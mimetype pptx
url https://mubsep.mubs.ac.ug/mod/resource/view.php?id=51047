--- v0 (2025-12-05)
+++ v1 (2026-10-13)
@@ -10,141 +10,112 @@
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId39"/>
+    <p:notesMasterId r:id="rId27"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="260" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="261" r:id="rId5"/>
-    <p:sldId id="262" r:id="rId6"/>
-[...31 lines deleted...]
-    <p:sldId id="273" r:id="rId38"/>
+    <p:sldId id="296" r:id="rId6"/>
+    <p:sldId id="297" r:id="rId7"/>
+    <p:sldId id="298" r:id="rId8"/>
+    <p:sldId id="299" r:id="rId9"/>
+    <p:sldId id="274" r:id="rId10"/>
+    <p:sldId id="300" r:id="rId11"/>
+    <p:sldId id="301" r:id="rId12"/>
+    <p:sldId id="302" r:id="rId13"/>
+    <p:sldId id="303" r:id="rId14"/>
+    <p:sldId id="304" r:id="rId15"/>
+    <p:sldId id="305" r:id="rId16"/>
+    <p:sldId id="306" r:id="rId17"/>
+    <p:sldId id="307" r:id="rId18"/>
+    <p:sldId id="285" r:id="rId19"/>
+    <p:sldId id="264" r:id="rId20"/>
+    <p:sldId id="308" r:id="rId21"/>
+    <p:sldId id="309" r:id="rId22"/>
+    <p:sldId id="310" r:id="rId23"/>
+    <p:sldId id="311" r:id="rId24"/>
+    <p:sldId id="312" r:id="rId25"/>
+    <p:sldId id="313" r:id="rId26"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -209,101 +180,118 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15000" autoAdjust="0"/>
     <p:restoredTop sz="93725" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="77" d="100"/>
-          <a:sy n="77" d="100"/>
+          <a:sx n="74" d="100"/>
+          <a:sy n="74" d="100"/>
         </p:scale>
-        <p:origin x="912" y="67"/>
+        <p:origin x="965" y="62"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -348,51 +336,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E5304388-8FF6-470D-BDA1-EBBAE1A9A6B5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/13/2025</a:t>
+              <a:t>9/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -616,685 +604,169 @@
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-[...19 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treaties.un.org/pages/ViewDetails.aspx?src=TREATY&amp;mtdsg_no=XVIII-16&amp;chapter=18&amp;clang=_en" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treaties.un.org/Pages/showActionDetails.aspx?objid=080000028068df8a&amp;clang=_en" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>E-signature- is the broader category, encompassing any method of showing intent to sign digitally</a:t>
-[...8 lines deleted...]
-              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:t>The UN has 193 Member States</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" u="none" strike="noStrike" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>.</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:t>Uganda is a signatory to the United Nations Convention against Cybercrime, but it is not yet a fully contracting Party as ratification is pending.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> [</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>]</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{466EDC5C-194D-4F07-98B3-80891A31D164}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5</a:t>
+              <a:t>12</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="943088556"/>
-[...514 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="703685227"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1524853275"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -3969,187 +3441,139 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-[...15 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-[...30 lines deleted...]
-<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:blipFill dpi="0" rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:lum/>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -4171,51 +3595,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="420914" y="1016000"/>
             <a:ext cx="10363200" cy="1291771"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="4400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="65000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>TOPIC 6:</a:t>
+              <a:t>TOPIC 7:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3778155733"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -4223,1122 +3647,6620 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...33 lines deleted...]
-              <a:buNone/>
+              <a:t>Cyber Ethics Codes</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2228849"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="2019537"/>
+            <a:ext cx="4587087" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
-[...30 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:r>
+              <a:rPr sz="2400" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Don't access data, systems, or networks without permission</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="1874519"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="2228849"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="2019537"/>
+            <a:ext cx="4587087" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Don't spread viruses or malicious code</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rounded Rectangle 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="3086099"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Oval 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3440429"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="3231117"/>
+            <a:ext cx="4587087" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Don't conduct hacking activities on other computers</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rounded Rectangle 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="3086099"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Oval 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="3440429"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="3231117"/>
+            <a:ext cx="4587087" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Respect others and their feelings in cyberspace</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4297679"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Oval 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4652009"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="4442697"/>
+            <a:ext cx="4587087" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Monitor your speech and actions — avoid offensive comments</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Rounded Rectangle 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="4297679"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Oval 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="4652009"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="TextBox 19"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="4442697"/>
+            <a:ext cx="4587087" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Think about the consequences of your online activities</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Rounded Rectangle 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="5509259"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Oval 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="5863589"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="TextBox 22"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="5654277"/>
+            <a:ext cx="4587087" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Don't misuse the internet for revenge</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Rounded Rectangle 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="5509259"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Oval 24"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="5863589"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="TextBox 25"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="5654277"/>
+            <a:ext cx="4587087" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Don't engage in or allow cyberbullying to go unnoticed</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...73 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:t>Key Global Conventions</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="5295747" cy="4663441"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="2057399"/>
+            <a:ext cx="4838547" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Budapest Convention (2001)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="2869970"/>
+            <a:ext cx="4838547" cy="2419317"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>AKA Convention on Cybercrime</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>First international agreement to reduce computer-related crime</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Harmonizes national laws</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Improves investigative techniques</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Increases international cooperation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6255867" y="1874519"/>
+            <a:ext cx="5295747" cy="4663441"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6484467" y="2057399"/>
+            <a:ext cx="4838547" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00279F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>UN Convention Against Cybercrime (2024)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6484467" y="2869970"/>
+            <a:ext cx="4838547" cy="1993494"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr sz="2000">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>Aims to harmonize domestic laws</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>Addresses illegal access and data interference</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>Covers fraud and child exploitation</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>The newest global framework</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
-[...55 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:r>
+              <a:t>Cybercrime Legislation — By the Numbers</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="3484778" cy="2217420"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="731520" y="2390637"/>
+            <a:ext cx="3301898" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>81</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>%</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3204971"/>
+            <a:ext cx="3210458" cy="923330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>of UN Member States reforming cybercrime legislation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4353458" y="1874519"/>
+            <a:ext cx="3484778" cy="2217420"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4444898" y="2390637"/>
+            <a:ext cx="3301898" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>69</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>%</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4490618" y="3204971"/>
+            <a:ext cx="3210458" cy="923330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>States</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> have substantive criminal law provisions in place</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rounded Rectangle 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8066836" y="1874519"/>
+            <a:ext cx="3484778" cy="2217420"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8158276" y="2390637"/>
+            <a:ext cx="3301898" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>42</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>%</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8203996" y="3204971"/>
+            <a:ext cx="3210458" cy="923330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>States have specific procedural powers for e-evidence</a:t>
+            </a:r>
+            <a:endParaRPr sz="2000" b="0" dirty="0">
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rounded Rectangle 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4320539"/>
+            <a:ext cx="3484778" cy="2217420"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="731520" y="4836657"/>
+            <a:ext cx="3301898" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="3000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00279F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>~</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00279F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>41</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00279F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>%</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="5650991"/>
+            <a:ext cx="3210458" cy="923330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>of UN Member States are Parties/Signatories to the Convention</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4353458" y="4320539"/>
+            <a:ext cx="3484778" cy="2217420"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="TextBox 15"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4444898" y="4836657"/>
+            <a:ext cx="3301898" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>76</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:endParaRPr sz="3000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="500093"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4490618" y="5650991"/>
+            <a:ext cx="3210458" cy="615553"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Parties and Signatories to the Cybercrime Convention</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Rounded Rectangle 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8066836" y="4320539"/>
+            <a:ext cx="3484778" cy="2217420"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="TextBox 18"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8158276" y="4836657"/>
+            <a:ext cx="3301898" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="3000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>9</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>8</a:t>
+            </a:r>
+            <a:endParaRPr sz="3000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="B50069"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="TextBox 19"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8203996" y="5650991"/>
+            <a:ext cx="3210458" cy="923330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>States are members or observers of the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Cyber Crime</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> Committee</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
-[...67 lines deleted...]
-            </a:r>
+              <a:t>Cybersecurity Readiness Rankings</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1737360"/>
+            <a:ext cx="5318607" cy="3200400"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="841248" y="1901952"/>
+            <a:ext cx="4916271" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Top 5 — Strongest Cybersecurity (Global)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="841248" y="2714108"/>
+            <a:ext cx="4916271" cy="1554272"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Albania &amp; Czechia</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Canada</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Estonia</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Finland &amp; Lithuania</a:t>
+            </a:r>
+            <a:endParaRPr sz="2000" dirty="0">
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6233007" y="1737360"/>
+            <a:ext cx="5318607" cy="3200400"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6434175" y="1901952"/>
+            <a:ext cx="4916271" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00279F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Top 5 — Cybersecurity Readiness (Africa)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6434175" y="2714108"/>
+            <a:ext cx="4916271" cy="1938992"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Mauritius</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Tanzania</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Ghana</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Nigeria</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Kenya</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rounded Rectangle 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="5166360"/>
+            <a:ext cx="10911535" cy="1213658"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 15000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="5257690"/>
+            <a:ext cx="10454335" cy="989438"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="993300"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Kenya has Africa's most advanced ICT regulatory environment (NRI 2022)  •  Highest cybercrime victim rates per million internet users: UK 4,783, USA 1,494 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="993300"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>(2025)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="993300"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> •  Top African targets for phishing attacks (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="993300"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>2025</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="993300"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>): </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="993300"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Angola, Kenya, Nigeria, South Africa, and Egypt</a:t>
+            </a:r>
+            <a:endParaRPr sz="2000" b="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="993300"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
-[...67 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:t>Global Responses</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="5355183" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>G8</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="2002535"/>
+            <a:ext cx="4395063" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>G8</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2560319"/>
+            <a:ext cx="5025999" cy="947119"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>1997 Ministers' Communiqué: action plan to combat cybercrime; mandates 24/7 trained points of contact</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rounded Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6196431" y="1874519"/>
+            <a:ext cx="5355183" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Oval 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2200" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>UN</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6955383" y="2002535"/>
+            <a:ext cx="4395063" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>United Nations</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="2560319"/>
+            <a:ext cx="5025999" cy="623953"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Resolutions in 1999, 2000, and 2002 on computer crime and misuse of IT</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rounded Rectangle 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4306823"/>
+            <a:ext cx="5355183" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Oval 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="4471415"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2200" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>IT</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="4434839"/>
+            <a:ext cx="4395063" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>ITU</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="4992623"/>
+            <a:ext cx="5025999" cy="947119"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>UN telecom/cybersecurity standardization body; led WSIS (2003 Geneva Declaration, 2005 Tunis Agenda)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6196431" y="4306823"/>
+            <a:ext cx="5355183" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Oval 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="4471415"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2200" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>CE</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6955383" y="4434839"/>
+            <a:ext cx="4395063" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="00279F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Council of Europe</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="TextBox 17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="4992623"/>
+            <a:ext cx="5025999" cy="947119"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Co-drafted the 2001 Convention on Cybercrime with the US, Canada, Japan; signed by 46 states, ratified by 25</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
-[...65 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:t>Regional Responses</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="3503066" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>AP</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="2002535"/>
+            <a:ext cx="2542946" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>APEC</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2560319"/>
+            <a:ext cx="3173882" cy="1593450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>2002 Cybersecurity Strategy (Shanghai Declaration); 6 areas of cooperation incl. legal development &amp; training</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rounded Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4344314" y="1874519"/>
+            <a:ext cx="3503066" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Oval 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4508906" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>GC</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5103266" y="2002535"/>
+            <a:ext cx="2542946" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>GCC</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4508906" y="2560319"/>
+            <a:ext cx="3173882" cy="1270284"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>2007, with the Arab League, recommended a joint approach aligned with international standards</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rounded Rectangle 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8048548" y="1874519"/>
+            <a:ext cx="3503066" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Oval 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8213140" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>OE</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8807500" y="2002535"/>
+            <a:ext cx="2542946" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>OECD</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8213140" y="2560319"/>
+            <a:ext cx="3173882" cy="1270284"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>1992 security guidelines; 2002 “Guidelines for the Security of Information Systems and Networks”</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4306823"/>
+            <a:ext cx="3503066" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Oval 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="4471415"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>EU</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="4434839"/>
+            <a:ext cx="2542946" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="00279F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>European Union</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="TextBox 17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="4992623"/>
+            <a:ext cx="3173882" cy="1593450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>2001–2002 proposals on information security and a Framework Decision on attacks against information systems</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Rounded Rectangle 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4344314" y="4306823"/>
+            <a:ext cx="3503066" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Oval 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4508906" y="4471415"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>CW</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="TextBox 20"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5103266" y="4434839"/>
+            <a:ext cx="2542946" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Commonwealth</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="TextBox 21"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4508906" y="4992623"/>
+            <a:ext cx="3173882" cy="947119"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>2002 model law on cybercrime, aligned with the Convention on Cybercrime</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Rounded Rectangle 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8048548" y="4306823"/>
+            <a:ext cx="3503066" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Oval 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8213140" y="4471415"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>EC</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="TextBox 24"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8807500" y="4434839"/>
+            <a:ext cx="2542946" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>ECOWAS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="TextBox 25"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8213140" y="4992623"/>
+            <a:ext cx="3173882" cy="947119"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>2009 Directive on Fighting Cybercrime for its 15 member states</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
-[...42 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:t>Cyber Laws in Uganda — Overview</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1529542"/>
+            <a:ext cx="10911535" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="404040"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Government of Uganda passed three critical laws — together known as the Uganda Cyber Laws:</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rounded Rectangle 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="2435632"/>
+            <a:ext cx="3454298" cy="3749039"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Oval 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2024329" y="2709952"/>
+            <a:ext cx="685800" cy="685800"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3578632"/>
+            <a:ext cx="3179978" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Computer Misuse Act, 2011</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="822960" y="4750732"/>
+            <a:ext cx="3088538" cy="989438"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Prevents unauthorized access and computer misuse</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rounded Rectangle 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4368698" y="2435632"/>
+            <a:ext cx="3454298" cy="3749039"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Oval 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5752947" y="2709952"/>
+            <a:ext cx="685800" cy="685800"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4505858" y="3578632"/>
+            <a:ext cx="3179978" cy="1107996"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Electronic Transactions Act, 2011</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4551578" y="4750732"/>
+            <a:ext cx="3088538" cy="989438"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Regulates electronic communications and transactions</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rounded Rectangle 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8097316" y="2435632"/>
+            <a:ext cx="3454298" cy="3749039"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Oval 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9481565" y="2709952"/>
+            <a:ext cx="685800" cy="685800"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8234476" y="3578632"/>
+            <a:ext cx="3179978" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Electronic Signatures Act, 2011</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="TextBox 14"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8280196" y="4750732"/>
+            <a:ext cx="3088538" cy="650884"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Provides legal validity for electronic signatures</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...40 lines deleted...]
-              <a:t>G8 also mandates that all law enforcement personnel must be trained and equipped to address cybercrime, and designates all member countries to have a point of contact on a 24 hours a day/7 days a week basis.</a:t>
+              <a:t>Computer Misuse Act, 2011 — What It Covers</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2228849"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="2081092"/>
+            <a:ext cx="4587087" cy="615553"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Unauthorized access to private computers/networks</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="1874519"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="2228849"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="2081093"/>
+            <a:ext cx="4587087" cy="615553"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Deliberate corruption or destruction of others' data</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rounded Rectangle 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="3086099"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Oval 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3440429"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="3446560"/>
+            <a:ext cx="4587087" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Disrupting networks or systems</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rounded Rectangle 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="3086099"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Oval 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="3440429"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="3292673"/>
+            <a:ext cx="4587087" cy="615553"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Introducing viruses or disrupting others' work</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4297679"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Oval 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4652009"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="4658140"/>
+            <a:ext cx="4587087" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Creating/forwarding defamatory material</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Rounded Rectangle 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="4297679"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Oval 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="4652009"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="TextBox 19"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="4658141"/>
+            <a:ext cx="4587087" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Infringing copyright</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Rounded Rectangle 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="5509259"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Oval 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="5863589"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="TextBox 22"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="5715832"/>
+            <a:ext cx="4587087" cy="615553"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Transmitting unsolicited advertising to outside organizations</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>International responses…</a:t>
+              <a:t>Computer Misuse Act, 2011…</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1016000" y="1752600"/>
+            <a:ext cx="10871200" cy="4572000"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...26 lines deleted...]
-              <a:t>Second resolution on the criminal misuse of information technology in 2002.</a:t>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>The Computer Misuse Act of 2011 (the “Act”) provides “for the safety and security of electronic transactions and information systems; to prevent unlawful access, abuse or misuse of information systems including computers”; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>It also provides “for securing the conduct of electronic transactions in a trustworthy electronic environment”.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Also provides for laws against willful and repeated use of electronic communication to disturb the peace, quiet and right of persons.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>The Computer Misuse Act has had a number of amendments leading to the Computer Misuse (Amended) Act, 2022.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="16145658"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2843312806"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>International responses…</a:t>
+              <a:t>Electronic Transaction Act, 2011</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...4 lines deleted...]
-              <a:t>The International Telecommunication Union, as a specialized agency within the United Nations, plays a leading role in the standardization and development of telecommunications and cybersecurity issues. The ITU was the lead agency of the World Summit on the Information Society (WSIS).</a:t>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Electronic Transaction means a transaction of either commercial or non-commercial nature communicated electronically by means of data messages and includes the provision of information and e-government services. It;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0"/>
-              <a:t>In 2003, Geneva Declaration of Principles and the Geneva Plan of Action were released, which highlights the importance of measures in the fight against cybercrime.</a:t>
+              <a:rPr lang="en-US" sz="2000" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Makes provision for the use, security, facilitation and regulation of electronic communications and transactions; </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0"/>
-              <a:t>In 2005, the Tunis Commitment and the Tunis Agenda were adopted for the Information Society.</a:t>
+              <a:rPr lang="en-US" sz="2000" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Encourages the use of e-Government service, and </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Provides for related matters. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3444203648"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1177024121"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:blipFill dpi="0" rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix amt="24000"/>
             <a:lum/>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
@@ -5378,87 +10300,101 @@
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>To Cover</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>To Cover</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-457200"/>
             <a:r>
-              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:rPr lang="en-GB" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Cyber Laws and Legal and ethical aspects related to cyber security</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-457200"/>
             <a:r>
-              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:rPr lang="en-GB" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Cybercrime and legal landscape around the world</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+            <a:endParaRPr lang="en-US" b="0" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-457200" algn="l">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:rPr lang="en-GB" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>IT Laws and Regulations in Uganda </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+            <a:endParaRPr lang="en-US" b="0" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-457200" algn="l">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:rPr lang="en-GB" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Cybercrime and punishments</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2141320076"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -5467,1058 +10403,3771 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...41 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:t>Electronic Transactions Act — Issues Addressed</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="5364327" cy="1432560"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2430779"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="2283023"/>
+            <a:ext cx="4587087" cy="615553"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Enforceability and form requirements for electronic contracts</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="1874519"/>
+            <a:ext cx="5364327" cy="1432560"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="2430779"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="2283023"/>
+            <a:ext cx="4587087" cy="615553"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Regulation of domain names as a new form of digital property</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rounded Rectangle 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="3489959"/>
+            <a:ext cx="5364327" cy="1432560"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Oval 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4046219"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="3898463"/>
+            <a:ext cx="4587087" cy="615553"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Privacy protection for consumers and media users</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rounded Rectangle 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="3489959"/>
+            <a:ext cx="5364327" cy="1432560"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Oval 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="4046219"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="3898463"/>
+            <a:ext cx="4587087" cy="615553"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>A regulatory framework compliant with rapid technological change</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="5105399"/>
+            <a:ext cx="5364327" cy="1432560"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Oval 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="5661659"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="5513903"/>
+            <a:ext cx="4587087" cy="615553"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Levels of responsibility in tort and contract for machine-enabled actions</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...36 lines deleted...]
-              <a:t>In 2007, the Arab League and Gulf Cooperation Council (GCC) recommended at a conference seeking a joint approach that takes into consideration international standards.</a:t>
+              <a:t>Objectives of the Electronic Transactions Act</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="2021372" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1458742" y="2020823"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="749808" y="2496311"/>
+            <a:ext cx="1801916" cy="1231106"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Enable &amp; Facilitate Electronic Transactions</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2862620" y="1874519"/>
+            <a:ext cx="2021372" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3681282" y="2020823"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2972348" y="2496311"/>
+            <a:ext cx="1801916" cy="923330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Remove Legal/Operational Barriers</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rounded Rectangle 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5085161" y="1874519"/>
+            <a:ext cx="2021372" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Oval 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5903823" y="2020823"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5194889" y="2496311"/>
+            <a:ext cx="1801916" cy="923330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Promote Technology Neutrality</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rounded Rectangle 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7307701" y="1874519"/>
+            <a:ext cx="2021372" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Oval 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8126364" y="2020823"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7417429" y="2496311"/>
+            <a:ext cx="1801916" cy="1231106"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="00279F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Provide Legal Certainty &amp; Public Confidence</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9530242" y="1874519"/>
+            <a:ext cx="2021372" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Oval 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10348904" y="2020823"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>5</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9639970" y="2496311"/>
+            <a:ext cx="1801916" cy="923330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Promote e-Government Services</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Rounded Rectangle 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4306823"/>
+            <a:ext cx="2021372" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Oval 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1458742" y="4453127"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>6</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="TextBox 19"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="749808" y="4928615"/>
+            <a:ext cx="1801916" cy="923330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Conform to International Best Practices</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Rounded Rectangle 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2862620" y="4306823"/>
+            <a:ext cx="2021372" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Oval 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3681282" y="4453127"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>7</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="TextBox 22"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2972348" y="4928615"/>
+            <a:ext cx="1801916" cy="923330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Encourage ICT Investment &amp; Innovation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Rounded Rectangle 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5085161" y="4306823"/>
+            <a:ext cx="2021372" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Oval 24"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5903823" y="4453127"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>8</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="TextBox 25"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5194889" y="4928615"/>
+            <a:ext cx="1801916" cy="923330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="00279F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Develop a Safe, Secure Environment</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Rounded Rectangle 26"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7307701" y="4306823"/>
+            <a:ext cx="2021372" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Oval 27"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8126364" y="4453127"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>9</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="TextBox 28"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7417429" y="4928615"/>
+            <a:ext cx="1801916" cy="923330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Be Responsive to User Needs</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Rounded Rectangle 29"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9530242" y="4306823"/>
+            <a:ext cx="2021372" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Oval 30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10348904" y="4453127"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>10</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="32" name="TextBox 31"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9639970" y="4928615"/>
+            <a:ext cx="1801916" cy="1231106"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Foster Economic &amp; Social Prosperity</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...26 lines deleted...]
-              <a:t>The Organisation for Economic Co-operation and Development (34 countries). In 1990, the Information, Computer and Communications Policy (ICCP) Committee created an Expert Group to develop a set of guidelines for information security that was drafted until 1992 and then adopted by the OECD Council. In 2002, OECD announced the completion of "Guidelines for the Security of Information Systems and Networks: Towards a Culture of Security".</a:t>
+              <a:t>Electronic Signatures Act, 2011</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1585653"/>
+            <a:ext cx="10911535" cy="1031757"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>An electronic signature (e-signature) is data logically associated with other data, used by the signatory to sign it — e.g. writing your name under an email, a scanned signature, or a digital signature. The Act makes provision for and regulates the use of electronic signatures.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rounded Rectangle 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="2834640"/>
+            <a:ext cx="5318607" cy="2926080"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="3017520"/>
+            <a:ext cx="4861407" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Legally Binding</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="3611880"/>
+            <a:ext cx="4861407" cy="1327992"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>A document signed with a digital signature or e-signature under this Act is as legally binding as one signed with a handwritten signature, thumbprint, or other mark.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rounded Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6233007" y="2834640"/>
+            <a:ext cx="5318607" cy="2926080"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6461607" y="3017520"/>
+            <a:ext cx="4861407" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Taken as Valid</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6461607" y="3611880"/>
+            <a:ext cx="4861407" cy="989438"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>A digital signature or e-signature created in accordance with this Act shall be taken to be a legally binding signature.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1016000" y="568036"/>
+            <a:ext cx="10871200" cy="990600"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...38 lines deleted...]
-              <a:t>.</a:t>
+              <a:rPr dirty="0"/>
+              <a:t>Challenges of Implementing Cyber Laws in Uganda (1/2)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="3503066" cy="4663441"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="2096054"/>
+            <a:ext cx="2542946" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Skills &amp; Tools</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2674620"/>
+            <a:ext cx="3173882" cy="1593450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Lack of skilled experts and powerful tools to process evidence; need ongoing training and less bureaucracy</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rounded Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4344314" y="1874519"/>
+            <a:ext cx="3503066" cy="4663441"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Oval 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4508906" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5103266" y="1909602"/>
+            <a:ext cx="2542946" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Mechanisms of Control</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4508906" y="2674620"/>
+            <a:ext cx="3173882" cy="1916615"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Missing control mechanisms; many parties/networks involved; anonymous communications (cafes, wireless, dynamic IPs)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rounded Rectangle 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8048548" y="1874519"/>
+            <a:ext cx="3503066" cy="4663441"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Oval 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8213140" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8807500" y="2096054"/>
+            <a:ext cx="2542946" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>New Procedures</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8213140" y="2674620"/>
+            <a:ext cx="3173882" cy="1270284"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Need procedures for digital evidence; privacy vs. lawful interception; encryption complicates investigation</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1016000" y="578427"/>
+            <a:ext cx="10871200" cy="990600"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...44 lines deleted...]
-              <a:t>The Economic Community of West African States (15 member states) in 2009, ECOWAS adopted the Directive on Fighting Cybercrime in ECOWAS that provides a legal framework for the member states, which includes substantive criminal law as well as procedural law.</a:t>
+              <a:rPr dirty="0"/>
+              <a:t>Challenges of Implementing Cyber Laws in Uganda (2/2)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="5355183" cy="4663441"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="2000750"/>
+            <a:ext cx="4395063" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Education &amp; Training</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2726575"/>
+            <a:ext cx="5025999" cy="1270284"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Low user awareness and understanding of cyber laws; few trained experts; local capacity underdeveloped; low court acceptability</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rounded Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6196431" y="1874519"/>
+            <a:ext cx="5355183" cy="4663441"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Oval 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>5</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6955383" y="1930385"/>
+            <a:ext cx="4395063" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Harmonization &amp; Collaboration</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="2726575"/>
+            <a:ext cx="5025999" cy="1270284"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Poor harmonization of laws; unwillingness to change the status quo; limited stakeholder collaboration; centralized institutions; evolving crime complexity</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...21 lines deleted...]
-              <a:buNone/>
+              <a:t>Cyber Crimes and Punishments</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1691640"/>
+            <a:ext cx="10911535" cy="1234440"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1828800"/>
+            <a:ext cx="10911535" cy="594360"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...5 lines deleted...]
-              <a:buNone/>
+              <a:rPr sz="3200" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>6 months – 5 years</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="2468880"/>
+            <a:ext cx="10911535" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0"/>
-[...5 lines deleted...]
-              <a:buNone/>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Penalty range for illegally accessing a computer system</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="3246120"/>
+            <a:ext cx="10911535" cy="1443408"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0"/>
-[...5 lines deleted...]
-              <a:buNone/>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Cybercrime causes serious damage to businesses, and punishment should fit the type of fraud. But research shows increased penalties can push cybercriminals to try harder and succeed more often — and above a threshold, they may lead victims to under-invest in security. It may be impossible to deter cybercriminals through punishment alone.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rounded Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4892040"/>
+            <a:ext cx="10911535" cy="777240"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 15000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="4892040"/>
+            <a:ext cx="10454335" cy="777240"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0"/>
-[...17 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="993300"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>A debate?</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
-[...473 lines deleted...]
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -6538,1002 +14187,110 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1016000" y="1752600"/>
             <a:ext cx="10871200" cy="4459514"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Cyber law/ </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Cyberlaw</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>/ Law of the Internet</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0"/>
+              <a:rPr lang="en-US" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t> is the law governing the internet and all digital transactions carried out thereon.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0"/>
+              <a:rPr lang="en-US" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>It describes the legal issues related to use of communications technology, particularly "cyberspace", i.e. the Internet and is one of the newest areas of the legal system.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>IT Laws - </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0"/>
+              <a:rPr lang="en-US" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>these laws refer to digital information and describe how information is gathered, stored, and transmitted.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0"/>
+              <a:rPr lang="en-US" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Cyber law is part of the IT law – which includes governance of computing resources a side from Internet transactions.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2543389560"/>
-      </p:ext>
-[...906 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3339344196"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -7555,735 +14312,4618 @@
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Purpose of Cyber Law</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0"/>
+              <a:rPr lang="en-US" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>To guide and regulate the ICT sector so as to create a conducive environment for doing business using electronic means.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0"/>
+              <a:rPr lang="en-US" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>To guide and regulate communication using electronic means.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0"/>
+              <a:rPr lang="en-US" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>To provide legal protection to people using the internet – both businesses and citizens. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" b="0" dirty="0"/>
+            <a:endParaRPr lang="en-US" b="0" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Understanding cyber law is of the utmost importance to anyone who uses the internet.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3456680529"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...77 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:t>What Cyberlaw Encompasses</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="2577007" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="1929989"/>
+            <a:ext cx="1616887" cy="677108"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Cyber Crimes</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2685011"/>
+            <a:ext cx="2247823" cy="947119"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Crimes committed using computers or networks</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rounded Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3418255" y="1874519"/>
+            <a:ext cx="2577007" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Oval 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3582847" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4177207" y="1929989"/>
+            <a:ext cx="1616887" cy="677108"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2200" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>E-Commerce</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3582847" y="2685011"/>
+            <a:ext cx="2247823" cy="947119"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Legal issues around buying and selling online</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rounded Rectangle 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6196431" y="1874519"/>
+            <a:ext cx="2577007" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Oval 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6955383" y="1929989"/>
+            <a:ext cx="1616887" cy="677108"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2200" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>E- &amp; Digital Signatures</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="2685011"/>
+            <a:ext cx="2247823" cy="947119"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Authenticate the signer and ensure message integrity</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8974607" y="1874519"/>
+            <a:ext cx="2577007" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Oval 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9139199" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9733559" y="1929989"/>
+            <a:ext cx="1616887" cy="677108"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2200" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="00279F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Intellectual Property</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="TextBox 17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9139199" y="2685011"/>
+            <a:ext cx="2247823" cy="947119"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Inventions, software, content, domain names</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Rounded Rectangle 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4306823"/>
+            <a:ext cx="2577007" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Oval 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="4471415"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>5</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="TextBox 20"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="4359271"/>
+            <a:ext cx="1616887" cy="1015663"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Data Protection &amp; Privacy</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="TextBox 21"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="5429045"/>
+            <a:ext cx="2247823" cy="947119"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Safeguarding personal information</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Rounded Rectangle 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3418255" y="4306823"/>
+            <a:ext cx="2577007" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Oval 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3582847" y="4471415"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>6</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="TextBox 24"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4177207" y="4362293"/>
+            <a:ext cx="1616887" cy="677108"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2200" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Freedom of Expression</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="TextBox 25"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3582847" y="5117315"/>
+            <a:ext cx="2247823" cy="623953"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Balancing speech rights online</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Rounded Rectangle 26"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6196431" y="4306823"/>
+            <a:ext cx="2577007" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Oval 27"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="4471415"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>7</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="TextBox 28"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6955383" y="4359271"/>
+            <a:ext cx="1616887" cy="1015663"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2200" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Internet Access &amp; Usage</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="TextBox 29"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="5429045"/>
+            <a:ext cx="2247823" cy="623953"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Rules governing use of the internet</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...45 lines deleted...]
-              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:rPr dirty="0"/>
+              <a:t>IP Categories in Cyber Law (1/2)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="2691249"/>
+            <a:ext cx="3503066" cy="1861218"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2839217"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>C</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="2802641"/>
+            <a:ext cx="2542946" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
               <a:t>Copyright</a:t>
             </a:r>
-            <a:r>
-[...11 lines deleted...]
-              <a:rPr lang="en-US" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="3360425"/>
+            <a:ext cx="3173882" cy="947119"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Protects work transmitted online — books, music, movies, blogs</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rounded Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4344314" y="2691249"/>
+            <a:ext cx="3503066" cy="1861218"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Oval 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4508906" y="2839217"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>P</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5103266" y="2802641"/>
+            <a:ext cx="2542946" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
               <a:t>Patents</a:t>
             </a:r>
-            <a:r>
-[...20 lines deleted...]
-              <a:t>Trademarks are used for sites that provide goods. Service marks are for sites for services.</a:t>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4508906" y="3360425"/>
+            <a:ext cx="3173882" cy="947119"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Protects inventions — new software and online business methods</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rounded Rectangle 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8048548" y="2691249"/>
+            <a:ext cx="3503066" cy="1861218"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Oval 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8213140" y="2839217"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>T</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8807500" y="2709708"/>
+            <a:ext cx="2542946" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Trademarks / Service Marks</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8213140" y="3599418"/>
+            <a:ext cx="3173882" cy="623953"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>A word, symbol, or phrase; goods vs. services</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4759868"/>
+            <a:ext cx="3503066" cy="1861218"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Oval 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="4907836"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>S</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="4871260"/>
+            <a:ext cx="2542946" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00279F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Trade Secrets</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="TextBox 17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="5429044"/>
+            <a:ext cx="3173882" cy="947119"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Protects formulas, patterns, processes — doesn't stop reverse engineering</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Rounded Rectangle 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4344314" y="4759868"/>
+            <a:ext cx="3503066" cy="1861218"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Oval 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4508906" y="4907836"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>D</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="TextBox 20"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5103266" y="4871260"/>
+            <a:ext cx="2542946" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Domain Disputes</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="TextBox 21"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4508906" y="5429044"/>
+            <a:ext cx="3173882" cy="623953"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Over who actually owns a web address</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Rounded Rectangle 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8048548" y="4759868"/>
+            <a:ext cx="3503066" cy="1861218"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Oval 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8213140" y="4907836"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>K</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="TextBox 24"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8807500" y="4871260"/>
+            <a:ext cx="2542946" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Contracts</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="TextBox 25"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8213140" y="5429044"/>
+            <a:ext cx="3173882" cy="623953"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Terms of service agreed to on registration</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Rounded Rectangle 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{646F377D-6DFE-48B5-1332-1DEEB0DE3E31}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1684989"/>
+            <a:ext cx="10911535" cy="800577"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 15000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="TextBox 29">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FC2D26C-068F-838E-9218-AD3123986B78}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="1727806"/>
+            <a:ext cx="10454335" cy="650884"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="993300"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>IP can include areas like: inventions, literature, music, businesses, digital items that are offered over the internet. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...69 lines deleted...]
-              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>IP Categories in Cyber Law (2/2)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="3503066" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>P</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="2002535"/>
+            <a:ext cx="2542946" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
               <a:t>Privacy</a:t>
             </a:r>
-            <a:r>
-[...5 lines deleted...]
-              <a:t>online businesses are required to protect their customer's privacy. These laws become more important as more and more information is transmitted over the internet.</a:t>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2560319"/>
+            <a:ext cx="3173882" cy="623953"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Online businesses must protect customer privacy</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rounded Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4344314" y="1874519"/>
+            <a:ext cx="3503066" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Oval 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4508906" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>E</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5103266" y="2002535"/>
+            <a:ext cx="2542946" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Employment</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4508906" y="2560319"/>
+            <a:ext cx="3173882" cy="947119"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Non-disclosure/non-compete clauses, digital resource use</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rounded Rectangle 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8048548" y="1874519"/>
+            <a:ext cx="3503066" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Oval 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8213140" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>D</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8807500" y="2002535"/>
+            <a:ext cx="2542946" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Defamation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8213140" y="2560319"/>
+            <a:ext cx="3173882" cy="623953"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Slander/libel law updated for online conduct</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4306823"/>
+            <a:ext cx="3503066" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Oval 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="4471415"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>R</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="4434839"/>
+            <a:ext cx="2542946" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="00279F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Data Retention</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="TextBox 17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="4992623"/>
+            <a:ext cx="3173882" cy="947119"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>E-records requested in lawsuits; no law mandates indefinite retention</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Rounded Rectangle 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4344314" y="4306823"/>
+            <a:ext cx="3503066" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Oval 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4508906" y="4471415"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>J</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="TextBox 20"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5103266" y="4434839"/>
+            <a:ext cx="2542946" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Jurisdiction</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="TextBox 21"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4508906" y="4992623"/>
+            <a:ext cx="3173882" cy="947119"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Complicated by differing national laws vs. borderless cyberspace</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...75 lines deleted...]
-              <a:t>Jurisdiction is a key part of court cases. Cybercrime has complicated jurisdiction which is a key part of court courses. Different countries have different cyber laws yet cybercrime is done in the cyber space. </a:t>
+              <a:t>Cyber Law Trends</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2228849"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="2019537"/>
+            <a:ext cx="4587087" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>New and more stringent regulations</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="1874519"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="2228849"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="2204203"/>
+            <a:ext cx="4587087" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Reinforcing current laws</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rounded Rectangle 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="3086099"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Oval 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3440429"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="3231117"/>
+            <a:ext cx="4587087" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Increased awareness of privacy issues</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rounded Rectangle 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="3086099"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Oval 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="3440429"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="3415783"/>
+            <a:ext cx="4587087" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Cloud computing</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4297679"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Oval 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4652009"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="4442697"/>
+            <a:ext cx="4587087" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Virtual currency vulnerability to crime</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Rounded Rectangle 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="4297679"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Oval 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="4652009"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="TextBox 19"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="4627363"/>
+            <a:ext cx="4587087" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Usage of data analytics</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Rounded Rectangle 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="5509259"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Oval 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="5863589"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="TextBox 22"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="5654277"/>
+            <a:ext cx="4587087" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>AI and machine learning ethical issues</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Cyber law trends</a:t>
+              <a:t>Legal and Ethical issues related to Cyber security</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Cyber ethics is a set of moral rules or code of behavior applied to the online environment.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Information ethics advocates for - Privacy, accuracy, property and accessibility.</a:t>
+            </a:r>
+          </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...44 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US" b="0" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Ethics are applied in cyber security in order;</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="0" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>To ensure privacy</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Encourage cyber security resource allocation.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Encourage transparency and disclosure.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3205159518"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3053782468"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
   <a:themeElements>
     <a:clrScheme name="">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="919191"/>
@@ -9150,120 +19790,108 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Theme1</Template>
   <TotalTime></TotalTime>
-  <Words>3492</Words>
+  <Words>1771</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>224</Paragraphs>
-[...1 lines deleted...]
-  <Notes>6</Notes>
+  <Paragraphs>285</Paragraphs>
+  <Slides>25</Slides>
+  <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>37</vt:i4>
+        <vt:i4>25</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="42" baseType="lpstr">
+    <vt:vector size="30" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Theme1</vt:lpstr>
-      <vt:lpstr>TOPIC 6:</vt:lpstr>
+      <vt:lpstr>TOPIC 7:</vt:lpstr>
       <vt:lpstr>To Cover</vt:lpstr>
       <vt:lpstr>Cyber Law</vt:lpstr>
       <vt:lpstr>Purpose of Cyber Law</vt:lpstr>
-      <vt:lpstr>What cyberlaw encompasses</vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>Cyber law trends</vt:lpstr>
+      <vt:lpstr>What Cyberlaw Encompasses</vt:lpstr>
+      <vt:lpstr>IP Categories in Cyber Law (1/2)</vt:lpstr>
+      <vt:lpstr>IP Categories in Cyber Law (2/2)</vt:lpstr>
+      <vt:lpstr>Cyber Law Trends</vt:lpstr>
       <vt:lpstr>Legal and Ethical issues related to Cyber security</vt:lpstr>
       <vt:lpstr>Cyber Ethics Codes</vt:lpstr>
-      <vt:lpstr>Cybercrime and legal landscape around the world</vt:lpstr>
-[...13 lines deleted...]
-      <vt:lpstr>Computer Misuse Act, 2011</vt:lpstr>
+      <vt:lpstr>Key Global Conventions</vt:lpstr>
+      <vt:lpstr>Cybercrime Legislation — By the Numbers</vt:lpstr>
+      <vt:lpstr>Cybersecurity Readiness Rankings</vt:lpstr>
+      <vt:lpstr>Global Responses</vt:lpstr>
+      <vt:lpstr>Regional Responses</vt:lpstr>
+      <vt:lpstr>Cyber Laws in Uganda — Overview</vt:lpstr>
+      <vt:lpstr>Computer Misuse Act, 2011 — What It Covers</vt:lpstr>
       <vt:lpstr>Computer Misuse Act, 2011…</vt:lpstr>
       <vt:lpstr>Electronic Transaction Act, 2011</vt:lpstr>
-      <vt:lpstr>Electronic Transaction Act, 2011…</vt:lpstr>
-[...7 lines deleted...]
-      <vt:lpstr>Cyber crimes and punishments</vt:lpstr>
+      <vt:lpstr>Electronic Transactions Act — Issues Addressed</vt:lpstr>
+      <vt:lpstr>Objectives of the Electronic Transactions Act</vt:lpstr>
+      <vt:lpstr>Electronic Signatures Act, 2011</vt:lpstr>
+      <vt:lpstr>Challenges of Implementing Cyber Laws in Uganda (1/2)</vt:lpstr>
+      <vt:lpstr>Challenges of Implementing Cyber Laws in Uganda (2/2)</vt:lpstr>
+      <vt:lpstr>Cyber Crimes and Punishments</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>TOPIC 6:  CYBER LAW</dc:title>
   <dc:creator>hp i5</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>