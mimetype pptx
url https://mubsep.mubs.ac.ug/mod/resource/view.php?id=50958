--- v0 (2025-12-05)
+++ v1 (2026-10-13)
@@ -21,139 +21,128 @@
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId42"/>
+    <p:notesMasterId r:id="rId36"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="267" r:id="rId3"/>
     <p:sldId id="268" r:id="rId4"/>
     <p:sldId id="269" r:id="rId5"/>
     <p:sldId id="260" r:id="rId6"/>
-    <p:sldId id="271" r:id="rId7"/>
-[...1 lines deleted...]
-    <p:sldId id="306" r:id="rId9"/>
+    <p:sldId id="330" r:id="rId7"/>
+    <p:sldId id="353" r:id="rId8"/>
+    <p:sldId id="354" r:id="rId9"/>
     <p:sldId id="307" r:id="rId10"/>
-    <p:sldId id="309" r:id="rId11"/>
-[...29 lines deleted...]
-    <p:sldId id="329" r:id="rId41"/>
+    <p:sldId id="331" r:id="rId11"/>
+    <p:sldId id="332" r:id="rId12"/>
+    <p:sldId id="333" r:id="rId13"/>
+    <p:sldId id="319" r:id="rId14"/>
+    <p:sldId id="334" r:id="rId15"/>
+    <p:sldId id="318" r:id="rId16"/>
+    <p:sldId id="335" r:id="rId17"/>
+    <p:sldId id="336" r:id="rId18"/>
+    <p:sldId id="337" r:id="rId19"/>
+    <p:sldId id="313" r:id="rId20"/>
+    <p:sldId id="266" r:id="rId21"/>
+    <p:sldId id="339" r:id="rId22"/>
+    <p:sldId id="340" r:id="rId23"/>
+    <p:sldId id="341" r:id="rId24"/>
+    <p:sldId id="316" r:id="rId25"/>
+    <p:sldId id="342" r:id="rId26"/>
+    <p:sldId id="343" r:id="rId27"/>
+    <p:sldId id="346" r:id="rId28"/>
+    <p:sldId id="347" r:id="rId29"/>
+    <p:sldId id="344" r:id="rId30"/>
+    <p:sldId id="345" r:id="rId31"/>
+    <p:sldId id="348" r:id="rId32"/>
+    <p:sldId id="349" r:id="rId33"/>
+    <p:sldId id="355" r:id="rId34"/>
+    <p:sldId id="352" r:id="rId35"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -218,101 +207,118 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15949" autoAdjust="0"/>
     <p:restoredTop sz="92963" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="76" d="100"/>
-          <a:sy n="76" d="100"/>
+          <a:sx n="69" d="100"/>
+          <a:sy n="69" d="100"/>
         </p:scale>
-        <p:origin x="902" y="67"/>
+        <p:origin x="1114" y="72"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -357,51 +363,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A042E459-9CF7-4B3B-B4C0-30B38DD2926B}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/13/2025</a:t>
+              <a:t>9/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -625,715 +631,802 @@
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...43 lines deleted...]
-            </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DE1C88F0-90D7-4220-9213-F729E9926D0F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4</a:t>
+              <a:t>1</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2013638341"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4018801862"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr>
-[...4 lines deleted...]
-            <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Electronic</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" baseline="0" dirty="0">
+              <a:t>Shoppable posts are </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>product-tagged social media posts and ads that let users buy items directly within the social media platform</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t> Fund Transfer (EFT) </a:t>
-[...78 lines deleted...]
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+              <a:t>, creating a streamlined, in-app shopping experience.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{70DE8041-4853-43E6-9552-6293A649B904}" type="slidenum">
+            <a:fld id="{DE1C88F0-90D7-4220-9213-F729E9926D0F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:pPr/>
-              <a:t>6</a:t>
+              <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="34144053"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2013638341"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr>
-[...5 lines deleted...]
-              <a:rPr lang="en-US" dirty="0"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Electronic</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> Fund Transfer (EFT) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Real Time Gross Settlement (RTGS) - the continuous (real-time) settlement of funds transfers individually on an order by order basis (without netting), Automated </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>SYstem</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> for </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>CUstoms</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
-          </a:p>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>DAta</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> (ASYCUDA)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{70DE8041-4853-43E6-9552-6293A649B904}" type="slidenum">
+            <a:fld id="{DE1C88F0-90D7-4220-9213-F729E9926D0F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:pPr/>
-              <a:t>11</a:t>
+              <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2757852853"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="906163709"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F91D952-6165-AE17-33E8-853A02A883A1}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23D6DA99-AF96-ED0D-F384-5B65D365347B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0D3C4EF-E076-D8FE-DF57-EBEC495DCEA1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...5 lines deleted...]
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Electronic</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> Fund Transfer (EFT) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Real Time Gross Settlement (RTGS) - the continuous (real-time) settlement of funds transfers individually on an order by order basis (without netting), Automated </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>SYstem</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> for </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>CUstoms</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>DAta</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> (ASCYUDA)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{854537B2-8AF1-213E-4E0A-167FAA4A488C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{70DE8041-4853-43E6-9552-6293A649B904}" type="slidenum">
+            <a:fld id="{DE1C88F0-90D7-4220-9213-F729E9926D0F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:pPr/>
-              <a:t>12</a:t>
+              <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1367368198"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4102355285"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>USSD - </a:t>
-[...50 lines deleted...]
-            </a:r>
+              <a:t> An issuing bank provides the card to the consumer and approves the payment, while an acquiring bank provides the account to the merchant and collects the funds.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{DE1C88F0-90D7-4220-9213-F729E9926D0F}" type="slidenum">
+            <a:fld id="{70DE8041-4853-43E6-9552-6293A649B904}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>18</a:t>
+              <a:pPr/>
+              <a:t>13</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1755647820"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2757852853"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1344,151 +1437,133 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" err="1"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t> – a web security vulnerability that allows</a:t>
-[...64 lines deleted...]
-            <a:endParaRPr lang="en-US" baseline="0" dirty="0"/>
+              <a:t>WAP – Wireless Application Protocol</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>USSD - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Unstructured Supplementary Service Data  e.g.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" kern="1200" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> *165# to check for airtime balance is a USSD</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="1200" b="0" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>SMS – Short Message Service</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DE1C88F0-90D7-4220-9213-F729E9926D0F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>20</a:t>
+              <a:t>16</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="262843554"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1036178095"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1659,60 +1734,168 @@
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t> Cloud for Web Application Firewalls (WAFs), SSL certificates to encrypt data, Multi-Factor Authentication (MFA) for user verification, antivirus software, and hardware/software-based firewalls to protect against threats and ensure secure transactions. </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DE1C88F0-90D7-4220-9213-F729E9926D0F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>28</a:t>
+              <a:t>24</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4084023556"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" b="0" dirty="0"/>
+              <a:t>PCI DSS (Payment Card Industry </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" b="0" dirty="0"/>
+              <a:t>Data Security Standard</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" dirty="0"/>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" b="0" dirty="0"/>
+              <a:t>&amp; other standards like (Secure Software Standard and Secure Software </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" b="0"/>
+              <a:t>Lide cycle Standard</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US"/>
+              <a:t>)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{DE1C88F0-90D7-4220-9213-F729E9926D0F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>29</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1173084205"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -3644,347 +3827,361 @@
             <a:off x="1016000" y="1752600"/>
             <a:ext cx="10871200" cy="4343400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="90488" tIns="44450" rIns="90488" bIns="44450" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>This will be the basic slide template</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>for Why Should Managers box slides, use </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>for Ethics and Society box slides, use</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>for Look into the Future box slides use </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>(this refers to background colors)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="157700" name="Rectangle 4"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1117600" y="1447800"/>
             <a:ext cx="2946400" cy="76200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F6BF69"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="157701" name="AutoShape 5"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="304800" y="914400"/>
             <a:ext cx="711200" cy="533400"/>
           </a:xfrm>
           <a:prstGeom prst="diamond">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="B50069"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="157702" name="Oval 6"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="508000" y="1066800"/>
             <a:ext cx="203200" cy="152400"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="157703" name="Oval 7"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="812800" y="762000"/>
             <a:ext cx="203200" cy="152400"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="B50069"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="157704" name="Oval 8"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1117600" y="609600"/>
             <a:ext cx="203200" cy="152400"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="B50069"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="157705" name="Oval 9"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1422400" y="533400"/>
             <a:ext cx="101600" cy="76200"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="B50069"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="157706" name="Rectangle 10"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="8737600" y="1447800"/>
             <a:ext cx="2946400" cy="76200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F6BF69"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2919388861"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483661" r:id="rId1"/>
     <p:sldLayoutId id="2147483662" r:id="rId2"/>
     <p:sldLayoutId id="2147483663" r:id="rId3"/>
     <p:sldLayoutId id="2147483664" r:id="rId4"/>
     <p:sldLayoutId id="2147483665" r:id="rId5"/>
     <p:sldLayoutId id="2147483666" r:id="rId6"/>
     <p:sldLayoutId id="2147483667" r:id="rId7"/>
     <p:sldLayoutId id="2147483668" r:id="rId8"/>
     <p:sldLayoutId id="2147483669" r:id="rId9"/>
     <p:sldLayoutId id="2147483670" r:id="rId10"/>
     <p:sldLayoutId id="2147483671" r:id="rId11"/>
     <p:sldLayoutId id="2147483672" r:id="rId12"/>
   </p:sldLayoutIdLst>
@@ -4116,133 +4313,133 @@
           <a:solidFill>
             <a:srgbClr val="500093"/>
           </a:solidFill>
           <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr marL="342900" indent="-342900" algn="l" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPct val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="993300"/>
         </a:buClr>
         <a:buSzPct val="127000"/>
         <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
         <a:buChar char="ü"/>
         <a:defRPr sz="2800" b="1">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
+          <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr marL="742950" indent="-285750" algn="l" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPct val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="00279F"/>
         </a:buClr>
         <a:buSzPct val="127000"/>
         <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
         <a:buChar char="ü"/>
         <a:defRPr sz="2400">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
+          <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr marL="1143000" indent="-228600" algn="l" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPct val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="FF9900"/>
         </a:buClr>
         <a:buSzPct val="127000"/>
         <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
         <a:buChar char="ü"/>
         <a:defRPr sz="2000">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
+          <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr marL="1600200" indent="-228600" algn="l" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPct val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="FF9900"/>
         </a:buClr>
         <a:buSzPct val="127000"/>
         <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
         <a:buChar char="ü"/>
         <a:defRPr>
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
+          <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr marL="2057400" indent="-228600" algn="l" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPct val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="FF9900"/>
         </a:buClr>
         <a:buSzPct val="127000"/>
         <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
         <a:buChar char="ü"/>
         <a:defRPr>
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
+          <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr marL="2514600" indent="-228600" algn="l" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPct val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="FF9900"/>
         </a:buClr>
         <a:buSzPct val="127000"/>
         <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
         <a:buChar char="ü"/>
         <a:defRPr>
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr marL="2971800" indent="-228600" algn="l" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
@@ -4382,207 +4579,183 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.wmf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.emf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.emf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.wmf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.emf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.emf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-[...19 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -4621,306 +4794,2745 @@
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="2929467"/>
             <a:ext cx="9906000" cy="3597942"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>To cover</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200" algn="just">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:rPr lang="en-GB" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>E-commerce, M-commerce and S-Commerce definitions</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200" algn="just">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:rPr lang="en-GB" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Types, instruments and stakeholders of digital payments</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200" algn="just">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:rPr lang="en-GB" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>E-Commerce threats</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+            <a:endParaRPr lang="en-US" b="0" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-457200" algn="just">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0"/>
+              <a:rPr lang="en-US" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Digital payment frauds and preventive measures</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-457200" algn="just">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:rPr lang="en-GB" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>E-Commerce security</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+            <a:endParaRPr lang="en-US" b="0" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-457200" algn="just">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" b="0" dirty="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+              <a:rPr lang="en-GB" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>PCI DSS and other Standards.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="0" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1926055335"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...26 lines deleted...]
-          <a:noFill/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Card Security Features</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="5295747" cy="3748515"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
-        </p:spPr>
-[...3 lines deleted...]
-          <p:cNvPr id="6" name="TextBox 5"/>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3194539" y="6162100"/>
-            <a:ext cx="8077200" cy="461665"/>
+            <a:off x="868680" y="2057399"/>
+            <a:ext cx="4838547" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...8 lines deleted...]
-          <p:cNvPr id="2" name="TextBox 1"/>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Chip vs. Magnetic Stripe</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="872196" y="492370"/>
-            <a:ext cx="1862929" cy="1200329"/>
+            <a:off x="868680" y="2651759"/>
+            <a:ext cx="4838547" cy="1890967"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>EMV </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>(Europay, Mastercard, and Visa) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>chips are superior to magnetic stripe technology</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Chips enable contactless transactions</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Harder to clone than a magnetic stripe</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6255867" y="1874519"/>
+            <a:ext cx="5295747" cy="3748515"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6484467" y="2057399"/>
+            <a:ext cx="4838547" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="500093"/>
+                  <a:srgbClr val="00279F"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
-                <a:ea typeface="+mj-ea"/>
-[...2 lines deleted...]
-              <a:t>Debit Card</a:t>
+              </a:rPr>
+              <a:t>Card Verification</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6484467" y="2651759"/>
+            <a:ext cx="4838547" cy="2214132"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Security code is the CVV/CVC (Card Verification Value/Code)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Printed on the back of the card, used to verify card-not-present purchases</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Never shared with the merchant for storage</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...6 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>E-Payment Instruments Overview</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="3503066" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>SW</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="2002535"/>
+            <a:ext cx="2542946" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>SWIFT</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2560319"/>
+            <a:ext cx="3173882" cy="1593450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Global secure private TCP/IP network using Bank Identifier Codes (BIC) to settle and clear foreign transactions</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rounded Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4344314" y="1874519"/>
+            <a:ext cx="3503066" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Oval 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4508906" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>W</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5103266" y="1816083"/>
+            <a:ext cx="2542946" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Western Union / MoneyGram</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4508906" y="2633889"/>
+            <a:ext cx="3173882" cy="623953"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Transfers money between countries and continents</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rounded Rectangle 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8048548" y="1874519"/>
+            <a:ext cx="3503066" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Oval 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8213140" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>C</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8807500" y="1816083"/>
+            <a:ext cx="2542946" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Card-Based Payments</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8213140" y="2633889"/>
+            <a:ext cx="3173882" cy="947119"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Mobile prepaid cards, credit and debit cards — e.g. Visa, Mastercard</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4306823"/>
+            <a:ext cx="3503066" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Oval 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="4471415"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="4434839"/>
+            <a:ext cx="2542946" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="00279F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>ATMs</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="TextBox 17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="4992623"/>
+            <a:ext cx="3173882" cy="1270284"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Automated Teller Machines — limited services, limited to few branches; demand exceeds supply</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Rounded Rectangle 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4344314" y="4306823"/>
+            <a:ext cx="3503066" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Oval 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4508906" y="4471415"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>E</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="TextBox 20"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5103266" y="4434839"/>
+            <a:ext cx="2542946" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>EPOS Machines</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="TextBox 21"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4508906" y="4992623"/>
+            <a:ext cx="3173882" cy="947119"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Electronic Point of Sale machines at leading stores, restaurants, and hotels</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Rounded Rectangle 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8048548" y="4306823"/>
+            <a:ext cx="3503066" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Oval 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8213140" y="4471415"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>F</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="TextBox 24"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8807500" y="4434839"/>
+            <a:ext cx="2542946" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Smart Fuel Cards</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="TextBox 25"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8213140" y="4992623"/>
+            <a:ext cx="3173882" cy="1270284"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>E.g. Abyssinia Cards — post-invoiced or pre-paid; limited usage but a promising trend</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>E-Payment Stakeholders</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="2103120"/>
+            <a:ext cx="2021372" cy="4023360"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1376446" y="2331720"/>
+            <a:ext cx="548640" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="749808" y="3108960"/>
+            <a:ext cx="1801916" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Cardholder</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3941903"/>
+            <a:ext cx="1747052" cy="1270284"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>The consumer who purchases a product or service online</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2553485" y="4033343"/>
+            <a:ext cx="417102" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2000" b="1" dirty="0">
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>→</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rounded Rectangle 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2862620" y="2103120"/>
+            <a:ext cx="2021372" cy="4023360"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Oval 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3598986" y="2331720"/>
+            <a:ext cx="548640" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2972348" y="3108960"/>
+            <a:ext cx="1801916" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Merchant</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2999780" y="3941903"/>
+            <a:ext cx="1747052" cy="1593450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>The online shop or business selling goods and services</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4776026" y="4033343"/>
+            <a:ext cx="417102" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2000" b="1" dirty="0">
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>→</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Rounded Rectangle 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5085161" y="2103120"/>
+            <a:ext cx="2021372" cy="4023360"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Oval 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5821527" y="2331720"/>
+            <a:ext cx="548640" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="TextBox 14"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5194889" y="3108960"/>
+            <a:ext cx="1801916" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Acquirer</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="TextBox 15"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5222321" y="3941903"/>
+            <a:ext cx="1747052" cy="1593450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>The financial institution that establishes the merchant's account</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6998566" y="4033343"/>
+            <a:ext cx="417102" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2000" b="1" dirty="0">
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>→</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Rounded Rectangle 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7307701" y="2103120"/>
+            <a:ext cx="2021372" cy="4023360"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Oval 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8044068" y="2331720"/>
+            <a:ext cx="548640" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="TextBox 19"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7417429" y="3108960"/>
+            <a:ext cx="1801916" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="00279F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Issuing Bank</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="TextBox 20"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7444861" y="3941903"/>
+            <a:ext cx="1747052" cy="1593450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>The financial institution that provides the cardholder's payment card</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="TextBox 21"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9221107" y="4033343"/>
+            <a:ext cx="417102" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2000" b="1" dirty="0">
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>→</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Rounded Rectangle 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9530242" y="2103120"/>
+            <a:ext cx="2021372" cy="4023360"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Oval 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10266608" y="2331720"/>
+            <a:ext cx="548640" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>5</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="TextBox 24"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9639970" y="3108960"/>
+            <a:ext cx="1801916" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Payment Gateway</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="TextBox 25"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9667402" y="3941903"/>
+            <a:ext cx="1747052" cy="1593450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Routes and secures the transaction between all parties</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Credit Card</a:t>
+              <a:t>Card</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0"/>
               <a:t> On</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>l</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0"/>
               <a:t>ine </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>Authorisation</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="12" name="Group 15"/>
           <p:cNvGrpSpPr>
@@ -4979,116 +7591,116 @@
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="627" y="1201"/>
               <a:ext cx="803" cy="175"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:noFill/>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr lIns="92075" tIns="46038" rIns="92075" bIns="46038">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr" eaLnBrk="0" hangingPunct="0"/>
               <a:r>
-                <a:rPr lang="en-AU" sz="1200" b="1">
+                <a:rPr lang="en-AU" sz="1200" b="1" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="bg1"/>
                   </a:solidFill>
                   <a:latin typeface="Century Schoolbook" pitchFamily="18" charset="0"/>
                   <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 </a:rPr>
                 <a:t>BANK-</a:t>
               </a:r>
               <a:r>
-                <a:rPr lang="tr-TR" sz="1200" b="1">
+                <a:rPr lang="tr-TR" sz="1200" b="1" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="bg1"/>
                   </a:solidFill>
                   <a:latin typeface="Century Schoolbook" pitchFamily="18" charset="0"/>
                   <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 </a:rPr>
                 <a:t>A</a:t>
               </a:r>
-              <a:endParaRPr lang="en-AU" sz="1200" b="1">
+              <a:endParaRPr lang="en-AU" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Century Schoolbook" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="15" name="Rectangle 18"/>
             <p:cNvSpPr>
               <a:spLocks noChangeArrowheads="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="657" y="1887"/>
-              <a:ext cx="734" cy="194"/>
+              <a:ext cx="608" cy="194"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525" algn="ctr">
               <a:noFill/>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="none" lIns="92075" tIns="46038" rIns="92075" bIns="46038">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr eaLnBrk="0" hangingPunct="0"/>
               <a:r>
-                <a:rPr lang="en-AU" sz="1400" b="1">
+                <a:rPr lang="en-AU" sz="1400" b="1" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="bg1"/>
                   </a:solidFill>
-                  <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                  <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 </a:rPr>
                 <a:t>ACQUIRER</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="16" name="Group 19"/>
           <p:cNvGrpSpPr>
             <a:grpSpLocks/>
           </p:cNvGrpSpPr>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr bwMode="auto">
           <a:xfrm>
             <a:off x="8256589" y="1628776"/>
             <a:ext cx="1368425" cy="1603375"/>
             <a:chOff x="4059" y="1026"/>
             <a:chExt cx="862" cy="1010"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
@@ -5134,166 +7746,168 @@
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="4059" y="1162"/>
               <a:ext cx="803" cy="175"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:noFill/>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr lIns="92075" tIns="46038" rIns="92075" bIns="46038">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr" eaLnBrk="0" hangingPunct="0"/>
               <a:r>
-                <a:rPr lang="en-AU" sz="1200" b="1">
+                <a:rPr lang="en-AU" sz="1200" b="1" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="bg1"/>
                   </a:solidFill>
                   <a:latin typeface="Century Schoolbook" pitchFamily="18" charset="0"/>
                   <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 </a:rPr>
                 <a:t>BANK-</a:t>
               </a:r>
               <a:r>
-                <a:rPr lang="tr-TR" sz="1200" b="1">
+                <a:rPr lang="tr-TR" sz="1200" b="1" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="bg1"/>
                   </a:solidFill>
                   <a:latin typeface="Century Schoolbook" pitchFamily="18" charset="0"/>
                   <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 </a:rPr>
                 <a:t>B</a:t>
               </a:r>
-              <a:endParaRPr lang="en-AU" sz="1200" b="1">
+              <a:endParaRPr lang="en-AU" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Century Schoolbook" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="19" name="Rectangle 22"/>
             <p:cNvSpPr>
               <a:spLocks noChangeArrowheads="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="4219" y="1842"/>
-              <a:ext cx="526" cy="194"/>
+              <a:ext cx="447" cy="194"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525" algn="ctr">
               <a:noFill/>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="none" lIns="92075" tIns="46038" rIns="92075" bIns="46038">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr eaLnBrk="0" hangingPunct="0"/>
               <a:r>
-                <a:rPr lang="tr-TR" sz="1400" b="1">
+                <a:rPr lang="tr-TR" sz="1400" b="1" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="bg1"/>
                   </a:solidFill>
-                  <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                  <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 </a:rPr>
                 <a:t>ISSUE</a:t>
               </a:r>
               <a:r>
-                <a:rPr lang="en-AU" sz="1400" b="1">
+                <a:rPr lang="en-AU" sz="1400" b="1" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="bg1"/>
                   </a:solidFill>
-                  <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                  <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 </a:rPr>
                 <a:t>R</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Rectangle 19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5500292" y="3200400"/>
             <a:ext cx="1191416" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="tr-TR" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="DAB000"/>
                 </a:solidFill>
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>BKM A.Ş.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="21" name="Picture 6" descr="j0295315"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="5303839" y="3213101"/>
             <a:ext cx="1728787" cy="1801813"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -5401,58 +8015,58 @@
               <a:ext cx="929" cy="845"/>
             </a:xfrm>
             <a:prstGeom prst="wedgeEllipseCallout">
               <a:avLst>
                 <a:gd name="adj1" fmla="val -78708"/>
                 <a:gd name="adj2" fmla="val 27843"/>
               </a:avLst>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr>
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:r>
-                <a:rPr lang="en-US" sz="1400" b="1">
-                  <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                  <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 </a:rPr>
                 <a:t>I want to pay with my Credit Card</a:t>
               </a:r>
-              <a:endParaRPr lang="tr-TR" sz="1400" b="1">
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:endParaRPr lang="tr-TR" sz="1400" b="1" dirty="0">
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="26" name="Picture 12" descr="j0396278"/>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
             <a:blip r:embed="rId8" cstate="print"/>
             <a:srcRect/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="4740" y="3430"/>
               <a:ext cx="566" cy="586"/>
             </a:xfrm>
@@ -5512,890 +8126,938 @@
         <p:spPr bwMode="auto">
           <a:xfrm rot="10800000">
             <a:off x="6383338" y="5876925"/>
             <a:ext cx="863600" cy="215900"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
             <a:avLst>
               <a:gd name="adj1" fmla="val 50000"/>
               <a:gd name="adj2" fmla="val 100000"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="9900FF"/>
           </a:solidFill>
           <a:ln w="9525" algn="ctr">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rot="10800000" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="tr-TR" sz="3200">
+            <a:endParaRPr lang="tr-TR" sz="3200" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29" name="AutoShape 28"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="6456363" y="6237288"/>
             <a:ext cx="863600" cy="215900"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
             <a:avLst>
               <a:gd name="adj1" fmla="val 50000"/>
               <a:gd name="adj2" fmla="val 100000"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C671FF"/>
           </a:solidFill>
           <a:ln w="9525" algn="ctr">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="tr-TR" sz="3200">
+            <a:endParaRPr lang="tr-TR" sz="3200" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="38" name="Rectangle 37"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5453804" y="3244334"/>
-            <a:ext cx="4258602" cy="369332"/>
+            <a:ext cx="4015010" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="DAB000"/>
                 </a:solidFill>
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>                                            Approve</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="DAB000"/>
                 </a:solidFill>
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>/</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="DAB000"/>
                 </a:solidFill>
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Reject</a:t>
             </a:r>
             <a:endParaRPr lang="tr-TR" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="DAB000"/>
               </a:solidFill>
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="39" name="Rectangle 38"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5545561" y="3244335"/>
             <a:ext cx="184731" cy="3139321"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...29 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30" name="Rectangle 29"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5073124" y="3244335"/>
             <a:ext cx="1732205" cy="2031325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="DAB000"/>
               </a:solidFill>
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="DAB000"/>
               </a:solidFill>
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="DAB000"/>
               </a:solidFill>
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="DAB000"/>
               </a:solidFill>
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="DAB000"/>
               </a:solidFill>
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="DAB000"/>
               </a:solidFill>
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="DAB000"/>
                 </a:solidFill>
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Approve</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="DAB000"/>
                 </a:solidFill>
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>/</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="DAB000"/>
                 </a:solidFill>
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Reject</a:t>
             </a:r>
             <a:endParaRPr lang="tr-TR" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="DAB000"/>
               </a:solidFill>
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="31" name="AutoShape 25"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm rot="12301734">
             <a:off x="4151313" y="3284538"/>
             <a:ext cx="863600" cy="215900"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
             <a:avLst>
               <a:gd name="adj1" fmla="val 50000"/>
               <a:gd name="adj2" fmla="val 100000"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C671FF"/>
           </a:solidFill>
           <a:ln w="9525" algn="ctr">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="tr-TR" sz="3200">
+            <a:endParaRPr lang="tr-TR" sz="3200" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="32" name="AutoShape 26"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm rot="1619848">
             <a:off x="4295775" y="3141663"/>
             <a:ext cx="863600" cy="215900"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
             <a:avLst>
               <a:gd name="adj1" fmla="val 50000"/>
               <a:gd name="adj2" fmla="val 100000"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="9900FF"/>
           </a:solidFill>
           <a:ln w="9525" algn="ctr">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="tr-TR" sz="3200">
+            <a:endParaRPr lang="tr-TR" sz="3200" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="34" name="Rectangle 33"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2286000" y="3352800"/>
             <a:ext cx="4832876" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="DAB000"/>
                 </a:solidFill>
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Approve</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="DAB000"/>
                 </a:solidFill>
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>/</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="DAB000"/>
                 </a:solidFill>
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Reject</a:t>
             </a:r>
             <a:endParaRPr lang="tr-TR" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="DAB000"/>
               </a:solidFill>
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="35" name="Rectangle 34"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1981200" y="6248400"/>
             <a:ext cx="1143000" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="0" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="50000"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>Merchant</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="36" name="Rectangle 35"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3733801" y="3164682"/>
-            <a:ext cx="2557239" cy="3693319"/>
+            <a:ext cx="2414444" cy="3693319"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="DAB000"/>
               </a:solidFill>
-              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="DAB000"/>
               </a:solidFill>
-              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="DAB000"/>
               </a:solidFill>
-              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="DAB000"/>
               </a:solidFill>
-              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="DAB000"/>
               </a:solidFill>
-              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="DAB000"/>
               </a:solidFill>
-              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="DAB000"/>
               </a:solidFill>
-              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="DAB000"/>
               </a:solidFill>
-              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="DAB000"/>
               </a:solidFill>
-              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="DAB000"/>
               </a:solidFill>
-              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="DAB000"/>
               </a:solidFill>
-              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="DAB000"/>
               </a:solidFill>
-              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="tr-TR" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="DAB000"/>
                 </a:solidFill>
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>POS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="DAB000"/>
                 </a:solidFill>
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> machine of A Bank</a:t>
             </a:r>
             <a:endParaRPr lang="tr-TR" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="DAB000"/>
               </a:solidFill>
-              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="37" name="Rectangle 36"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4877237" y="3244335"/>
-            <a:ext cx="5957721" cy="3693319"/>
+            <a:ext cx="5518883" cy="3693319"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="DAB000"/>
               </a:solidFill>
-              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="DAB000"/>
               </a:solidFill>
-              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="DAB000"/>
               </a:solidFill>
-              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="DAB000"/>
               </a:solidFill>
-              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="DAB000"/>
               </a:solidFill>
-              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="DAB000"/>
               </a:solidFill>
-              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="DAB000"/>
               </a:solidFill>
-              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="DAB000"/>
               </a:solidFill>
-              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="DAB000"/>
               </a:solidFill>
-              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="DAB000"/>
               </a:solidFill>
-              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="DAB000"/>
               </a:solidFill>
-              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="DAB000"/>
               </a:solidFill>
-              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="DAB000"/>
                 </a:solidFill>
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>                                                             Credit Card of </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="DAB000"/>
                 </a:solidFill>
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>B Bank</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="41" name="Rectangle 40"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5500292" y="2514601"/>
             <a:ext cx="1191416" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="DAB000"/>
                 </a:solidFill>
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>wilfred</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="DAB000"/>
                 </a:solidFill>
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> A.Ş.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="42" name="AutoShape 23"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm rot="19318106">
             <a:off x="7137624" y="2910108"/>
             <a:ext cx="863600" cy="215900"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
             <a:avLst>
               <a:gd name="adj1" fmla="val 50000"/>
               <a:gd name="adj2" fmla="val 100000"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="9900FF"/>
           </a:solidFill>
           <a:ln w="9525" algn="ctr">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="tr-TR" sz="3200">
+            <a:endParaRPr lang="tr-TR" sz="3200" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="43" name="AutoShape 24"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm rot="8570836">
             <a:off x="7177088" y="3141663"/>
             <a:ext cx="863600" cy="215900"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
             <a:avLst>
               <a:gd name="adj1" fmla="val 50000"/>
               <a:gd name="adj2" fmla="val 100000"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="C671FF"/>
           </a:solidFill>
           <a:ln w="9525" algn="ctr">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="tr-TR" sz="3200">
+            <a:endParaRPr lang="tr-TR" sz="3200" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3028799818"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition p14:dur="0"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:timing>
     <p:tnLst>
@@ -6614,1533 +9276,3409 @@
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="28" grpId="0" animBg="1"/>
       <p:bldP spid="29" grpId="0" animBg="1"/>
       <p:bldP spid="31" grpId="0" animBg="1"/>
       <p:bldP spid="32" grpId="0" animBg="1"/>
       <p:bldP spid="42" grpId="0" animBg="1"/>
       <p:bldP spid="43" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
-[...394 lines deleted...]
-
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>Payment Gateways — </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>E-payment Stakeholders</a:t>
-[...63 lines deleted...]
-              <a:t>Payment gateways</a:t>
+              <a:t>What they do &amp; how they protect you</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="432085" y="1906050"/>
+            <a:ext cx="5295747" cy="4463219"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="2057399"/>
+            <a:ext cx="4838547" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>What They Do</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="2651759"/>
+            <a:ext cx="4838547" cy="3609386"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>An online system for processing card or other payment transactions in real time</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr sz="2000" dirty="0">
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>A network through which funds are transferred, linked to a merchant account</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr sz="2000" dirty="0">
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Coordinates communication between backend payment networks or banks</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Adds features like a virtual terminal and transaction reports</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6047872" y="1906050"/>
+            <a:ext cx="5295747" cy="4463219"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6484467" y="2057399"/>
+            <a:ext cx="4838547" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>How They Protect You</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6484467" y="2651759"/>
+            <a:ext cx="4838547" cy="2962991"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Encrypt sensitive information such as credit card numbers</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Secure the link between customer, merchant, and payment processor</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Should offer easy e-commerce integration and merchant account features</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Backed by responsive support</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Payment gateways</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
+              <a:t>How Payment Gateways Work</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1016000" y="1752600"/>
-            <a:ext cx="10627360" cy="4648200"/>
+            <a:off x="6710288" y="1752600"/>
+            <a:ext cx="5176911" cy="4343400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...23 lines deleted...]
-      </p:sp>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Examples of payment gateways</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>International </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0" err="1">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Paypal</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>, Intuit, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0" err="1">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>MerchantPlus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>, Stripe, Braintree, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0" err="1">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Authorize.Net</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0" err="1">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>etc</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" b="0" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Uganda</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> – R-Pay gateway, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0" err="1">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Payswiff</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>, Hips, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0" err="1">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Paycaps</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0" err="1">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Paymentz</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0" err="1">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Ixopay</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0" err="1">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Decta</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> – Uganda </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0" err="1">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>etc</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" b="0" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3076" name="Picture 4" descr="Payment Gateways 101: Examples, Benefits and Drawbacks - Multichannel  Merchant"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="429895" y="1752599"/>
+            <a:ext cx="6123306" cy="4729797"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2316817753"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2383179559"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...28 lines deleted...]
-              <a:t>Gateway features should include:- E-commerce site integration, Merchant Account features, Support and should be easy to use.</a:t>
+              <a:t>Mobile Payment Instruments / Platforms</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2228849"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="2019537"/>
+            <a:ext cx="4587087" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Messaging-based mobile payment — SMS &amp; USSD</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="1874519"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="2228849"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="2204203"/>
+            <a:ext cx="4587087" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Direct mobile billing</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rounded Rectangle 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="3086099"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Oval 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3440429"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="3046451"/>
+            <a:ext cx="4587087" cy="1107996"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Mobile internet browser — WAP (operator billing, cards, online wallets</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:endParaRPr sz="2400" b="0" dirty="0">
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rounded Rectangle 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="3086099"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Oval 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="3440429"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="3415783"/>
+            <a:ext cx="4587087" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Downloadable application</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4297679"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Oval 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4652009"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="4627363"/>
+            <a:ext cx="4587087" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>QR code for mobile payment</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Rounded Rectangle 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="4297679"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Oval 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="4652009"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="TextBox 19"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="4627363"/>
+            <a:ext cx="4587087" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Near Field Communication (NFC)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Rounded Rectangle 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="5509259"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Oval 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="5863589"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="TextBox 22"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="5654277"/>
+            <a:ext cx="4587087" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Direct carrier/bank co-operation — e.g. Flexipay</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...6 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...158 lines deleted...]
-          <a:prstGeom prst="rect">
+              <a:t>Categorization of E-Commerce Threats</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="5355183" cy="2072956"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-              </a14:hiddenFill>
-[...3 lines deleted...]
-      </p:pic>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="2002535"/>
+            <a:ext cx="4395063" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Application-Based</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2560319"/>
+            <a:ext cx="5025999" cy="623953"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Malware, spyware, privacy threats, vulnerable applications</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rounded Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6196431" y="1874519"/>
+            <a:ext cx="5355183" cy="2072956"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Oval 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>W</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6955383" y="2002535"/>
+            <a:ext cx="4395063" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Web-Based</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="2560319"/>
+            <a:ext cx="5025999" cy="623953"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Phishing scams, war driving/walking, browser exploits</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rounded Rectangle 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4306823"/>
+            <a:ext cx="5355183" cy="2072956"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Oval 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="4471415"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>P</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="4434839"/>
+            <a:ext cx="4395063" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Physical</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="4992623"/>
+            <a:ext cx="5025999" cy="300788"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Lost or stolen devices</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6196431" y="4306823"/>
+            <a:ext cx="5355183" cy="2072956"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Oval 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="4471415"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>N</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6955383" y="4434839"/>
+            <a:ext cx="4395063" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="00279F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Network</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="TextBox 17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="4992623"/>
+            <a:ext cx="5025999" cy="300788"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Network exploits, Wi-Fi sniffing</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...74 lines deleted...]
-            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+              <a:t>E-Commerce Threats</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="5364327" cy="1432560"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2430779"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="2436911"/>
+            <a:ext cx="4587087" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Money theft</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="1874519"/>
+            <a:ext cx="5364327" cy="1432560"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="2430779"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="2436911"/>
+            <a:ext cx="4587087" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Data misuse</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rounded Rectangle 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="3489959"/>
+            <a:ext cx="5364327" cy="1432560"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Oval 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4046219"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="4052351"/>
+            <a:ext cx="4587087" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Hacking</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rounded Rectangle 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="3489959"/>
+            <a:ext cx="5364327" cy="1432560"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Oval 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="4046219"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="4052351"/>
+            <a:ext cx="4587087" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Unprotected services</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="5105399"/>
+            <a:ext cx="5364327" cy="1432560"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Oval 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="5661659"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="5667791"/>
+            <a:ext cx="4587087" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Backdoor attacks</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Rounded Rectangle 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="5105399"/>
+            <a:ext cx="5364327" cy="1432560"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Oval 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="5661659"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="TextBox 19"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="5667791"/>
+            <a:ext cx="4587087" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Eavesdropping</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...427 lines deleted...]
-<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5122" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
@@ -8912,51 +13450,53 @@
                   <a:lnTo>
                     <a:pt x="209" y="532"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="218" y="532"/>
                   </a:lnTo>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:srgbClr val="DDDDDD"/>
             </a:solidFill>
             <a:ln w="5715">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:round/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-US" dirty="0">
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="5175" name="Text Box 6"/>
             <p:cNvSpPr txBox="1">
               <a:spLocks noChangeArrowheads="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="1644" y="2035"/>
               <a:ext cx="579" cy="213"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -9132,133 +13672,139 @@
             </a:xfrm>
             <a:prstGeom prst="line">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:round/>
               <a:headEnd/>
               <a:tailEnd type="triangle" w="med" len="med"/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-US" dirty="0">
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="5172" name="Line 9"/>
             <p:cNvSpPr>
               <a:spLocks noChangeShapeType="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="1776" y="1728"/>
               <a:ext cx="528" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="line">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:round/>
               <a:headEnd type="triangle" w="med" len="med"/>
               <a:tailEnd/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-US" dirty="0">
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="5173" name="Line 10"/>
             <p:cNvSpPr>
               <a:spLocks noChangeShapeType="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm flipH="1">
               <a:off x="2208" y="1728"/>
               <a:ext cx="96" cy="96"/>
             </a:xfrm>
             <a:prstGeom prst="line">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:round/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-US" dirty="0">
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="5127" name="Group 11"/>
           <p:cNvGrpSpPr>
             <a:grpSpLocks/>
           </p:cNvGrpSpPr>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr bwMode="auto">
           <a:xfrm>
             <a:off x="4583114" y="2667001"/>
             <a:ext cx="873125" cy="74613"/>
             <a:chOff x="1776" y="1728"/>
             <a:chExt cx="960" cy="96"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="5168" name="Line 12"/>
             <p:cNvSpPr>
               <a:spLocks noChangeShapeType="1"/>
@@ -9272,133 +13818,139 @@
             </a:xfrm>
             <a:prstGeom prst="line">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:round/>
               <a:headEnd/>
               <a:tailEnd type="triangle" w="med" len="med"/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-US" dirty="0">
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="5169" name="Line 13"/>
             <p:cNvSpPr>
               <a:spLocks noChangeShapeType="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="1776" y="1728"/>
               <a:ext cx="528" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="line">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:round/>
               <a:headEnd type="triangle" w="med" len="med"/>
               <a:tailEnd/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-US" dirty="0">
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="5170" name="Line 14"/>
             <p:cNvSpPr>
               <a:spLocks noChangeShapeType="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm flipH="1">
               <a:off x="2208" y="1728"/>
               <a:ext cx="96" cy="96"/>
             </a:xfrm>
             <a:prstGeom prst="line">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:round/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-US" dirty="0">
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="5128" name="Group 15"/>
           <p:cNvGrpSpPr>
             <a:grpSpLocks/>
           </p:cNvGrpSpPr>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr bwMode="auto">
           <a:xfrm rot="-715127">
             <a:off x="6192839" y="1916114"/>
             <a:ext cx="695325" cy="401637"/>
             <a:chOff x="4416" y="1584"/>
             <a:chExt cx="864" cy="768"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="5165" name="Line 16"/>
             <p:cNvSpPr>
               <a:spLocks noChangeShapeType="1"/>
@@ -9412,133 +13964,139 @@
             </a:xfrm>
             <a:prstGeom prst="line">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:round/>
               <a:headEnd/>
               <a:tailEnd type="triangle" w="med" len="med"/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-US" dirty="0">
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="5166" name="Line 17"/>
             <p:cNvSpPr>
               <a:spLocks noChangeShapeType="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm flipH="1">
               <a:off x="4848" y="1584"/>
               <a:ext cx="432" cy="432"/>
             </a:xfrm>
             <a:prstGeom prst="line">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:round/>
               <a:headEnd type="triangle" w="med" len="med"/>
               <a:tailEnd/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-US" dirty="0">
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="5167" name="Line 18"/>
             <p:cNvSpPr>
               <a:spLocks noChangeShapeType="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="4848" y="1920"/>
               <a:ext cx="0" cy="96"/>
             </a:xfrm>
             <a:prstGeom prst="line">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:round/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-US" dirty="0">
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="5129" name="Group 19"/>
           <p:cNvGrpSpPr>
             <a:grpSpLocks/>
           </p:cNvGrpSpPr>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr bwMode="auto">
           <a:xfrm rot="715127" flipH="1">
             <a:off x="6257926" y="3055939"/>
             <a:ext cx="695325" cy="401637"/>
             <a:chOff x="4416" y="1584"/>
             <a:chExt cx="864" cy="768"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="5162" name="Line 20"/>
             <p:cNvSpPr>
               <a:spLocks noChangeShapeType="1"/>
@@ -9552,133 +14110,139 @@
             </a:xfrm>
             <a:prstGeom prst="line">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:round/>
               <a:headEnd/>
               <a:tailEnd type="triangle" w="med" len="med"/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-US" dirty="0">
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="5163" name="Line 21"/>
             <p:cNvSpPr>
               <a:spLocks noChangeShapeType="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm flipH="1">
               <a:off x="4848" y="1584"/>
               <a:ext cx="432" cy="432"/>
             </a:xfrm>
             <a:prstGeom prst="line">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:round/>
               <a:headEnd type="triangle" w="med" len="med"/>
               <a:tailEnd/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-US" dirty="0">
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="5164" name="Line 22"/>
             <p:cNvSpPr>
               <a:spLocks noChangeShapeType="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="4848" y="1920"/>
               <a:ext cx="0" cy="96"/>
             </a:xfrm>
             <a:prstGeom prst="line">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:round/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-US" dirty="0">
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="5130" name="Group 23"/>
           <p:cNvGrpSpPr>
             <a:grpSpLocks/>
           </p:cNvGrpSpPr>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr bwMode="auto">
           <a:xfrm>
             <a:off x="6869113" y="1524001"/>
             <a:ext cx="1047750" cy="714375"/>
             <a:chOff x="3504" y="960"/>
             <a:chExt cx="660" cy="450"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="5160" name="Freeform 24"/>
             <p:cNvSpPr>
               <a:spLocks/>
@@ -10349,51 +14913,53 @@
                   <a:lnTo>
                     <a:pt x="209" y="532"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="218" y="532"/>
                   </a:lnTo>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:srgbClr val="DDDDDD"/>
             </a:solidFill>
             <a:ln w="5715">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:round/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-US" dirty="0">
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="5161" name="Text Box 25"/>
             <p:cNvSpPr txBox="1">
               <a:spLocks noChangeArrowheads="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="3552" y="1008"/>
               <a:ext cx="612" cy="330"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -11227,51 +15793,53 @@
                   <a:lnTo>
                     <a:pt x="209" y="532"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="218" y="532"/>
                   </a:lnTo>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:srgbClr val="DDDDDD"/>
             </a:solidFill>
             <a:ln w="5715">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:round/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-US" dirty="0">
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="5159" name="Text Box 28"/>
             <p:cNvSpPr txBox="1">
               <a:spLocks noChangeArrowheads="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="1644" y="2035"/>
               <a:ext cx="547" cy="213"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -12105,51 +16673,53 @@
                   <a:lnTo>
                     <a:pt x="209" y="532"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="218" y="532"/>
                   </a:lnTo>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:srgbClr val="DDDDDD"/>
             </a:solidFill>
             <a:ln w="5715">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:round/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-US" dirty="0">
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="5157" name="Text Box 31"/>
             <p:cNvSpPr txBox="1">
               <a:spLocks noChangeArrowheads="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="3552" y="1008"/>
               <a:ext cx="612" cy="333"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -12382,133 +16952,139 @@
             </a:xfrm>
             <a:prstGeom prst="line">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:round/>
               <a:headEnd/>
               <a:tailEnd type="triangle" w="med" len="med"/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-US" dirty="0">
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="5154" name="Line 35"/>
             <p:cNvSpPr>
               <a:spLocks noChangeShapeType="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm flipH="1">
               <a:off x="4848" y="1584"/>
               <a:ext cx="432" cy="432"/>
             </a:xfrm>
             <a:prstGeom prst="line">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:round/>
               <a:headEnd type="triangle" w="med" len="med"/>
               <a:tailEnd/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-US" dirty="0">
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="5155" name="Line 36"/>
             <p:cNvSpPr>
               <a:spLocks noChangeShapeType="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="4848" y="1920"/>
               <a:ext cx="0" cy="96"/>
             </a:xfrm>
             <a:prstGeom prst="line">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:round/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-US" dirty="0">
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="5135" name="Group 37"/>
           <p:cNvGrpSpPr>
             <a:grpSpLocks/>
           </p:cNvGrpSpPr>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr bwMode="auto">
           <a:xfrm rot="-715127" flipH="1" flipV="1">
             <a:off x="7705726" y="3113089"/>
             <a:ext cx="696913" cy="401637"/>
             <a:chOff x="4416" y="1584"/>
             <a:chExt cx="864" cy="768"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="5150" name="Line 38"/>
             <p:cNvSpPr>
               <a:spLocks noChangeShapeType="1"/>
@@ -12522,133 +17098,139 @@
             </a:xfrm>
             <a:prstGeom prst="line">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:round/>
               <a:headEnd/>
               <a:tailEnd type="triangle" w="med" len="med"/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-US" dirty="0">
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="5151" name="Line 39"/>
             <p:cNvSpPr>
               <a:spLocks noChangeShapeType="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm flipH="1">
               <a:off x="4848" y="1584"/>
               <a:ext cx="432" cy="432"/>
             </a:xfrm>
             <a:prstGeom prst="line">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:round/>
               <a:headEnd type="triangle" w="med" len="med"/>
               <a:tailEnd/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-US" dirty="0">
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="5152" name="Line 40"/>
             <p:cNvSpPr>
               <a:spLocks noChangeShapeType="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="4848" y="1920"/>
               <a:ext cx="0" cy="96"/>
             </a:xfrm>
             <a:prstGeom prst="line">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:round/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-US" dirty="0">
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="5136" name="Group 41"/>
           <p:cNvGrpSpPr>
             <a:grpSpLocks/>
           </p:cNvGrpSpPr>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr bwMode="auto">
           <a:xfrm>
             <a:off x="8769351" y="2743200"/>
             <a:ext cx="561975" cy="152400"/>
             <a:chOff x="1776" y="1728"/>
             <a:chExt cx="960" cy="96"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="5147" name="Line 42"/>
             <p:cNvSpPr>
               <a:spLocks noChangeShapeType="1"/>
@@ -12662,133 +17244,139 @@
             </a:xfrm>
             <a:prstGeom prst="line">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:round/>
               <a:headEnd/>
               <a:tailEnd type="triangle" w="med" len="med"/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-US" dirty="0">
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="5148" name="Line 43"/>
             <p:cNvSpPr>
               <a:spLocks noChangeShapeType="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="1776" y="1728"/>
               <a:ext cx="528" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="line">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:round/>
               <a:headEnd type="triangle" w="med" len="med"/>
               <a:tailEnd/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-US" dirty="0">
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="5149" name="Line 44"/>
             <p:cNvSpPr>
               <a:spLocks noChangeShapeType="1"/>
             </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm flipH="1">
               <a:off x="2208" y="1728"/>
               <a:ext cx="96" cy="96"/>
             </a:xfrm>
             <a:prstGeom prst="line">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:round/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </p:spPr>
           <p:txBody>
             <a:bodyPr/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-US" dirty="0">
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5137" name="Picture 45"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
@@ -14261,904 +18849,2875 @@
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Payment gateway</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="zh-TW" sz="2000" b="1">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:ea typeface="PMingLiU" pitchFamily="18" charset="-120"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...157 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1197372525"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1645920" y="609600"/>
+            <a:ext cx="7668902" cy="990600"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>E-Business and E-commerce</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10243" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="716280" y="1874520"/>
+            <a:ext cx="11033760" cy="4678680"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" lvl="1" indent="-342900">
+              <a:buClr>
+                <a:srgbClr val="993300"/>
+              </a:buClr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>E-Business </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>is the process of buying, selling, transferring, or exchanging products, services, and information via computer networks. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>It also </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>involves exchanges among customers, business partners and the vendor.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>E-Commerce</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> has a narrower definition compared to e-business and only involves buying and selling goods and services over the Internet. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>It is normally limited to catalogs, order entry, authorization, payments and delivery confirmation. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4" descr="Understanding Mobile Commerce: What, Why and How | Magestore Blog"/>
+          <p:cNvPicPr/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="4381" t="13432" r="59180" b="26844"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="9235440" y="154363"/>
+            <a:ext cx="2165350" cy="1720157"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="741725006"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="slow"/>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Digital payments related common frauds and preventive measures</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="889878" y="1752601"/>
+            <a:ext cx="10871200" cy="868044"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Losses to online payment fraud were estimated at USD 48–50 billion globally in 2024.</a:t>
+            </a:r>
+            <a:endParaRPr sz="2400" b="0" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rounded Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F3D2AA8-25A5-FC42-AEBE-0F1DD9C218E8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="2662792"/>
+            <a:ext cx="5295747" cy="4042805"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82EB30F6-9DB2-E3B7-46D4-F2782A3E21C5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="2845672"/>
+            <a:ext cx="4838547" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Identity Theft</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A47381E7-921E-E202-0982-67527ACC96AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="3440032"/>
+            <a:ext cx="4838547" cy="3183628"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Threat</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>: Phishing and impersonating websites/shops ask for customers' information</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Prevention</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>: Remind customers of official channels and raise awareness of fake websites</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Prevention</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>: Consumers should double-check websites before transacting</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr sz="2000" dirty="0">
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rounded Rectangle 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74EBD6BC-9353-5D4A-1896-D373857B4F75}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6255867" y="2662792"/>
+            <a:ext cx="5295747" cy="4042805"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDD308C1-D772-98E5-9DF7-888D481C475C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6484467" y="2845672"/>
+            <a:ext cx="4838547" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="00279F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Business Email Compromise</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="TextBox 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D24A8FD-C036-780B-DE6B-FC1E86100D5F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6484467" y="3440032"/>
+            <a:ext cx="4838547" cy="3183628"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Threat</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>: Scammers impersonate a higher-up via fake email, or redirect invoices using social engineering</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Prevention</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>: Frontline training, centralized finance/payment app, strict transaction records</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Prevention</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>: Auto-block fraudulent senders; use voice analytics and new detection tech</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>s.</a:t>
+            </a:r>
+            <a:endParaRPr sz="2000" dirty="0">
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4021691716"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="slow"/>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Digital Payment Frauds &amp; Prevention (2/3)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="5295747" cy="4663441"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="2057399"/>
+            <a:ext cx="4838547" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Payment Interception</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="2651759"/>
+            <a:ext cx="4838547" cy="3286221"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Threat</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>: “Man in the middle” fraud intercepts transactions mid-sale</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Threat</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>: Fraudsters reply to shop comments with links to unauthorized payment pages</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Prevention</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>: Study the payment page carefully before paying</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Prevention</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>: Avoid payment options with no dispute/refund option</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6255867" y="1874519"/>
+            <a:ext cx="5295747" cy="4663441"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6484467" y="2057399"/>
+            <a:ext cx="4838547" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="00279F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Password or Code Hacking</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6484467" y="2651759"/>
+            <a:ext cx="4838547" cy="2214132"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Threat</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>: Password and code hacking has grown more sophisticated over time</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Prevention</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>: Use secure, unique passwords</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Prevention</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>: Use a password manager — e.g. LastPass, 1Password</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...46 lines deleted...]
-              <a:t>Companies can constantly remind customers of official channels, websites, and payment platforms and create awareness of any fake websites. Consumers should also double check websites before a transaction.</a:t>
+              <a:t>Digital Payment Frauds &amp; Prevention (3/3)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="5295747" cy="4663441"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="2057399"/>
+            <a:ext cx="4838547" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Refund Fraud</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="2651759"/>
+            <a:ext cx="4838547" cy="2537298"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Threat</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>: Integrations like Apple Pay, Google Pay, PayPal, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" dirty="0" err="1">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>MoMo</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> enable refunds — and get abused by fraudsters</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Prevention</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>: Publish clear return policies on your website</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Prevention</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>: Always require a receipt and proof of return before refunding</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6255867" y="1874519"/>
+            <a:ext cx="5295747" cy="4663441"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6484467" y="2057399"/>
+            <a:ext cx="4838547" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="00279F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Website Takeovers</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6484467" y="2651759"/>
+            <a:ext cx="4838547" cy="2860463"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Threat</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>: Fraudsters hack a plugin/app to take over the store and redirect payments</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Prevention</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>: Use an up-to-date security plugin — e.g. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" dirty="0" err="1">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>WordFence</a:t>
+            </a:r>
+            <a:endParaRPr sz="2000" dirty="0">
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Prevention</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>: Regularly audit apps/plugins and rotate access credentials</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...33 lines deleted...]
-              <a:t>Providing more frontline training, re-architecture of controls, and keeping strict databases of company transactions by using one centralized finance and payment app. Use protocols to automatically block any incoming emails or messages from fraudulent accounts and applying new data and technologies like voice analytics.</a:t>
+              <a:t>Elements of a Secure E-Payment System</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="2577007" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1736559" y="2020823"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="749808" y="2496311"/>
+            <a:ext cx="2357551" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Confidentiality</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3418255" y="1874519"/>
+            <a:ext cx="2577007" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4514735" y="2020823"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3527983" y="2496311"/>
+            <a:ext cx="2357551" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Authentication / Verification</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rounded Rectangle 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6196431" y="1874519"/>
+            <a:ext cx="2577007" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Oval 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7292911" y="2020823"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6306159" y="2496311"/>
+            <a:ext cx="2357551" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Integrity</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rounded Rectangle 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8974607" y="1874519"/>
+            <a:ext cx="2577007" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Oval 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10071087" y="2020823"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9084335" y="2496311"/>
+            <a:ext cx="2357551" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="00279F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Availability</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4306823"/>
+            <a:ext cx="2577007" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Oval 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1736559" y="4453127"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>5</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="749808" y="4928615"/>
+            <a:ext cx="2357551" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Non-Repudiation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Rounded Rectangle 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3418255" y="4306823"/>
+            <a:ext cx="2577007" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Oval 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4514735" y="4453127"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>6</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="TextBox 19"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3527983" y="4928615"/>
+            <a:ext cx="2357551" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Authorization</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Rounded Rectangle 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6196431" y="4306823"/>
+            <a:ext cx="2577007" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Oval 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7292911" y="4453127"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>7</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="TextBox 22"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6306159" y="4928615"/>
+            <a:ext cx="2357551" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Accountability</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Rounded Rectangle 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8974607" y="4306823"/>
+            <a:ext cx="2577007" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Oval 24"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10071087" y="4453127"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>8</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="TextBox 25"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9084335" y="4928615"/>
+            <a:ext cx="2357551" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="00279F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Privacy</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...493 lines deleted...]
-<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -15241,51 +21800,51 @@
             <a:fontRef idx="minor">
               <a:schemeClr val="dk1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
               <a:prstTxWarp prst="textNoShape">
                 <a:avLst/>
               </a:prstTxWarp>
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="0" marR="0" algn="ctr">
                 <a:lnSpc>
                   <a:spcPct val="150000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="1200">
+                <a:rPr lang="en-US" sz="1200" dirty="0">
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                   <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 </a:rPr>
                 <a:t>HTTPS and SSL certificates</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="8" name="Hexagon 7"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="454320" y="249359"/>
               <a:ext cx="894420" cy="642960"/>
             </a:xfrm>
             <a:prstGeom prst="hexagon">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
@@ -15309,60 +21868,61 @@
             <a:effectRef idx="0">
               <a:schemeClr val="dk1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="dk1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
               <a:prstTxWarp prst="textNoShape">
                 <a:avLst/>
               </a:prstTxWarp>
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="0" marR="0" algn="ctr">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US">
+                <a:rPr lang="en-US" dirty="0">
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                   <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 </a:rPr>
                 <a:t>Perform security audits </a:t>
               </a:r>
-              <a:endParaRPr lang="en-US">
+              <a:endParaRPr lang="en-US" dirty="0">
                 <a:effectLst/>
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="9" name="Hexagon 8"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="1304510" y="-23768"/>
               <a:ext cx="909660" cy="711540"/>
             </a:xfrm>
             <a:prstGeom prst="hexagon">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:schemeClr val="accent5">
                 <a:lumMod val="90000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
@@ -15380,60 +21940,61 @@
             <a:effectRef idx="0">
               <a:schemeClr val="dk1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="dk1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
               <a:prstTxWarp prst="textNoShape">
                 <a:avLst/>
               </a:prstTxWarp>
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="0" marR="0" algn="ctr">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="1400">
+                <a:rPr lang="en-US" sz="1400" dirty="0">
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                   <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 </a:rPr>
                 <a:t> Anti-malware and antivirus</a:t>
               </a:r>
-              <a:endParaRPr lang="en-US" sz="1400">
+              <a:endParaRPr lang="en-US" sz="1400" dirty="0">
                 <a:effectLst/>
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="10" name="Hexagon 9"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="2001180" y="599879"/>
               <a:ext cx="879180" cy="650580"/>
             </a:xfrm>
             <a:prstGeom prst="hexagon">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFF66"/>
             </a:solidFill>
             <a:ln>
               <a:headEnd type="none" w="sm" len="sm"/>
               <a:tailEnd type="none" w="sm" len="sm"/>
@@ -15449,60 +22010,61 @@
             <a:effectRef idx="0">
               <a:schemeClr val="dk1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="dk1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
               <a:prstTxWarp prst="textNoShape">
                 <a:avLst/>
               </a:prstTxWarp>
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="0" marR="0" algn="ctr">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US">
+                <a:rPr lang="en-US" dirty="0">
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                   <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 </a:rPr>
                 <a:t>Server security &amp; Admin </a:t>
               </a:r>
-              <a:endParaRPr lang="en-US">
+              <a:endParaRPr lang="en-US" dirty="0">
                 <a:effectLst/>
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="11" name="Hexagon 10"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="1129960" y="886899"/>
               <a:ext cx="878840" cy="650240"/>
             </a:xfrm>
             <a:prstGeom prst="hexagon">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="CCA0D8"/>
             </a:solidFill>
             <a:ln>
               <a:headEnd type="none" w="sm" len="sm"/>
               <a:tailEnd type="none" w="sm" len="sm"/>
@@ -15518,60 +22080,61 @@
             <a:effectRef idx="0">
               <a:schemeClr val="dk1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="dk1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
               <a:prstTxWarp prst="textNoShape">
                 <a:avLst/>
               </a:prstTxWarp>
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="0" marR="0" algn="ctr">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US">
+                <a:rPr lang="en-US" dirty="0">
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                   <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 </a:rPr>
                 <a:t> Use Firewall</a:t>
               </a:r>
-              <a:endParaRPr lang="en-US">
+              <a:endParaRPr lang="en-US" dirty="0">
                 <a:effectLst/>
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="12" name="Hexagon 11"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="2824140" y="851339"/>
               <a:ext cx="878840" cy="650240"/>
             </a:xfrm>
             <a:prstGeom prst="hexagon">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:schemeClr val="accent2">
                 <a:lumMod val="40000"/>
                 <a:lumOff val="60000"/>
               </a:schemeClr>
             </a:solidFill>
@@ -15590,60 +22153,61 @@
             <a:effectRef idx="0">
               <a:schemeClr val="dk1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="dk1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
               <a:prstTxWarp prst="textNoShape">
                 <a:avLst/>
               </a:prstTxWarp>
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="0" marR="0" algn="ctr">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US">
+                <a:rPr lang="en-US" dirty="0">
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                   <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 </a:rPr>
                 <a:t> Data backups</a:t>
               </a:r>
-              <a:endParaRPr lang="en-US" sz="4000">
+              <a:endParaRPr lang="en-US" sz="4000" dirty="0">
                 <a:effectLst/>
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="13" name="Hexagon 12"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="2064980" y="1325723"/>
               <a:ext cx="878840" cy="650240"/>
             </a:xfrm>
             <a:prstGeom prst="hexagon">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:schemeClr val="accent5">
                 <a:lumMod val="90000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
@@ -15671,50 +22235,51 @@
                 <a:avLst/>
               </a:prstTxWarp>
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="0" marR="0" algn="ctr">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
               </a:pPr>
               <a:r>
                 <a:rPr lang="en-US" dirty="0">
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                   <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 </a:rPr>
                 <a:t> Software updates</a:t>
               </a:r>
               <a:endParaRPr lang="en-US" dirty="0">
                 <a:effectLst/>
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="14" name="Hexagon 13"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="538140" y="1636199"/>
               <a:ext cx="878840" cy="650240"/>
             </a:xfrm>
             <a:prstGeom prst="hexagon">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:schemeClr val="accent5">
                 <a:lumMod val="90000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:ln>
@@ -15732,60 +22297,61 @@
             <a:effectRef idx="0">
               <a:schemeClr val="dk1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="dk1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
               <a:prstTxWarp prst="textNoShape">
                 <a:avLst/>
               </a:prstTxWarp>
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="0" marR="0" algn="ctr">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US">
+                <a:rPr lang="en-US" dirty="0">
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                   <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 </a:rPr>
                 <a:t> Employee training</a:t>
               </a:r>
-              <a:endParaRPr lang="en-US">
+              <a:endParaRPr lang="en-US" dirty="0">
                 <a:effectLst/>
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="15" name="Hexagon 14"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="2709840" y="119819"/>
               <a:ext cx="878840" cy="650240"/>
             </a:xfrm>
             <a:prstGeom prst="hexagon">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="CCA0D8"/>
             </a:solidFill>
             <a:ln>
               <a:headEnd type="none" w="sm" len="sm"/>
               <a:tailEnd type="none" w="sm" len="sm"/>
@@ -15829,50 +22395,51 @@
                   <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                   <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 </a:rPr>
                 <a:t> E-</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-US" dirty="0" err="1">
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                   <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 </a:rPr>
                 <a:t>comm</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-US" dirty="0">
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                   <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 </a:rPr>
                 <a:t> security plugins</a:t>
               </a:r>
               <a:endParaRPr lang="en-US" dirty="0">
                 <a:effectLst/>
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="16" name="Hexagon 15"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="1372310" y="1852497"/>
               <a:ext cx="878840" cy="650240"/>
             </a:xfrm>
             <a:prstGeom prst="hexagon">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:schemeClr val="accent2">
                 <a:lumMod val="40000"/>
                 <a:lumOff val="60000"/>
               </a:schemeClr>
             </a:solidFill>
@@ -15901,172 +22468,4312 @@
                 <a:avLst/>
               </a:prstTxWarp>
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="0" marR="0" algn="ctr">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
               </a:pPr>
               <a:r>
                 <a:rPr lang="en-US" dirty="0">
                   <a:effectLst/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                   <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 </a:rPr>
                 <a:t>Panels and tools </a:t>
               </a:r>
               <a:endParaRPr lang="en-US" dirty="0">
                 <a:effectLst/>
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2352418035"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Security Measures — Customer</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2000" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2228849"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="2081092"/>
+            <a:ext cx="4587087" cy="615553"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Ensure physical security of devices from theft or destruction</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="1874519"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="2228849"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="2081092"/>
+            <a:ext cx="4587087" cy="615553"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Use strong passwords/PINs, changed frequently, never kept with the device</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rounded Rectangle 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="3086099"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2000" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Oval 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3440429"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="3446560"/>
+            <a:ext cx="4587087" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Use double or multiple authentication</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rounded Rectangle 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="3086099"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Oval 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="3440429"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="3292672"/>
+            <a:ext cx="4587087" cy="615553"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Never share confidential account or card details</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4297679"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2000" dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Oval 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4652009"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="4504252"/>
+            <a:ext cx="4587087" cy="615553"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Download apps only from trusted sources</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Rounded Rectangle 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="4297679"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Oval 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="4652009"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="TextBox 19"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="4504252"/>
+            <a:ext cx="4587087" cy="615553"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Immediately cancel and report a stolen card</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Rounded Rectangle 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="5509259"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2000" dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Oval 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="5863589"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="TextBox 22"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="5715832"/>
+            <a:ext cx="4587087" cy="615553"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Keep cards away from devices that cause electro-magnetic interference</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Security Measures — Merchant</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="5364327" cy="1432560"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2430779"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="2283022"/>
+            <a:ext cx="4587087" cy="615553"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Revise and review payment security standards</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="1874519"/>
+            <a:ext cx="5364327" cy="1432560"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="2430779"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="2129134"/>
+            <a:ext cx="4587087" cy="923330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Build partnerships between financial institutions and mobile network operators</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rounded Rectangle 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="3489959"/>
+            <a:ext cx="5364327" cy="1432560"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Oval 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4046219"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="3898462"/>
+            <a:ext cx="4587087" cy="615553"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Update and track certification of 3rd-party application devices</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rounded Rectangle 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="3489959"/>
+            <a:ext cx="5364327" cy="1432560"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Oval 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="4046219"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="3898462"/>
+            <a:ext cx="4587087" cy="615553"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Supervise E-Commerce staff using audit-trail logs</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="5105399"/>
+            <a:ext cx="5364327" cy="1432560"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Oval 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="5661659"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="5513902"/>
+            <a:ext cx="4587087" cy="615553"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Disable accounts immediately when staff are discontinued</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Security Measures — Financial Institutions</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2228849"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="2234981"/>
+            <a:ext cx="4587087" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Adopt existing security methods</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="1874519"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="2228849"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="2234981"/>
+            <a:ext cx="4587087" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Review existing back-office processes</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rounded Rectangle 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="3086099"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Oval 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3440429"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="3292673"/>
+            <a:ext cx="4587087" cy="615553"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Ensure downloadable software is certified</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rounded Rectangle 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="3086099"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Oval 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="3440429"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="3292673"/>
+            <a:ext cx="4587087" cy="615553"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Close cards immediately once reported stolen</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4297679"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Oval 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4652009"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="4504253"/>
+            <a:ext cx="4587087" cy="615553"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Design cards to self-destruct/disable after multiple failed password attempts</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Rounded Rectangle 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="4297679"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Oval 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="4652009"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="TextBox 19"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="4658141"/>
+            <a:ext cx="4587087" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Train staff and customers</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Rounded Rectangle 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="5509259"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Oval 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="5863589"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="TextBox 22"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="5715833"/>
+            <a:ext cx="4587087" cy="615553"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Provide physical security — e.g. CCTV cameras in ATM booths</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Security Measures — Government</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="10911535" cy="1432560"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2430779"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="2436911"/>
+            <a:ext cx="10134295" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Formulate and enforce policies</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="3489959"/>
+            <a:ext cx="10911535" cy="1432560"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4046219"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="4052351"/>
+            <a:ext cx="10134295" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Educate E-Commerce players</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rounded Rectangle 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="5105399"/>
+            <a:ext cx="10911535" cy="1432560"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Oval 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="5661659"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="5667791"/>
+            <a:ext cx="10134295" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Process individuals who breach security</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6146" name="Title 1"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="53975"/>
-[...54 lines deleted...]
-            <a:endParaRPr lang="en-US" altLang="en-US" b="0" dirty="0"/>
+            <a:r>
+              <a:t>Security Measures — Mobile Network Operators</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2228849"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="2081093"/>
+            <a:ext cx="4587087" cy="615553"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Include mobile security software, e.g. antivirus</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="1874519"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="2228849"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="2081093"/>
+            <a:ext cx="4587087" cy="615553"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Ensure devices used in proximity payment are certified</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rounded Rectangle 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="3086099"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Oval 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3440429"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="3446561"/>
+            <a:ext cx="4587087" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Provide general consumer education</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rounded Rectangle 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="3086099"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Oval 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="3440429"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="3292673"/>
+            <a:ext cx="4587087" cy="615553"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Adhere to security standards — authenticity, non-repudiation, etc.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4297679"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Oval 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4652009"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="4504253"/>
+            <a:ext cx="4587087" cy="615553"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Ensure PCI DSS &amp; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>other standards </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>are met</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Rounded Rectangle 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="4297679"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Oval 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="4652009"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="TextBox 19"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="4658141"/>
+            <a:ext cx="4587087" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Encrypt sensitive data</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Rounded Rectangle 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="5509259"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Oval 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="5863589"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="TextBox 22"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="5869721"/>
+            <a:ext cx="4587087" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Control and limit distribution channels</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -16087,74 +26794,88 @@
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1015999" y="1752600"/>
             <a:ext cx="6510216" cy="4343400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0"/>
+              <a:rPr lang="en-US" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>“</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="0" i="1" dirty="0"/>
+              <a:rPr lang="en-US" b="0" i="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>M-Commerce</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0"/>
+              <a:rPr lang="en-US" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>” or “</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="0" i="1" dirty="0" err="1"/>
+              <a:rPr lang="en-US" b="0" i="1" dirty="0" err="1">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>mCommerce</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0"/>
+              <a:rPr lang="en-US" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>” or Mobile E-Commerce is any transaction with a monetary value that is conducted via a mobile telecommunications network.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" b="0" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" b="0" dirty="0"/>
+            <a:endParaRPr lang="en-GB" b="0" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>The buying and selling of goods and services, using wireless hand-held devices such as mobile telephones or Personal Digital Assistants (PDAs).”</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3" descr="mCommerce: How mobile commerce is changing the way we do business :  Price2Spy® Blog"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
@@ -16210,1344 +26931,3150 @@
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7170" name="Title 1"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="53975"/>
-[...30 lines deleted...]
-              </a:spcBef>
+            <a:r>
+              <a:t>Securing Channels of Communication</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="2377440"/>
+            <a:ext cx="3503066" cy="4160520"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2542032"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>SSL</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="2392574"/>
+            <a:ext cx="2542946" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="0" dirty="0"/>
-[...7 lines deleted...]
-              </a:spcBef>
+              <a:rPr sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Secure Socket Layer</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="3557222"/>
+            <a:ext cx="3173882" cy="1270284"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="0" dirty="0"/>
-[...7 lines deleted...]
-              </a:spcBef>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>For data transmission over the internet; data is encrypted, with transaction risk resting on the retailer</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rounded Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4344314" y="2377440"/>
+            <a:ext cx="3503066" cy="4160520"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Oval 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4508906" y="2542032"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>SET</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5103266" y="2428624"/>
+            <a:ext cx="2542946" cy="1107996"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="0" dirty="0"/>
-[...7 lines deleted...]
-              </a:spcBef>
+              <a:rPr sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Secure Electronic Transaction</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4508906" y="3557222"/>
+            <a:ext cx="3173882" cy="1593450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="0" dirty="0"/>
-[...7 lines deleted...]
-              </a:spcBef>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Guarantees safe electronic transactions with debit/credit cards, authenticating the user on any network</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rounded Rectangle 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8048548" y="2377440"/>
+            <a:ext cx="3503066" cy="4160520"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Oval 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8213140" y="2542032"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>S</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8807500" y="2536986"/>
+            <a:ext cx="2542946" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="0" dirty="0"/>
-[...7 lines deleted...]
-              </a:spcBef>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>HTTPS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8213140" y="3557222"/>
+            <a:ext cx="3173882" cy="1270284"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="0" dirty="0"/>
-[...11 lines deleted...]
-              <a:t>Do not keep cards next to devices that may cause electro-magnetic interferences e.g. phones </a:t>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Hypertext </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Trans</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>fer</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Protocol Secure — an extension of HTTP using encryption for secure communication</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8194" name="Title 1"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="53975"/>
-[...30 lines deleted...]
-              </a:spcBef>
+            <a:r>
+              <a:t>PCI DSS Standards (1/2)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1592842"/>
+            <a:ext cx="10911535" cy="923330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="0" dirty="0"/>
-[...7 lines deleted...]
-              </a:spcBef>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Payment Card Industry Data Security Standard — requirements ensuring companies that process, store, or transmit card data maintain a secure environment. Set by a body created by Visa, Mastercard, American Express, Discover, and JCB.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rounded Rectangle 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="2774730"/>
+            <a:ext cx="5364327" cy="1568669"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Oval 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3177540"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="3183672"/>
+            <a:ext cx="4587087" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="0" dirty="0"/>
-[...7 lines deleted...]
-              </a:spcBef>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Use and maintain firewalls</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rounded Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="2774730"/>
+            <a:ext cx="5364327" cy="1568669"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Oval 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="3177540"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="3183672"/>
+            <a:ext cx="4587087" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="0" dirty="0"/>
-[...15 lines deleted...]
-              </a:spcBef>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Proper password protections</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rounded Rectangle 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4969290"/>
+            <a:ext cx="5364327" cy="1568669"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Oval 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="5372100"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="5378232"/>
+            <a:ext cx="4587087" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="0" dirty="0"/>
-[...7 lines deleted...]
-              </a:spcBef>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Protect cardholder data</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Rounded Rectangle 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="4969290"/>
+            <a:ext cx="5364327" cy="1568669"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Oval 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="5372100"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="TextBox 14"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="5378232"/>
+            <a:ext cx="4587087" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="0" dirty="0"/>
-[...8 lines deleted...]
-              <a:t> their accounts).</a:t>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Encrypt transmitted data</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9218" name="Title 3"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="53975"/>
-[...30 lines deleted...]
-              </a:spcBef>
+            <a:r>
+              <a:t>PCI DSS Standards (2/2)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2228849"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="2234981"/>
+            <a:ext cx="4587087" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="0" dirty="0"/>
-[...7 lines deleted...]
-              </a:spcBef>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Use and maintain anti-virus</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="1874519"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="2228849"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="2234981"/>
+            <a:ext cx="4587087" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="0" dirty="0"/>
-[...7 lines deleted...]
-              </a:spcBef>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Properly update software</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rounded Rectangle 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="3086099"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Oval 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3440429"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="3446561"/>
+            <a:ext cx="4587087" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="0" dirty="0"/>
-[...7 lines deleted...]
-              </a:spcBef>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Restrict data access</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rounded Rectangle 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="3086099"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Oval 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="3440429"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="3446561"/>
+            <a:ext cx="4587087" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="0" dirty="0"/>
-[...12 lines deleted...]
-              </a:spcBef>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Unique IDs for access</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4297679"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Oval 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4652009"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="4658141"/>
+            <a:ext cx="4587087" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="0" dirty="0"/>
-[...27 lines deleted...]
-              </a:spcBef>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Restrict physical access</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Rounded Rectangle 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="4297679"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Oval 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="4652009"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="TextBox 19"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="4658141"/>
+            <a:ext cx="4587087" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="0" dirty="0"/>
-[...7 lines deleted...]
-              </a:spcBef>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Create and maintain access logs</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Rounded Rectangle 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="5509259"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Oval 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="5863589"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="TextBox 22"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="5869721"/>
+            <a:ext cx="4587087" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="0" dirty="0"/>
-[...7 lines deleted...]
-              </a:spcBef>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Scan and test for vulnerabilities</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Rounded Rectangle 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="5509259"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Oval 24"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="5863589"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="TextBox 25"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="5869721"/>
+            <a:ext cx="4587087" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" altLang="en-US" b="0" dirty="0"/>
-[...7 lines deleted...]
-            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Document policies</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10242" name="Title 1"/>
+          <p:cNvPr id="5" name="Title 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF9E9615-C26E-CE5C-C497-70B8CE28A8CA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US"/>
-[...8 lines deleted...]
-          <p:cNvPr id="10243" name="Content Placeholder 2"/>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Other Standards</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Content Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CBEEE29-4BA4-AB04-ECCC-4C7A5B051D80}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...37 lines deleted...]
-            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Secure Software Standard</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Secure Software Lifecycle Standard</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="0" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1844058787"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3860751517"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11266" name="Title 1"/>
-[...214 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
-[...22 lines deleted...]
-              <a:buNone/>
+              <a:rPr dirty="0"/>
+              <a:t>Case: SIM-Swap Fraud in Uganda</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="10911535" cy="1053846"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2149982"/>
+            <a:ext cx="502920" cy="502920"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1508760" y="2047499"/>
+            <a:ext cx="9878263" cy="707886"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="0" dirty="0"/>
-[...9 lines deleted...]
-              <a:buNone/>
+              <a:rPr sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>April 16, 2021  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>4 suspects hacked Gen. Salim Saleh's email account, attempting to steal UGX 43m from his Stanbic Bank account.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="3092957"/>
+            <a:ext cx="10911535" cy="1053846"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="3368420"/>
+            <a:ext cx="502920" cy="502920"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1508760" y="3265937"/>
+            <a:ext cx="9878263" cy="707886"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0"/>
-[...32 lines deleted...]
-              <a:t>Encrypt transmitted data</a:t>
+              <a:rPr sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Fraudulent Instruction  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>An express instruction was sent to the Bank Manager to do a bank-to-wallet transfer to 4 phone numbers.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rounded Rectangle 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4311395"/>
+            <a:ext cx="10911535" cy="1053846"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Oval 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="4586858"/>
+            <a:ext cx="502920" cy="502920"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1508760" y="4484375"/>
+            <a:ext cx="9878263" cy="707886"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Suspicion Raised  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>The Bank Manager grew suspicious and contacted the General, who confirmed the instruction was fraudulent.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rounded Rectangle 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="5529833"/>
+            <a:ext cx="10911535" cy="1053846"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Abadi" panose="020B0604020104020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Oval 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="5805296"/>
+            <a:ext cx="502920" cy="502920"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1508760" y="5702813"/>
+            <a:ext cx="9878263" cy="707886"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00279F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Arrests Made  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Suspects were found with 613 fraudulently registered SIM cards; 7 telecom staff were also arrested for registering them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
-[...363 lines deleted...]
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -17572,215 +30099,116 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="731520" y="1752600"/>
             <a:ext cx="11155680" cy="4495800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0"/>
+              <a:rPr lang="en-US" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>S-commerce is the use of social media platforms, such as Instagram, Facebook, TikTok, YouTube to sell products and services directly to consumers, allowing for discovery, research, engagement, and purchase within a single app experience.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0"/>
+              <a:rPr lang="en-US" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>It integrates social media marketing and e-commerce, offering a seamless shopping journey by integrating features like shoppable posts, live shopping, and in-app checkout, which enhances customer engagement and streamlines the buying process. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0"/>
+              <a:rPr lang="en-US" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Buyers and sellers have a more direct connection with each other before concluding a purchase.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+            <a:endParaRPr lang="en-US" b="0" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3" descr="Social Commerce - you can't get around it (for much longer) - Ecommerce  Result"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="8458200" y="226695"/>
             <a:ext cx="3276600" cy="1525905"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1925385578"/>
-      </p:ext>
-[...105 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1409156819"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -17807,552 +30235,2087 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1016000" y="1752600"/>
             <a:ext cx="10871200" cy="4535658"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Online shopping</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0"/>
+              <a:rPr lang="en-US" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t> – E-commerce is successful on the premise that it affords individuals the ability to shop from wherever they may be, unlike regular shopping. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Internet and Mobile Banking </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0"/>
+              <a:rPr lang="en-US" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>– Internet banking is available through the bank’s website while mobile banking is available through cell phone apps as well as mobile bank websites. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Mobile and Digital Wallet Services </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0"/>
+              <a:rPr lang="en-US" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>- services such as </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0" err="1"/>
+              <a:rPr lang="en-US" b="0" dirty="0" err="1">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>MoMo</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0"/>
+              <a:rPr lang="en-US" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>, Airtel money, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0" err="1"/>
+              <a:rPr lang="en-US" b="0" dirty="0" err="1">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>SafeBoda</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0"/>
+              <a:rPr lang="en-US" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t> wallet, Apple Pay, Samsung Wallet, PayPal and Google Wallet, allow individuals to make purchases in-store without the presence of a physical card.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1654545444"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...7 lines deleted...]
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
+              <a:t>Types of Digital Payment Instruments</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="3503066" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>$</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="2002535"/>
+            <a:ext cx="2542946" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>E-Cash</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2560319"/>
+            <a:ext cx="3173882" cy="947119"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Online credit, debit, and prepaid cards — e.g. fuel cards</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rounded Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4344314" y="1874519"/>
+            <a:ext cx="3503066" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Oval 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4508906" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>B</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5103266" y="2002535"/>
+            <a:ext cx="2542946" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Bank Transfers</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4508906" y="2560319"/>
+            <a:ext cx="3173882" cy="623953"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>EFTs, RTGS, URA E-payments, AS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Y</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>CUDA</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rounded Rectangle 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8048548" y="1874519"/>
+            <a:ext cx="3503066" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Oval 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8213140" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>D</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8807500" y="2002535"/>
+            <a:ext cx="2542946" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Digital Cash</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8213140" y="2560319"/>
+            <a:ext cx="3173882" cy="947119"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Purchasing cash credits stored in a digital wallet — e.g. Bitcoin, Ripple, Litecoin</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4306823"/>
+            <a:ext cx="3503066" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Oval 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="4471415"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>M</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="4434839"/>
+            <a:ext cx="2542946" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="00279F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>M-Payment</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="TextBox 17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="4992623"/>
+            <a:ext cx="3173882" cy="947119"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>MTN MoMo, Airtel Money, M-Pesa, VodaPay, Chipper, Wave</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Rounded Rectangle 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4344314" y="4306823"/>
+            <a:ext cx="3503066" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Oval 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4508906" y="4471415"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>S</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="TextBox 20"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5103266" y="4434839"/>
+            <a:ext cx="2542946" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Smart Cards</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="TextBox 21"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4508906" y="4992623"/>
+            <a:ext cx="3173882" cy="1270284"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Chip/microprocessor stores info and authenticates the cardholder — e.g. ATM, ID, passports</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Rounded Rectangle 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8048548" y="4306823"/>
+            <a:ext cx="3503066" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Oval 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8213140" y="4471415"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>V</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="TextBox 24"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8807500" y="4248387"/>
+            <a:ext cx="2542946" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Stored Value Cards</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="TextBox 25"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8213140" y="4992623"/>
+            <a:ext cx="3173882" cy="947119"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Magnetic stripe or chip storage — e.g. transit, gift, and rebate cards</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E29E85B-10E9-7261-E9C9-C681764B3A0A}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF3F4DC1-F081-851B-5242-EB85C845531E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-            <a:normAutofit lnSpcReduction="10000"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Credit and Debit Cards</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08CAA86A-E460-C2A7-85E3-0A1351E93F40}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="2788910"/>
+            <a:ext cx="4184168" cy="3874649"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD84C07C-0013-C9B2-500A-80DE3776A078}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2953502"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>C</a:t>
+            </a:r>
+            <a:endParaRPr sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF1EB6FE-18BE-7CBE-4DB0-D3332960436C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="2916926"/>
+            <a:ext cx="2542946" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
+            <a:pPr algn="l">
               <a:lnSpc>
-                <a:spcPct val="110000"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="ko-KR" b="0" dirty="0"/>
-[...4 lines deleted...]
-            <a:pPr>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Credit Card</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{526F0D5C-D5F6-E66F-94F0-BF24DDD05DF0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804671" y="3390626"/>
+            <a:ext cx="3790981" cy="3209276"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
               <a:lnSpc>
-                <a:spcPct val="110000"/>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>A card entitling its holder to buy goods and services even on credit</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Issuer of the card grants a line of credit to the consumer</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Unique 16-digit number (including check digits) and an expiration date </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Third party authorization companies verify purchases</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rounded Rectangle 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6B46E2B-DE29-07B6-1BB2-EF76BBFAFAA8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7225896" y="2788911"/>
+            <a:ext cx="4325718" cy="3412184"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400" dirty="0">
+              <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Oval 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99C4B880-DDD5-CA95-D679-5AAB31581BD3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7582521" y="2953503"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>D</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8B45206-1432-7F6A-CDCC-07DC1B9C0353}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8176880" y="2915141"/>
+            <a:ext cx="3210141" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="ko-KR" b="0" dirty="0"/>
-[...5 lines deleted...]
-            <a:pPr>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Debit Card/Bank card</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE5EF635-65F5-53FE-4BDC-FD5F6C543A99}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7467793" y="3474711"/>
+            <a:ext cx="3919229" cy="2239780"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
               <a:lnSpc>
-                <a:spcPct val="110000"/>
+                <a:spcPct val="105000"/>
               </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="ko-KR" b="0" dirty="0"/>
-[...7 lines deleted...]
-              <a:rPr lang="en-GB" altLang="ko-KR" b="0" dirty="0"/>
+              <a:rPr lang="en-US" sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Allows cardholder to electronically access his bank account.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Looks just like a credit card, but not a loan, no interest</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Backed only by the checking account behind it</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="TextBox 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D56068EA-595A-A695-ACAF-A0CF71D00EA7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="678618" y="1688693"/>
+            <a:ext cx="10871200" cy="1015663"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Through a card network - the financial and technical infrastructure that connects banks, merchants, and customers to process and authorize card payments </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" err="1">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>e.g</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> . </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>American Express, Mastercard, Visa, Maestro, Discover, UnionPay, JCB, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>RuPay</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:r>
-[...44 lines deleted...]
-      </p:sp>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="29" name="Picture 10" descr="Picture 33">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0ED9BC72-F537-AAA1-1BAB-090C9CB0F014}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4988839" y="3338076"/>
+            <a:ext cx="2157552" cy="1661159"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1642857198"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3089728644"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...6 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...216 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 10" descr="Picture 33"/>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="5" name="Picture 4" descr="What is a Debit Card - Types, Fees and Charges of Debit Cards"/>
+          <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print"/>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="9577248" y="3672841"/>
-            <a:ext cx="2157552" cy="1661159"/>
+            <a:off x="3852855" y="309940"/>
+            <a:ext cx="6019800" cy="5852160"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525">
+          <a:ln>
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...1 lines deleted...]
-            <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3194539" y="6162100"/>
+            <a:ext cx="8077200" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Abadi" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Security code is the CVV/CVC (Card Verification Value/Code)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="830155" y="1890246"/>
+            <a:ext cx="1862929" cy="1200329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="3600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Debit Card</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1065887902"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="832442286"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition p14:dur="0"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -18425,51 +32388,53 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2057399" y="5638801"/>
             <a:ext cx="8310489" cy="954107"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Chips are more superior to Magnetic stripe and enable contactless transactions </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3504580072"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition p14:dur="0"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
@@ -19352,127 +33317,119 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Theme1</Template>
   <TotalTime></TotalTime>
-  <Words>2910</Words>
+  <Words>2479</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>324</Paragraphs>
-[...1 lines deleted...]
-  <Notes>7</Notes>
+  <Paragraphs>423</Paragraphs>
+  <Slides>34</Slides>
+  <Notes>8</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>40</vt:i4>
+        <vt:i4>34</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="49" baseType="lpstr">
+    <vt:vector size="41" baseType="lpstr">
       <vt:lpstr>PMingLiU</vt:lpstr>
+      <vt:lpstr>Abadi</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Century Schoolbook</vt:lpstr>
-      <vt:lpstr>Times New Roman</vt:lpstr>
-      <vt:lpstr>Verdana</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
-      <vt:lpstr>Wingdings 2</vt:lpstr>
       <vt:lpstr>Theme1</vt:lpstr>
       <vt:lpstr>TOPIC 5:   E-Commerce and Digital Payments</vt:lpstr>
       <vt:lpstr>E-Business and E-commerce</vt:lpstr>
       <vt:lpstr>Mobile Commerce</vt:lpstr>
       <vt:lpstr>Social-Commerce </vt:lpstr>
       <vt:lpstr>Main components of E-Commerce</vt:lpstr>
-      <vt:lpstr>Types of Digital Payments</vt:lpstr>
-      <vt:lpstr>Digital Payments…</vt:lpstr>
+      <vt:lpstr>Types of Digital Payment Instruments</vt:lpstr>
       <vt:lpstr>Credit and Debit Cards</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Credit Card</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-[...5 lines deleted...]
-      <vt:lpstr>Payment gateways</vt:lpstr>
+      <vt:lpstr>Card Security Features</vt:lpstr>
+      <vt:lpstr>E-Payment Instruments Overview</vt:lpstr>
+      <vt:lpstr>E-Payment Stakeholders</vt:lpstr>
+      <vt:lpstr>Card Online Authorisation</vt:lpstr>
+      <vt:lpstr>Payment Gateways — What they do &amp; how they protect you</vt:lpstr>
       <vt:lpstr>How Payment Gateways Work</vt:lpstr>
-      <vt:lpstr>Mobile Payment Instruments/ Platforms</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>E-Commerce threats</vt:lpstr>
+      <vt:lpstr>Mobile Payment Instruments / Platforms</vt:lpstr>
+      <vt:lpstr>Categorization of E-Commerce Threats</vt:lpstr>
+      <vt:lpstr>E-Commerce Threats</vt:lpstr>
       <vt:lpstr>E-commerce Risks</vt:lpstr>
       <vt:lpstr>Digital payments related common frauds and preventive measures</vt:lpstr>
-      <vt:lpstr>Digital payments related common frauds …</vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>E-commerce security</vt:lpstr>
+      <vt:lpstr>Digital Payment Frauds &amp; Prevention (2/3)</vt:lpstr>
+      <vt:lpstr>Digital Payment Frauds &amp; Prevention (3/3)</vt:lpstr>
+      <vt:lpstr>Elements of a Secure E-Payment System</vt:lpstr>
       <vt:lpstr>Elements of E-Commerce security</vt:lpstr>
-      <vt:lpstr>Security measures </vt:lpstr>
-[...10 lines deleted...]
-      <vt:lpstr>Example of Fraud case in Uganda</vt:lpstr>
+      <vt:lpstr>Security Measures — Customer</vt:lpstr>
+      <vt:lpstr>Security Measures — Merchant</vt:lpstr>
+      <vt:lpstr>Security Measures — Financial Institutions</vt:lpstr>
+      <vt:lpstr>Security Measures — Government</vt:lpstr>
+      <vt:lpstr>Security Measures — Mobile Network Operators</vt:lpstr>
+      <vt:lpstr>Securing Channels of Communication</vt:lpstr>
+      <vt:lpstr>PCI DSS Standards (1/2)</vt:lpstr>
+      <vt:lpstr>PCI DSS Standards (2/2)</vt:lpstr>
+      <vt:lpstr>Other Standards</vt:lpstr>
+      <vt:lpstr>Case: SIM-Swap Fraud in Uganda</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Topic 5:  E-Commerce and Digital Payments</dc:title>
   <dc:creator>hp i5</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>