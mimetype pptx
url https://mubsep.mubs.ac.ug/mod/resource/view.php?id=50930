--- v0 (2025-12-05)
+++ v1 (2026-10-13)
@@ -13,125 +13,119 @@
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId33"/>
+    <p:notesMasterId r:id="rId30"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
     <p:sldId id="293" r:id="rId4"/>
     <p:sldId id="266" r:id="rId5"/>
-    <p:sldId id="265" r:id="rId6"/>
-[...25 lines deleted...]
-    <p:sldId id="289" r:id="rId32"/>
+    <p:sldId id="297" r:id="rId6"/>
+    <p:sldId id="284" r:id="rId7"/>
+    <p:sldId id="298" r:id="rId8"/>
+    <p:sldId id="299" r:id="rId9"/>
+    <p:sldId id="300" r:id="rId10"/>
+    <p:sldId id="282" r:id="rId11"/>
+    <p:sldId id="271" r:id="rId12"/>
+    <p:sldId id="301" r:id="rId13"/>
+    <p:sldId id="264" r:id="rId14"/>
+    <p:sldId id="302" r:id="rId15"/>
+    <p:sldId id="277" r:id="rId16"/>
+    <p:sldId id="303" r:id="rId17"/>
+    <p:sldId id="304" r:id="rId18"/>
+    <p:sldId id="305" r:id="rId19"/>
+    <p:sldId id="306" r:id="rId20"/>
+    <p:sldId id="307" r:id="rId21"/>
+    <p:sldId id="259" r:id="rId22"/>
+    <p:sldId id="288" r:id="rId23"/>
+    <p:sldId id="308" r:id="rId24"/>
+    <p:sldId id="313" r:id="rId25"/>
+    <p:sldId id="312" r:id="rId26"/>
+    <p:sldId id="287" r:id="rId27"/>
+    <p:sldId id="309" r:id="rId28"/>
+    <p:sldId id="310" r:id="rId29"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -196,105 +190,122 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
   <p:clrMru>
     <a:srgbClr val="A9BBFD"/>
     <a:srgbClr val="FFFF99"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="16983" autoAdjust="0"/>
     <p:restoredTop sz="91434" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="75" d="100"/>
-          <a:sy n="75" d="100"/>
+          <a:sx n="72" d="100"/>
+          <a:sy n="72" d="100"/>
         </p:scale>
-        <p:origin x="883" y="58"/>
+        <p:origin x="936" y="58"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -339,51 +350,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{FE434234-8B73-4DB2-BCDD-A7BF3B7FA31C}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/9/2025</a:t>
+              <a:t>9/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -615,59 +626,59 @@
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
@@ -852,81 +863,85 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="0" dirty="0"/>
+              <a:t>PHI - personal health information, PII - personally identifiable information like financial information, SSN - social security numbers</a:t>
+            </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{08D0074E-09BC-4B1C-80BA-5797C263194F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>13</a:t>
+              <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2838725067"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1549784896"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -936,103 +951,81 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...20 lines deleted...]
-            </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{08D0074E-09BC-4B1C-80BA-5797C263194F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>27</a:t>
+              <a:t>11</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1688015615"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2838725067"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1042,103 +1035,101 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Geo-fencing</a:t>
-[...19 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:t>Regulator: General Data Protection Regulation (GDPR)</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{08D0074E-09BC-4B1C-80BA-5797C263194F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>28</a:t>
+              <a:t>12</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2086578426"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2881380451"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -3070,347 +3061,361 @@
             <a:off x="1016000" y="1752600"/>
             <a:ext cx="10871200" cy="4343400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="90488" tIns="44450" rIns="90488" bIns="44450" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>This will be the basic slide template</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>for Why Should Managers box slides, use </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>for Ethics and Society box slides, use</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>for Look into the Future box slides use </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>(this refers to background colors)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="157700" name="Rectangle 4"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1117600" y="1447800"/>
             <a:ext cx="2946400" cy="76200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F6BF69"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="157701" name="AutoShape 5"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="304800" y="914400"/>
             <a:ext cx="711200" cy="533400"/>
           </a:xfrm>
           <a:prstGeom prst="diamond">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="B50069"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="157702" name="Oval 6"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="508000" y="1066800"/>
             <a:ext cx="203200" cy="152400"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="157703" name="Oval 7"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="812800" y="762000"/>
             <a:ext cx="203200" cy="152400"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="B50069"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="157704" name="Oval 8"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1117600" y="609600"/>
             <a:ext cx="203200" cy="152400"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="B50069"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="157705" name="Oval 9"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1422400" y="533400"/>
             <a:ext cx="101600" cy="76200"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="B50069"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="157706" name="Rectangle 10"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="8737600" y="1447800"/>
             <a:ext cx="2946400" cy="76200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F6BF69"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2143196943"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483661" r:id="rId1"/>
     <p:sldLayoutId id="2147483662" r:id="rId2"/>
     <p:sldLayoutId id="2147483663" r:id="rId3"/>
     <p:sldLayoutId id="2147483664" r:id="rId4"/>
     <p:sldLayoutId id="2147483665" r:id="rId5"/>
     <p:sldLayoutId id="2147483666" r:id="rId6"/>
     <p:sldLayoutId id="2147483667" r:id="rId7"/>
     <p:sldLayoutId id="2147483668" r:id="rId8"/>
     <p:sldLayoutId id="2147483669" r:id="rId9"/>
     <p:sldLayoutId id="2147483670" r:id="rId10"/>
     <p:sldLayoutId id="2147483671" r:id="rId11"/>
     <p:sldLayoutId id="2147483672" r:id="rId12"/>
   </p:sldLayoutIdLst>
@@ -3542,133 +3547,133 @@
           <a:solidFill>
             <a:srgbClr val="500093"/>
           </a:solidFill>
           <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr marL="342900" indent="-342900" algn="l" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPct val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="993300"/>
         </a:buClr>
         <a:buSzPct val="127000"/>
         <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
         <a:buChar char="ü"/>
         <a:defRPr sz="2800" b="1">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
+          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr marL="742950" indent="-285750" algn="l" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPct val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="00279F"/>
         </a:buClr>
         <a:buSzPct val="127000"/>
         <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
         <a:buChar char="ü"/>
         <a:defRPr sz="2400">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
+          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr marL="1143000" indent="-228600" algn="l" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPct val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="FF9900"/>
         </a:buClr>
         <a:buSzPct val="127000"/>
         <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
         <a:buChar char="ü"/>
         <a:defRPr sz="2000">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
+          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr marL="1600200" indent="-228600" algn="l" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPct val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="FF9900"/>
         </a:buClr>
         <a:buSzPct val="127000"/>
         <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
         <a:buChar char="ü"/>
         <a:defRPr>
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
+          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr marL="2057400" indent="-228600" algn="l" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPct val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="FF9900"/>
         </a:buClr>
         <a:buSzPct val="127000"/>
         <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
         <a:buChar char="ü"/>
         <a:defRPr>
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
+          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr marL="2514600" indent="-228600" algn="l" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPct val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="FF9900"/>
         </a:buClr>
         <a:buSzPct val="127000"/>
         <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
         <a:buChar char="ü"/>
         <a:defRPr>
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr marL="2971800" indent="-228600" algn="l" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
@@ -3816,163 +3821,151 @@
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-</file>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -4070,1121 +4063,5907 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Big data security issues and challenges…</a:t>
+              <a:t>Data Protection Policy</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0"/>
-[...24 lines deleted...]
-              <a:t>Confusion when selecting Big data management tools</a:t>
+              <a:rPr sz="2400" b="0" dirty="0"/>
+              <a:t>A data protection policy (DPP) standardizes how an organization uses, monitors, and manages data. It is not required by law, but helps organizations meet data protection standards.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1" dirty="0"/>
+              <a:t>A DPP typically covers:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr sz="2400" b="0" dirty="0"/>
+              <a:t>The scope of required data protection</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr sz="2400" b="0" dirty="0"/>
+              <a:t>Data protection techniques applied by individuals, departments, devices, and IT environments</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr sz="2400" b="0" dirty="0"/>
+              <a:t>Any applicable legal or compliance requirements</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr sz="2400" b="0" dirty="0"/>
+              <a:t>Roles and responsibilities, including data custodians</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1177905179"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="908258472"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Data Protection</a:t>
-[...9 lines deleted...]
-          </p:cNvSpPr>
+              <a:t>Data Protection Policy…</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4098" name="Picture 2" descr="Data Protection Controls… what is it? | Data Protection Excellence (DPEX)  Network"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvSpPr>
-[...55 lines deleted...]
-              <a:t>Response – incase of an incident or disaster for business continuity</a:t>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1465808" y="1633450"/>
+            <a:ext cx="6381404" cy="4995250"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8810911" y="3423189"/>
+            <a:ext cx="2759825" cy="1200329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="10000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>PDPA – Personal Data Protection Act</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="508992975"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1807502126"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...56 lines deleted...]
-            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+              <a:t>Data Protection Principles (GDPR)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="2577007" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1736559" y="2020823"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="749808" y="2496311"/>
+            <a:ext cx="2357551" cy="923330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Lawfulness, Fairness &amp; Transparency</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3418255" y="1874519"/>
+            <a:ext cx="2577007" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4514735" y="2020823"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3527983" y="2496311"/>
+            <a:ext cx="2357551" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Purpose</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Limitation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3527983" y="2862071"/>
+            <a:ext cx="2357551" cy="553998"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Specified, explicit, legitimate purpose</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rounded Rectangle 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6196431" y="1874519"/>
+            <a:ext cx="2577007" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Oval 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7292911" y="2020823"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6306159" y="2496311"/>
+            <a:ext cx="2357551" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Data Minimization</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6306159" y="2862071"/>
+            <a:ext cx="2357551" cy="1133856"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>Relevance and adequacy</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Rounded Rectangle 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8974607" y="1874519"/>
+            <a:ext cx="2577007" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Oval 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10071087" y="2020823"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="TextBox 15"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9084335" y="2496311"/>
+            <a:ext cx="2357551" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00279F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Accuracy</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9084335" y="2862071"/>
+            <a:ext cx="2357551" cy="1133856"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>Kept accurate and updated</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Rounded Rectangle 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4306823"/>
+            <a:ext cx="2577007" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Oval 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1736559" y="4453127"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>5</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="TextBox 19"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="749808" y="4928615"/>
+            <a:ext cx="2357551" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Storage Limitation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="TextBox 20"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="749808" y="5294375"/>
+            <a:ext cx="2357551" cy="1133856"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>Stored only as long as needed</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Rounded Rectangle 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3418255" y="4306823"/>
+            <a:ext cx="2577007" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Oval 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4514735" y="4453127"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>6</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="TextBox 23"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3527983" y="4928615"/>
+            <a:ext cx="2357551" cy="615553"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Integrity &amp; Confidentiality</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="TextBox 24"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3527983" y="5655887"/>
+            <a:ext cx="2357551" cy="276999"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>Security of the data</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Rounded Rectangle 25"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6196431" y="4306823"/>
+            <a:ext cx="2577007" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Oval 26"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7292911" y="4453127"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>7</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="TextBox 27"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6306159" y="4928615"/>
+            <a:ext cx="2357551" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Accountability</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="TextBox 28"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6306159" y="5294375"/>
+            <a:ext cx="2357551" cy="1133856"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>Owning compliance with the above</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...11 lines deleted...]
-          </p:cNvPicPr>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Data Protection Regulations </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" strike="sngStrike" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvPicPr>
-[...63 lines deleted...]
-              <a:t>PDPA – Personal Data Protection Act</a:t>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="0" dirty="0"/>
+              <a:t>Data Protection Regulations establish the general obligations of data controllers and of those processing personal data on their behalf (processors). </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" b="0" dirty="0"/>
+              <a:t>A data controller determines the purposes and means of the processing of personal data. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" b="0" dirty="0"/>
+              <a:t>A processor engages in personal data processing on behalf of the controller.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="0" dirty="0"/>
+              <a:t>They include the obligation to implement appropriate security measures, according to the risk involved in the data processing operations they perform.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1807502126"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2742810720"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:t>Data Protection Regulators</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2228849"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="2081092"/>
+            <a:ext cx="4587087" cy="615553"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Data Protection and Privacy Act of Uganda 2019</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="1874519"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="2228849"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="1874519"/>
+            <a:ext cx="4587087" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>General Data Protection Regulation (GDPR)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rounded Rectangle 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="3086099"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Oval 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3440429"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="3086099"/>
+            <a:ext cx="4587087" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>Payment Card Industry Data Security Standard (PCI DSS)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rounded Rectangle 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="3086099"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Oval 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="3440429"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="3086099"/>
+            <a:ext cx="4587087" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>Health Insurance Portability and Accountability Act — HIPAA (1996)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4297679"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Oval 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4652009"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="4297679"/>
+            <a:ext cx="4587087" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:t>California Consumer Privacy Act (CCPA)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Rounded Rectangle 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="4297679"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Oval 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="4652009"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="TextBox 19"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="4297679"/>
+            <a:ext cx="4587087" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>The Sarbanes-Oxley Act (SOX)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Rounded Rectangle 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="5509259"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Oval 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="5863589"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="TextBox 22"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="5715833"/>
+            <a:ext cx="4587087" cy="615553"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Data Protection Principles</a:t>
-[...66 lines deleted...]
-              <a:t>Accountability.</a:t>
+              <a:t>Federal Risk and Authorization Management Program (FedRAMP)</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Rounded Rectangle 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="5509259"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Oval 24"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="5863589"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="TextBox 25"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="5509259"/>
+            <a:ext cx="4587087" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>National Institute of Standards and Technology (NIST)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
-[...4 lines deleted...]
-            <a:endParaRPr lang="en-US" strike="sngStrike" dirty="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Data compliance</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0"/>
-              <a:t>Data Protection Regulations establish the general obligations of data controllers and of those processing personal data on their behalf (processors). </a:t>
+              <a:rPr sz="2300" b="0" dirty="0"/>
+              <a:t>Data compliance identifies the applicable governance for data protection, security, and storage, and establishes policies and protocols so data is protected from unauthorized access, malware, and other cybersecurity threats.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr sz="2300" b="0" dirty="0"/>
+              <a:t>In brief: it's the application of regulations such as HIPAA or GDPR so data is stored, organized, and managed with little to no possibility of breach or misuse.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr sz="2300" b="0" dirty="0"/>
+              <a:t>To determine their obligations, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2300" b="0" dirty="0" err="1"/>
+              <a:t>organisations</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2300" b="0" dirty="0"/>
+              <a:t> must answer:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0"/>
-              <a:t>A data controller determines the purposes and means of the processing of personal data. </a:t>
+              <a:rPr sz="1900" b="0" dirty="0"/>
+              <a:t>How are they protecting customer data from unauthorized use or disclosure?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0"/>
-[...6 lines deleted...]
-              <a:t>They include the obligation to implement appropriate security measures, according to the risk involved in the data processing operations they perform.</a:t>
+              <a:rPr sz="1900" b="0" dirty="0"/>
+              <a:t>How must that data be protected — technical, administrative, or physical measures?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr sz="1900" b="0" dirty="0"/>
+              <a:t>How is that information used for business or customer/client/patient services?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2742810720"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="112709618"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...71 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr dirty="0"/>
+              <a:t>Examples of Data Compliance</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2228849"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="2081092"/>
+            <a:ext cx="4587087" cy="615553"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Policies for data storage and maintenance are implemented</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="1874519"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="2228849"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="1874519"/>
+            <a:ext cx="4587087" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>Data access controls are created</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rounded Rectangle 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="3086099"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Oval 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3440429"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="3086099"/>
+            <a:ext cx="4587087" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>Employees are trained on data privacy and security</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rounded Rectangle 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="3086099"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Oval 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="3440429"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="3086099"/>
+            <a:ext cx="4587087" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>Procedures for data sharing and transfer are established</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4297679"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Oval 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4652009"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="4297679"/>
+            <a:ext cx="4587087" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:t>Systems for data archival and disposal are set up</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Rounded Rectangle 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="4297679"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Oval 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="4652009"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="TextBox 19"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="4297679"/>
+            <a:ext cx="4587087" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>Encryption is utilized to protect data</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Rounded Rectangle 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="5509259"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Oval 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="5863589"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="TextBox 22"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="5509259"/>
+            <a:ext cx="4587087" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:t>Security reviews and audits are established</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...38 lines deleted...]
-              <a:t>.</a:t>
+              <a:rPr dirty="0"/>
+              <a:t>Benefits of Data Compliance</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="5355183" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="2000749"/>
+            <a:ext cx="4395063" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Protects consumers' data</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2560319"/>
+            <a:ext cx="5025999" cy="623953"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Keeps customer and client information safe from misuse.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rounded Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6196431" y="1874519"/>
+            <a:ext cx="5355183" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Oval 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6955383" y="1922413"/>
+            <a:ext cx="4395063" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Maintains compliance &amp; reputation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="2730446"/>
+            <a:ext cx="5025999" cy="623953"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>Keeps the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr dirty="0" err="1"/>
+              <a:t>organisation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t> aligned with industry regulations and builds customer trust.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rounded Rectangle 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4306823"/>
+            <a:ext cx="5355183" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Oval 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="4471415"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>€</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="4434839"/>
+            <a:ext cx="4395063" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Protects against fines</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="4992623"/>
+            <a:ext cx="5025999" cy="1408176"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>E.g. GDPR fines of €10–20 million, or 2–4% of annual global turnover.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6196431" y="4306823"/>
+            <a:ext cx="5355183" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Oval 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="4471415"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6955383" y="4450408"/>
+            <a:ext cx="4395063" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00279F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Reduces risk &amp; boosts efficiency</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="TextBox 17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="5226544"/>
+            <a:ext cx="5025999" cy="623953"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>Saves litigation time, reduces breach-related liability, and increases profitability.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...64 lines deleted...]
-              <a:t>Etc.</a:t>
+              <a:t>10-Step Checklist to be GDPR-Compliant (1/3)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="10911535" cy="1459992"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2353055"/>
+            <a:ext cx="502920" cy="502920"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1508760" y="2219795"/>
+            <a:ext cx="9878263" cy="769441"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Know all the data your business collects  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>— source, data collected, reason, processing, disposal, consent, and sensitivity.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="3499103"/>
+            <a:ext cx="10911535" cy="1459992"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="3977639"/>
+            <a:ext cx="502920" cy="502920"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1508760" y="3844379"/>
+            <a:ext cx="9878263" cy="769441"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Appoint a data protection officer (DPO)  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>— advises on GDPR practice, monitors handling, and is the primary contact for regulators and inquiries.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rounded Rectangle 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="5123687"/>
+            <a:ext cx="10911535" cy="1459992"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Oval 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="5602223"/>
+            <a:ext cx="502920" cy="502920"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1508760" y="5468963"/>
+            <a:ext cx="9878263" cy="769441"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Create a GDPR diary </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>— a comprehensive data register recording how the organization practices GDPR compliance</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="404040"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...21 lines deleted...]
-              <a:buNone/>
+              <a:t>10-Step Checklist to be GDPR-Compliant (2/3)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="10911535" cy="1053846"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2149982"/>
+            <a:ext cx="502920" cy="502920"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1508760" y="1862833"/>
+            <a:ext cx="9878263" cy="1077218"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0"/>
-[...22 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Evaluate your data collection requirements  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>— only collect what's necessary; complete a DPIA for new tech, tracking, children's data, or automated decisions.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="3092957"/>
+            <a:ext cx="10911535" cy="1053846"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="3368420"/>
+            <a:ext cx="502920" cy="502920"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>5</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1508760" y="3235159"/>
+            <a:ext cx="9878263" cy="769441"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Report data breaches instantly  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>— within 72 hours, from processors to controllers to a supervisory authority.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rounded Rectangle 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4311395"/>
+            <a:ext cx="10911535" cy="1053846"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Oval 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="4586858"/>
+            <a:ext cx="502920" cy="502920"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>6</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1508760" y="4453597"/>
+            <a:ext cx="9878263" cy="769441"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Be transparent about data collection  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>— acknowledgment must be clearly displayed at every collection point, e.g. Cookies.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rounded Rectangle 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="5529833"/>
+            <a:ext cx="10911535" cy="1053846"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Oval 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="5805296"/>
+            <a:ext cx="502920" cy="502920"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>7</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1508760" y="5672035"/>
+            <a:ext cx="9878263" cy="769441"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00279F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Verify the ages of consenting users  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>— gain guardian consent for children under 16.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -5200,56 +9979,52 @@
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>To Cover</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB" b="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
-              <a:t>data, meta-data, big data, personal data and non-personal data. </a:t>
+              <a:t>Definition of data, meta-data, big data, personal data and non-personal data. </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" b="0" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
               <a:t>Data privacy and Data security</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" b="0" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
               <a:t>Big data security issues and challenges</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" b="0" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
               <a:t>Data protection</a:t>
             </a:r>
           </a:p>
@@ -5303,1422 +10078,4041 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...58 lines deleted...]
-              <a:t>Increases company efficiency and profitability.</a:t>
+              <a:t>10-Step Checklist to be GDPR-Compliant (3/3)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="10911535" cy="1459992"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2353055"/>
+            <a:ext cx="502920" cy="502920"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>8</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1508760" y="2219795"/>
+            <a:ext cx="9878263" cy="769441"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Include a double opt-in for email sign-ups  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>— first the signup form, then a confirmation link click.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="3499103"/>
+            <a:ext cx="10911535" cy="1459992"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="3977639"/>
+            <a:ext cx="502920" cy="502920"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>9</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1508760" y="3844379"/>
+            <a:ext cx="9878263" cy="769441"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Keep your privacy policy updated  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>— readily accessible on the website; updates must be communicated.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rounded Rectangle 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="5123687"/>
+            <a:ext cx="10911535" cy="1459992"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Oval 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="5602223"/>
+            <a:ext cx="502920" cy="502920"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>10</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1508760" y="5468963"/>
+            <a:ext cx="9878263" cy="769441"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Regularly assess third-party risks  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>— continuous awareness through security scoring, with remediation plans in place.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>10-Step Checklist to be GDPR-Compliant</a:t>
+              <a:t>Social media data privacy and security issues</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="396875" indent="-396875">
-[...1 lines deleted...]
-            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="0" dirty="0"/>
-              <a:t>1. </a:t>
-            </a:r>
+              <a:t>Data privacy is important as users leave digital footprints on a daily basis, but using social media may put personal data at risk without one knowing it.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="0" dirty="0"/>
+              <a:t>Privacy concerns are at the forefront as scandals and data breaches are in the news every day. Examples;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Know All of the Data Your Business Collects </a:t>
-            </a:r>
+              <a:t>In July 2022, Twitter was hacked, and 200 million user email addresses were posted to the dark web. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" b="0" dirty="0"/>
-              <a:t>– source, data collected, reason for collection, how data is processed, disposal of data, consent to collect, information sensitivity etc.</a:t>
-[...5 lines deleted...]
-            </a:pPr>
+              <a:t>In late 2022, U.S. state and federal agencies banned employees from using Chinese manufactured </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" dirty="0" err="1"/>
+              <a:t>TikTok</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="en-US" b="0" dirty="0"/>
-              <a:t>2. </a:t>
-[...3 lines deleted...]
-              <a:t>Appoint a Data Protection Officer (DPO) </a:t>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>ByteDance</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="0" dirty="0"/>
-              <a:t>to; </a:t>
-[...47 lines deleted...]
-            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+              <a:t>) on government-owned devices to protect confidential information.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2207956492"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1926655460"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>10-Step Checklist to be GDPR-Compliant…</a:t>
+              <a:t>Social media security issues</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1016000" y="1752600"/>
-            <a:ext cx="10871200" cy="4815840"/>
+            <a:off x="1016000" y="1752599"/>
+            <a:ext cx="3949405" cy="4669465"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="350838" indent="-350838">
-[...64 lines deleted...]
-              <a:t>If you’re using data for automated decisions that could have legal consequences</a:t>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0"/>
+              <a:t>Phishing</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0"/>
+              <a:t>Social engineering</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0"/>
+              <a:t>Information disclosure</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0"/>
+              <a:t>Fake accounts</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0"/>
+              <a:t>Malware</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0"/>
+              <a:t>Password theft</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0" err="1"/>
+              <a:t>Etc</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0"/>
+              <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
-[...11 lines deleted...]
-      </p:sp>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" i="1" dirty="0"/>
+              <a:t>Refer to Topic 2</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9707CE2-1923-D3F9-0EF5-BC319AF218EC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5189620" y="1600200"/>
+            <a:ext cx="6697580" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3816450759"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="941693943"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>What Data </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>10-Step Checklist to be GDPR-Compliant…</a:t>
-[...39 lines deleted...]
-              <a:buNone/>
+              <a:t>d</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>o Social Media Platforms Collect?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1575746"/>
+            <a:ext cx="10911535" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0"/>
-[...13 lines deleted...]
-              <a:buNone/>
+              <a:rPr sz="2400" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Collected via tracking cookies, geo-fencing, and cross-site tracking once users agree to terms &amp; conditions.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rounded Rectangle 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="2485168"/>
+            <a:ext cx="5355183" cy="1945854"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Oval 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2679209"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>ID</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="2640847"/>
+            <a:ext cx="4395063" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0"/>
-[...13 lines deleted...]
-              <a:buNone/>
+              <a:rPr sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Identity &amp; Profile</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="3200417"/>
+            <a:ext cx="5025999" cy="623953"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0"/>
-[...13 lines deleted...]
-              <a:buNone/>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Name, contact info, birthdate, employment, age, race, gender, religious beliefs</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rounded Rectangle 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6196431" y="2485168"/>
+            <a:ext cx="5355183" cy="1945854"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Oval 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="2679209"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>⚑</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6955383" y="2642633"/>
+            <a:ext cx="4395063" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
-[...3 lines deleted...]
-              <a:buNone/>
+            <a:r>
+              <a:rPr sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Location</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="3200417"/>
+            <a:ext cx="5025999" cy="623953"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>Hometown, check-ins, previous cities, exact address</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rounded Rectangle 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4632190"/>
+            <a:ext cx="5355183" cy="2139696"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Oval 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="4796782"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>♥</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="4760206"/>
+            <a:ext cx="4395063" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
-[...8 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:r>
+              <a:rPr sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Behavior &amp; Preferences</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="TextBox 14"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="5317990"/>
+            <a:ext cx="5025999" cy="1316736"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>Buying history, likes/shares/comments, attitudinal and preference data</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Rounded Rectangle 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6196431" y="4632190"/>
+            <a:ext cx="5355183" cy="2139696"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Oval 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="4796782"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✎</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="TextBox 17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6955383" y="4760206"/>
+            <a:ext cx="4395063" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00279F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Shared Content</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="TextBox 18"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="5317990"/>
+            <a:ext cx="5025999" cy="1316736"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>Status updates, photos, videos, life/relationship/work events</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0204BE3-FC85-4F47-EB20-5B3417D4445B}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...24 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9DD5EBCD-5BF6-30CC-7504-13F65E6C7874}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6751675" y="726912"/>
+            <a:ext cx="4896647" cy="5078313"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:rPr>
+              <a:t>What do companies do with this data?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" b="1" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Market analysis, show targeted ads, tailor services and recommend posts. Dislikes and likes can also help shape a user's social media portrait.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Find out the interests of their customers. E.g. by asking if the ads are relevant on their channels.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Social media surveys also ask questions about your interests which they sell as data.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Sponsored ads are paid for, so its for income generation. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Content Placeholder 2" descr="Top Social Media Platforms by Monthly Active Users (2025) 1) Facebook →  3.07 billion 2) Instagram → 3.00 billion 3) YouTube → 2.50 billion 4)  WhatsApp → 2.00 billion 5) TikTok →">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47A93D30-366A-999E-29EA-42876EFC0A0E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvSpPr>
-[...71 lines deleted...]
-      </p:sp>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="426720" y="168349"/>
+            <a:ext cx="5229801" cy="6494866"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3244838640"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1972883335"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE539F90-84C3-A366-EFA4-56EB94D66DF9}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92EE9FB2-7D7B-C058-1034-D20B35D51980}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Social media data privacy and security issues</a:t>
-[...61 lines deleted...]
-      </p:sp>
+              <a:t>Favorite Social Media Platforms</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4" descr="Global social media statistics research summary 2025 [Feb 2025 update]">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CEB92998-63B2-7312-A3E6-6ABC22A85E19}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1407485" y="1825762"/>
+            <a:ext cx="9146658" cy="4673768"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1926655460"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="612919996"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Social media security issues</a:t>
+              <a:t>Social media data privacy issues</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0"/>
-[...94 lines deleted...]
-      </p:pic>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0"/>
+              <a:t>Data mining for identity theft.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0"/>
+              <a:t>Privacy setting loopholes e.g. friends re-sharing your posts</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0"/>
+              <a:t>Location settings expose our whereabouts</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0"/>
+              <a:t>Harassment and cyberbullying</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0"/>
+              <a:t>Doxxing – involves bad actors purposely sharing personal information about a person to cause harm.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0"/>
+              <a:t>False information</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0"/>
+              <a:t>Malware and viruses</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="941693943"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="661396212"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...66 lines deleted...]
-              <a:t>Religious beliefs;</a:t>
+              <a:t>Safeguarding Your Privacy — Protect Your Info</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="5364327" cy="1432560"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2430779"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="2221467"/>
+            <a:ext cx="4587087" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Don't share your live location or daily routines</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="1874519"/>
+            <a:ext cx="5364327" cy="1432560"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="2430779"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="1874519"/>
+            <a:ext cx="4587087" cy="1432560"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2400" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>Don't share identification numbers</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rounded Rectangle 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="3489959"/>
+            <a:ext cx="5364327" cy="1432560"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Oval 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4046219"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="3489959"/>
+            <a:ext cx="4587087" cy="1432560"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2400" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:t>Share less in the “About” section</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rounded Rectangle 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="3489959"/>
+            <a:ext cx="5364327" cy="1432560"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Oval 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="4046219"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="3489959"/>
+            <a:ext cx="4587087" cy="1432560"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2400" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>Don't overshare information</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="5105399"/>
+            <a:ext cx="5364327" cy="1432560"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Oval 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="5661659"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="5105399"/>
+            <a:ext cx="4587087" cy="1432560"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2400" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>Delete expired social media accounts</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Rounded Rectangle 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="5105399"/>
+            <a:ext cx="5364327" cy="1432560"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Oval 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="5661659"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1300" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="TextBox 19"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="5105399"/>
+            <a:ext cx="4587087" cy="1432560"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2400" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>Ensure the social media site is safe and reliable</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...81 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr dirty="0"/>
+              <a:t>Safeguarding Your Privacy — Protect Your Accounts</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2228849"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="1874519"/>
+            <a:ext cx="4587087" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2400" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:t>Only accept connection requests from people you know</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="1874519"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="2228849"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="1874519"/>
+            <a:ext cx="4587087" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2400" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>Create strong, unique passwords</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rounded Rectangle 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="3086099"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Oval 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3440429"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="3415783"/>
+            <a:ext cx="4587087" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Use two-factor authentication</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rounded Rectangle 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="3086099"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Oval 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="3440429"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="3231117"/>
+            <a:ext cx="4587087" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2400" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>Tighten your profile's privacy settings</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4297679"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Oval 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4652009"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="4442697"/>
+            <a:ext cx="4587087" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2400" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>Force logout of unrecognized devices and sessions</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Rounded Rectangle 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="4297679"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Oval 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="4652009"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="TextBox 19"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="4442697"/>
+            <a:ext cx="4587087" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2400" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>Pay close attention to security alert emails</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Rounded Rectangle 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="5509259"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Oval 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="5863589"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="TextBox 22"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="5654277"/>
+            <a:ext cx="4587087" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2400" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>Watch your back in public — shoulder surfing and public </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr dirty="0" err="1"/>
+              <a:t>WiFi</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Rounded Rectangle 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6187287" y="5509259"/>
+            <a:ext cx="5364327" cy="1028700"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Oval 24"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324447" y="5863589"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="TextBox 25"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6781647" y="5838943"/>
+            <a:ext cx="4587087" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2400" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>Don't ignore software updates</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
-[...150 lines deleted...]
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -6755,145 +14149,157 @@
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:noFill/>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" rtlCol="0" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>Big data </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>– datasets that are too large or complex to be dealt with by traditional data-processing application software. It is data that contains variety, volume, value, velocity and veracity (5 Vs).</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Rounded Rectangle 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1506451" y="1832957"/>
             <a:ext cx="4520276" cy="1756064"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFF99"/>
           </a:solidFill>
           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:noFill/>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" rtlCol="0" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>Data</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t> – facts and statistics collected together for reference or analysis.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Rounded Rectangle 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7747464" y="1872442"/>
             <a:ext cx="4089862" cy="4561610"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="A9BBFD"/>
           </a:solidFill>
           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
             <a:noFill/>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="sm" len="sm"/>
             <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" rtlCol="0" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>Metadata</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t> – a set of data that describes and gives information about other data. It summarizes basic information about data, making finding and working with particular instances of data easier.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2116996426"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
@@ -7039,369 +14445,50 @@
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="9" grpId="0" animBg="1"/>
       <p:bldP spid="10" grpId="0" animBg="1"/>
       <p:bldP spid="11" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
-[...317 lines deleted...]
-
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
@@ -7539,209 +14626,352 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Data Privacy vs. Data Security</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="5295747" cy="4663441"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="2057399"/>
+            <a:ext cx="4838547" cy="400110"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
               <a:t>Data Privacy</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
-[...28 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="2651759"/>
+            <a:ext cx="4838547" cy="4148572"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:defRPr sz="2200">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>✓  Handling personal data in compliance with data protection laws, regulations, and best practices</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>✓  Applies to PHI and PII — financial info, medical records, ID/SSN numbers, names, birthdates, contact info</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>✓  The right to control who gets to see your personal information</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6255867" y="1874519"/>
+            <a:ext cx="5295747" cy="4663441"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6484467" y="2057399"/>
+            <a:ext cx="4838547" cy="430887"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00279F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Data Security</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6484467" y="2651759"/>
+            <a:ext cx="4838547" cy="3827651"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:defRPr sz="2400">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr sz="2200" dirty="0"/>
+              <a:t>✓  Protecting digital information throughout its lifecycle from unauthorized access, use, and disclosure</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr sz="2200" dirty="0"/>
+              <a:t>✓  Also protects data from disruption, modification, or destruction</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr sz="2200" dirty="0"/>
+              <a:t>✓  Covers hardware, software, storage/user devices, access controls, and organizational policy (see Topic 3)</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...101 lines deleted...]
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3074" name="Picture 2" descr="Data Security Vs Data Privacy: An Imperative Distinction to Protect Data"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -7769,238 +14999,2403 @@
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2571771052"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Big Data Security Issues — Technical &amp; Data</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="5355183" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="2000749"/>
+            <a:ext cx="4395063" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Network Perimeter Insecurity</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2560319"/>
+            <a:ext cx="5025999" cy="1136465"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>Internal and external information can cause network security issues — hence the need for zero trust.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rounded Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6196431" y="1874519"/>
+            <a:ext cx="5355183" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Oval 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6955383" y="2002535"/>
+            <a:ext cx="4395063" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Data Cleansing Problems</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="2560319"/>
+            <a:ext cx="5025999" cy="1408176"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>Large quantities of data to process; mainly addressed with automated data cleansing.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rounded Rectangle 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4306823"/>
+            <a:ext cx="5355183" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Oval 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="4471415"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="4434839"/>
+            <a:ext cx="4395063" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Flawed Data Masking</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="4992623"/>
+            <a:ext cx="5025999" cy="1593450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2400" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr sz="2000" dirty="0"/>
+              <a:t>Masking separates identifying data (DOB, name, NIN) from confidential data (address, bank account). Criminals sometimes match the two — use data scrambling and substitution.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6196431" y="4306823"/>
+            <a:ext cx="5355183" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Oval 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="4471415"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6955383" y="4434839"/>
+            <a:ext cx="4395063" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00279F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Data Growth Issues</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="TextBox 17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="4992623"/>
+            <a:ext cx="5025999" cy="1408176"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>Data is increasingly unstructured — images, video, audio — making it harder to secure and integrate.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...39 lines deleted...]
-              <a:t>Flawed Data Masking Measures – masking policies are used to distinguish between data that identifies people (e.g. DOB, Name, NIN) from confidential (changeable) info about them (e.g. home address, bank account number). Sometimes criminals can hatch and match the 2. Use data scrambling and substitution to protect data.</a:t>
+              <a:t>Big Data Security Issues — Human &amp; Process</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="5355183" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>5</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="2002535"/>
+            <a:ext cx="4395063" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Fake Data Generation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2560319"/>
+            <a:ext cx="5025999" cy="947119"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Fake reviews/inputs create fake statistics and poor decisions. ML-powered fraud detection helps catch artificial data.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rounded Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6196431" y="1874519"/>
+            <a:ext cx="5355183" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Oval 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>6</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6955383" y="1964945"/>
+            <a:ext cx="4395063" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Unauthorized Metadata Changes</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="2804873"/>
+            <a:ext cx="5025999" cy="623953"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>Makes it difficult to know which changes are trustworthy or most recent.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rounded Rectangle 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4306823"/>
+            <a:ext cx="5355183" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Oval 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="4471415"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>7</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="4434839"/>
+            <a:ext cx="4395063" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Employee Carelessness</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="4992623"/>
+            <a:ext cx="5025999" cy="1408176"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>Causes about 47% of data breaches in organizations.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6196431" y="4306823"/>
+            <a:ext cx="5355183" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Oval 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="4471415"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="1600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>8</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6955383" y="4365348"/>
+            <a:ext cx="4395063" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00279F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Social Engineering &amp; Skills Gaps</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="TextBox 17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="5162748"/>
+            <a:ext cx="5025999" cy="947119"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>Phishing attacks, plus a shortage of data scientists/analysts and confusion selecting Big Data tools.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...46 lines deleted...]
-              <a:t>Lack of proper understanding of Big Data</a:t>
+              <a:t>Data Protection — The 4 Pillars</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1600200"/>
+            <a:ext cx="10911535" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Data protection safeguards important information from corruption, compromise, or loss. (Source: Microsoft Corporation)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rounded Rectangle 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="2613486"/>
+            <a:ext cx="2522143" cy="3749039"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Oval 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1558251" y="2887806"/>
+            <a:ext cx="685800" cy="685800"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3756486"/>
+            <a:ext cx="2247823" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Assessment</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="822960" y="4305126"/>
+            <a:ext cx="2156383" cy="1327992"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Identifying data, identities, and assets — and their location</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rounded Rectangle 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3436543" y="2613486"/>
+            <a:ext cx="2522143" cy="3749039"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Oval 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4354715" y="2887806"/>
+            <a:ext cx="685800" cy="685800"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>G</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3573703" y="3756486"/>
+            <a:ext cx="2247823" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Governance</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619423" y="4305126"/>
+            <a:ext cx="2156383" cy="1920239"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>Policies, procedures, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr dirty="0" err="1"/>
+              <a:t>organisational</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t> systems and frameworks</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rounded Rectangle 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6233007" y="2613486"/>
+            <a:ext cx="2522143" cy="3749039"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Oval 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7151179" y="2887806"/>
+            <a:ext cx="685800" cy="685800"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>T</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6370167" y="3756486"/>
+            <a:ext cx="2247823" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Training</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="TextBox 14"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6415887" y="4305126"/>
+            <a:ext cx="2156383" cy="1920239"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>Keeping employees up to date with skills for protection</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Rounded Rectangle 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9029471" y="2613486"/>
+            <a:ext cx="2522143" cy="3749039"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Oval 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9947643" y="2887806"/>
+            <a:ext cx="685800" cy="685800"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>R</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="TextBox 17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9166631" y="3756486"/>
+            <a:ext cx="2247823" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00279F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Response</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="TextBox 18"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9212351" y="4305126"/>
+            <a:ext cx="2156383" cy="1920239"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>In case of an incident or disaster, for business continuity</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
   <a:themeElements>
     <a:clrScheme name="">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="919191"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="618FFD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="00AE00"/>
       </a:accent2>
@@ -8860,114 +18255,110 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Theme1</Template>
   <TotalTime></TotalTime>
-  <Words>2457</Words>
+  <Words>1861</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>216</Paragraphs>
-  <Slides>31</Slides>
+  <Paragraphs>259</Paragraphs>
+  <Slides>28</Slides>
   <Notes>5</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>31</vt:i4>
+        <vt:i4>28</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="36" baseType="lpstr">
+    <vt:vector size="32" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
-      <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Theme1</vt:lpstr>
       <vt:lpstr>TOPIC IV</vt:lpstr>
       <vt:lpstr>To Cover</vt:lpstr>
       <vt:lpstr>Data, Meta-data, Big data</vt:lpstr>
       <vt:lpstr>Personal Data and Non-Personal Data</vt:lpstr>
-      <vt:lpstr>Data Privacy</vt:lpstr>
-      <vt:lpstr>Data Security</vt:lpstr>
+      <vt:lpstr>Data Privacy vs. Data Security</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-      <vt:lpstr>Big data security issues and challenges</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>Data Protection</vt:lpstr>
+      <vt:lpstr>Big Data Security Issues — Technical &amp; Data</vt:lpstr>
+      <vt:lpstr>Big Data Security Issues — Human &amp; Process</vt:lpstr>
+      <vt:lpstr>Data Protection — The 4 Pillars</vt:lpstr>
       <vt:lpstr>Data Protection Policy</vt:lpstr>
       <vt:lpstr>Data Protection Policy…</vt:lpstr>
-      <vt:lpstr>Data Protection Principles</vt:lpstr>
+      <vt:lpstr>Data Protection Principles (GDPR)</vt:lpstr>
       <vt:lpstr>Data Protection Regulations </vt:lpstr>
       <vt:lpstr>Data Protection Regulators</vt:lpstr>
       <vt:lpstr>Data compliance</vt:lpstr>
-      <vt:lpstr>Examples of data compliance</vt:lpstr>
-[...5 lines deleted...]
-      <vt:lpstr>10-Step Checklist to be GDPR-Compliant…</vt:lpstr>
+      <vt:lpstr>Examples of Data Compliance</vt:lpstr>
+      <vt:lpstr>Benefits of Data Compliance</vt:lpstr>
+      <vt:lpstr>10-Step Checklist to be GDPR-Compliant (1/3)</vt:lpstr>
+      <vt:lpstr>10-Step Checklist to be GDPR-Compliant (2/3)</vt:lpstr>
+      <vt:lpstr>10-Step Checklist to be GDPR-Compliant (3/3)</vt:lpstr>
       <vt:lpstr>Social media data privacy and security issues</vt:lpstr>
       <vt:lpstr>Social media security issues</vt:lpstr>
-      <vt:lpstr>What types of data do social media platforms collect?</vt:lpstr>
-      <vt:lpstr>Types of data collected…</vt:lpstr>
+      <vt:lpstr>What Data do Social Media Platforms Collect?</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Favorite Social Media Platforms</vt:lpstr>
       <vt:lpstr>Social media data privacy issues</vt:lpstr>
-      <vt:lpstr>Tips to Safeguard Your Privacy on Social Media</vt:lpstr>
+      <vt:lpstr>Safeguarding Your Privacy — Protect Your Info</vt:lpstr>
+      <vt:lpstr>Safeguarding Your Privacy — Protect Your Accounts</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>TOPIC IV</dc:title>
   <dc:creator>hp i5</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>