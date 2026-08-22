--- v0 (2025-12-05)
+++ v1 (2026-08-22)
@@ -1,152 +1,160 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" bookmarkIdSeed="2">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483837" r:id="rId1"/>
+    <p:sldMasterId id="2147483648" r:id="rId1"/>
+    <p:sldMasterId id="2147483650" r:id="rId2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId37"/>
+    <p:notesMasterId r:id="rId31"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId2"/>
-[...1 lines deleted...]
-    <p:sldId id="268" r:id="rId4"/>
+    <p:sldId id="283" r:id="rId3"/>
+    <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
-    <p:sldId id="271" r:id="rId6"/>
-[...29 lines deleted...]
-    <p:sldId id="287" r:id="rId36"/>
+    <p:sldId id="259" r:id="rId6"/>
+    <p:sldId id="260" r:id="rId7"/>
+    <p:sldId id="261" r:id="rId8"/>
+    <p:sldId id="262" r:id="rId9"/>
+    <p:sldId id="263" r:id="rId10"/>
+    <p:sldId id="264" r:id="rId11"/>
+    <p:sldId id="284" r:id="rId12"/>
+    <p:sldId id="266" r:id="rId13"/>
+    <p:sldId id="267" r:id="rId14"/>
+    <p:sldId id="268" r:id="rId15"/>
+    <p:sldId id="269" r:id="rId16"/>
+    <p:sldId id="270" r:id="rId17"/>
+    <p:sldId id="294" r:id="rId18"/>
+    <p:sldId id="271" r:id="rId19"/>
+    <p:sldId id="272" r:id="rId20"/>
+    <p:sldId id="297" r:id="rId21"/>
+    <p:sldId id="274" r:id="rId22"/>
+    <p:sldId id="275" r:id="rId23"/>
+    <p:sldId id="276" r:id="rId24"/>
+    <p:sldId id="277" r:id="rId25"/>
+    <p:sldId id="278" r:id="rId26"/>
+    <p:sldId id="279" r:id="rId27"/>
+    <p:sldId id="280" r:id="rId28"/>
+    <p:sldId id="281" r:id="rId29"/>
+    <p:sldId id="282" r:id="rId30"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
-  <p:notesSz cx="6858000" cy="9144000"/>
+  <p:notesSz cx="6858000" cy="12192000"/>
   <p:defaultTextStyle>
-    <a:defPPr>
-[...1 lines deleted...]
-    </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
@@ -204,906 +212,150 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:clrMru>
-[...2 lines deleted...]
-  </p:clrMru>
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
-      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
-[...544 lines deleted...]
-</a:tblStyleLst>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
-[...2 lines deleted...]
-    <p:restoredTop sz="92430" autoAdjust="0"/>
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:normalViewPr horzBarState="maximized">
+    <p:restoredLeft sz="15611"/>
+    <p:restoredTop sz="94610"/>
   </p:normalViewPr>
   <p:slideViewPr>
-    <p:cSldViewPr snapToGrid="0">
+    <p:cSldViewPr snapToGrid="0" snapToObjects="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="76" d="100"/>
-          <a:sy n="76" d="100"/>
+          <a:sx n="79" d="100"/>
+          <a:sy n="79" d="100"/>
         </p:scale>
-        <p:origin x="898" y="58"/>
+        <p:origin x="744" y="72"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...222 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1291849914"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="750324748"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
@@ -1160,63 +412,147 @@
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
@@ -1238,62 +574,905 @@
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{5B8DF91A-549E-485E-846E-B8F5E8726063}" type="slidenum">
-              <a:rPr lang="en-US" smtClean="0"/>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>11</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>TOR (The Onion Router) prevents someone watching your connection from knowing what sites you visit.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>12</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>13</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
               <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1727859795"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>15</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>17</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>18</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>20</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>21</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>22</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1303,97 +1482,588 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...14 lines deleted...]
-            </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{5B8DF91A-549E-485E-846E-B8F5E8726063}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>17</a:t>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="304840494"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Example firewall rules: allow SSH traffic, allow HTTP traffic, multiple web/DB server setup, bastion host setup.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>23</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>24</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>25</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>26</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>27</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>28</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1403,145 +2073,81 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...62 lines deleted...]
-            </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{5B8DF91A-549E-485E-846E-B8F5E8726063}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>21</a:t>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3163878094"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1551,147 +2157,1233 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...6 lines deleted...]
-            </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{5B8DF91A-549E-485E-846E-B8F5E8726063}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>29</a:t>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3367053643"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>6</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>7</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>8</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>9</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{5B8DF91A-549E-485E-846E-B8F5E8726063}" type="slidenum">
+              <a:rPr kumimoji="0" lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>10</a:t>
+            </a:fld>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1727859795"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="DEFAULT">
+    <p:bg>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
+  <p:cSld name="Picture with Caption">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2389717" y="4800600"/>
+            <a:ext cx="7315200" cy="566738"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Picture Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2389717" y="612775"/>
+            <a:ext cx="7315200" cy="4114800"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click icon to add picture</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2389717" y="5367338"/>
+            <a:ext cx="7315200" cy="804862"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2059571059"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="slow"/>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
+  <p:cSld name="Title and Vertical Text">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2679809509"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="slow"/>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
+  <p:cSld name="Vertical Title and Text">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Vertical Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" orient="vert"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9169400" y="609600"/>
+            <a:ext cx="2717800" cy="5486400"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1016000" y="609600"/>
+            <a:ext cx="7950200" cy="5486400"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2131568438"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="slow"/>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="txAndObj" preserve="1">
+  <p:cSld name="Title, Text, and Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1016000" y="609600"/>
+            <a:ext cx="10871200" cy="990600"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1016000" y="1752600"/>
+            <a:ext cx="5334000" cy="4343400"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6553200" y="1752600"/>
+            <a:ext cx="5334000" cy="4343400"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2416678470"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="slow"/>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
   <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
@@ -1758,450 +3450,62 @@
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1224210016"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2298402996"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
-[...387 lines deleted...]
-<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -2250,62 +3554,62 @@
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3280538222"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1986148574"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -2377,62 +3681,62 @@
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3698227720"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4242522866"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -2598,62 +3902,62 @@
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2546952429"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3185060086"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -2958,146 +4262,146 @@
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="900166451"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2165761314"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2155302770"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1963458310"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1680220663"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2395653798"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -3253,258 +4557,352 @@
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1948974778"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2175338074"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Picture with Caption">
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...159 lines deleted...]
-      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
-  <p:clrMapOvr>
-[...3 lines deleted...]
-</p:sldLayout>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147483649" r:id="rId1"/>
+  </p:sldLayoutIdLst>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
+  <p:txStyles>
+    <p:titleStyle>
+      <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:buNone/>
+        <a:defRPr sz="4400" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mj-lt"/>
+          <a:ea typeface="+mj-ea"/>
+          <a:cs typeface="+mj-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="3200" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="–"/>
+        <a:defRPr sz="2800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2400" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="–"/>
+        <a:defRPr sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="»"/>
+        <a:defRPr sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr>
+        <a:defRPr lang="en-US"/>
+      </a:defPPr>
+      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:otherStyle>
+  </p:txStyles>
+</p:sldMaster>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...3 lines deleted...]
-<file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideMasters/slideMaster2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -3868,68 +5266,68 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F6BF69"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="126247618"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="315434017"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483838" r:id="rId1"/>
-[...10 lines deleted...]
-    <p:sldLayoutId id="2147483849" r:id="rId12"/>
+    <p:sldLayoutId id="2147483651" r:id="rId1"/>
+    <p:sldLayoutId id="2147483652" r:id="rId2"/>
+    <p:sldLayoutId id="2147483653" r:id="rId3"/>
+    <p:sldLayoutId id="2147483654" r:id="rId4"/>
+    <p:sldLayoutId id="2147483655" r:id="rId5"/>
+    <p:sldLayoutId id="2147483656" r:id="rId6"/>
+    <p:sldLayoutId id="2147483657" r:id="rId7"/>
+    <p:sldLayoutId id="2147483658" r:id="rId8"/>
+    <p:sldLayoutId id="2147483659" r:id="rId9"/>
+    <p:sldLayoutId id="2147483660" r:id="rId10"/>
+    <p:sldLayoutId id="2147483661" r:id="rId11"/>
+    <p:sldLayoutId id="2147483662" r:id="rId12"/>
   </p:sldLayoutIdLst>
   <p:transition spd="slow"/>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPct val="0"/>
         </a:spcAft>
         <a:defRPr sz="3600" b="1">
           <a:solidFill>
             <a:srgbClr val="500093"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr algn="ctr" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:spcAft>
@@ -4303,187 +5701,159 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
-[...23 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:blipFill dpi="0" rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix amt="50000"/>
             <a:lum/>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect l="-10000" r="-10000"/>
           </a:stretch>
         </a:blipFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4596,6199 +5966,23406 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Types of Cybersecurity Solutions…</a:t>
-[...252 lines deleted...]
-              <a:t>What to Protect</a:t>
+              <a:t>Employee Controls</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1016000" y="1752600"/>
-            <a:ext cx="10871200" cy="4632960"/>
+            <a:off x="604520" y="2383276"/>
+            <a:ext cx="7469437" cy="4134255"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
-[...376 lines deleted...]
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Confidential</a:t>
-[...65 lines deleted...]
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:t>Only give out appropriate rights to systems. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Non-Confidential</a:t>
-[...94 lines deleted...]
-              <a:rPr lang="en-US" b="0" dirty="0"/>
               <a:t>Limit access to only business hours.  </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="1"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US" b="0" dirty="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Shouldn’t share accounts/ login information to access systems.  </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="1"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US" b="0" dirty="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>When employees are suspended or terminated, remove or limit access to systems.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="1"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US" b="0" dirty="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Keep detailed system logs on all computer activity.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="1"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US" b="0" dirty="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Physically secure computer assets, so that only staff with appropriate need can access.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="1"/>
-[...1 lines deleted...]
-              <a:rPr lang="en-US" dirty="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Ensure employee training and awareness</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2200" b="0" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4098" name="Picture 2" descr="The Human Factor in IT Security: How Employees are Making Businesses  Vulnerable from Within | Kaspersky official blog"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="8353308" y="1645920"/>
+            <a:off x="8171234" y="2383276"/>
             <a:ext cx="3640572" cy="2392680"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D5F8152-DDFD-CF6F-75F0-BE26A923F2D4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="1757461"/>
+            <a:ext cx="10673079" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2400" i="1">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>One of the biggest security threats is employees. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1485737347"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+  <p:cSld name="Slide 11">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...13 lines deleted...]
-              <a:rPr lang="en-US" dirty="0"/>
+          <p:cNvPr id="2" name="Shape 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="429768"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393192" y="292608"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539496" y="329184"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="237744"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443484" y="461772"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="256032"/>
+            <a:ext cx="10607040" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
               <a:t>User Classifications</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="886968" y="841248"/>
+            <a:ext cx="2834640" cy="54864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F6BF69"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="915568"/>
+            <a:ext cx="10607040" cy="781718"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Access privileges scale with role — from general public to security administrator</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvPr id="12" name="Table 0"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
-            <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3706589260"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2395650019"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="949500" y="1719350"/>
-          <a:ext cx="10871200" cy="4358640"/>
+          <a:off x="868680" y="1750982"/>
+          <a:ext cx="10424160" cy="4937760"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
-              <a:tblPr firstRow="1" bandRow="1">
-[...1 lines deleted...]
-              </a:tblPr>
+              <a:tblPr/>
               <a:tblGrid>
-                <a:gridCol w="4071389">
+                <a:gridCol w="3108960">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="356226805"/>
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="6799811">
+                <a:gridCol w="7315200">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="624168573"/>
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
-              <a:tr h="370840">
+              <a:tr h="617220">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" marR="0">
-[...5 lines deleted...]
-                        </a:spcAft>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2600" dirty="0">
-                          <a:effectLst/>
+                        <a:rPr lang="en-US" sz="1700" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
                         </a:rPr>
                         <a:t>User Category</a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" sz="2600" dirty="0">
-[...3 lines deleted...]
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      <a:endParaRPr lang="en-US" sz="1700" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="B50069"/>
+                    </a:solidFill>
+                  </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" marR="0">
-[...5 lines deleted...]
-                        </a:spcAft>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2600">
-                          <a:effectLst/>
+                        <a:rPr lang="en-US" sz="1700" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
                         </a:rPr>
                         <a:t>Privileges &amp; Responsibilities</a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" sz="2600">
-[...3 lines deleted...]
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      <a:endParaRPr lang="en-US" sz="1700" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="B50069"/>
+                    </a:solidFill>
+                  </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2961544981"/>
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="370840">
+              <a:tr h="617220">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" marR="0">
-[...5 lines deleted...]
-                        </a:spcAft>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2600" dirty="0">
-                          <a:effectLst/>
+                        <a:rPr lang="en-US" sz="1700" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
                         </a:rPr>
                         <a:t>Department Users (Employees)</a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" sz="2600" dirty="0">
-[...3 lines deleted...]
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      <a:endParaRPr lang="en-US" sz="1700" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" marR="0">
-[...5 lines deleted...]
-                        </a:spcAft>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2600" dirty="0">
-                          <a:effectLst/>
+                        <a:rPr lang="en-US" sz="1700" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>Access to application and databases as required for job function. </a:t>
+                        <a:t>Access to applications and databases as required for job function.</a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" sz="2600" dirty="0">
-[...3 lines deleted...]
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      <a:endParaRPr lang="en-US" sz="1700" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1502002475"/>
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="370840">
+              <a:tr h="617220">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" marR="0">
-[...5 lines deleted...]
-                        </a:spcAft>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2600" dirty="0">
-                          <a:effectLst/>
+                        <a:rPr lang="en-US" sz="1700" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
                         </a:rPr>
                         <a:t>System Administrators</a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" sz="2600" dirty="0">
-[...3 lines deleted...]
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      <a:endParaRPr lang="en-US" sz="1700" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" marR="0">
-[...5 lines deleted...]
-                        </a:spcAft>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2600" dirty="0">
-                          <a:effectLst/>
+                        <a:rPr lang="en-US" sz="1700" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>Access to computer systems, routers, hubs, and other infrastructure technology required for job function. Access to confidential information on a “need to know” basis only.</a:t>
+                        <a:t>Access to computer systems, routers, hubs, and infrastructure required for job function. Confidential info on a “need to know” basis only.</a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" sz="2600" dirty="0">
-[...3 lines deleted...]
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      <a:endParaRPr lang="en-US" sz="1700" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1082015006"/>
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="370840">
+              <a:tr h="617220">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" marR="0">
-[...5 lines deleted...]
-                        </a:spcAft>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2600">
-                          <a:effectLst/>
+                        <a:rPr lang="en-US" sz="1700" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
                         </a:rPr>
                         <a:t>Security Administrator</a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" sz="2600">
-[...3 lines deleted...]
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      <a:endParaRPr lang="en-US" sz="1700" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr marL="0" marR="0">
-[...5 lines deleted...]
-                        </a:spcAft>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2600" dirty="0">
-                          <a:effectLst/>
+                        <a:rPr lang="en-US" sz="1700" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
                         </a:rPr>
-                        <a:t>Highest level of security clearance. Allowed access to all computer systems, databases, firewalls, and network devices as required for job function.</a:t>
+                        <a:t>Highest level of security clearance — access to all systems, databases, firewalls, and network devices as required.</a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" sz="2600" dirty="0">
-[...3 lines deleted...]
-                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      <a:endParaRPr lang="en-US" sz="1700" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3050402271"/>
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="617220">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1700" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Systems Analyst / Programmer</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1700" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1700" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Access to applications/databases for specific job function. Not authorized to access routers, firewalls, or network devices.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1700" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10004"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="617220">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1700" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Contractors / Consultants</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1700" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1700" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Access as required for job function; routers/firewalls only if needed. Must be approved in writing by the director/CEO.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1700" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10005"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="617220">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1700" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Other Agencies &amp; Business Partners</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1700" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1700" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Access allowed only when a contract or inter-agency access agreement is in place.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1700" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10006"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="617220">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1700" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>General Public</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1700" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1700" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Limited to applications on public web servers — no access to confidential information.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1700" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10007"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11548872" y="6446520"/>
+            <a:ext cx="365760" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="9E9E9E"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>11</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+  <p:cSld name="Slide 12">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...317 lines deleted...]
-      </p:graphicFrame>
+          <p:cNvPr id="2" name="Shape 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="429768"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393192" y="292608"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539496" y="329184"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="237744"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443484" y="461772"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="256032"/>
+            <a:ext cx="10607040" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Endpoint &amp; Mobile Phone Security</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="886968" y="841248"/>
+            <a:ext cx="2834640" cy="54864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F6BF69"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="1051756"/>
+            <a:ext cx="10607040" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Endpoints carry a lot of identity, data, and assets — secure them deliberately</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Shape 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="1890087"/>
+            <a:ext cx="3331464" cy="3683861"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1051560" y="2054680"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Image 0" descr="/home/claude/icons/antivirus_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1152144" y="2155264"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1051560" y="2658184"/>
+            <a:ext cx="2965704" cy="475488"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Antivirus Software</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1051560" y="3170248"/>
+            <a:ext cx="2965704" cy="1810314"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Detects and cleans infections, keeps out suspicious programs, isolates likely threats.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Shape 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4428744" y="1890087"/>
+            <a:ext cx="3331464" cy="3683861"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Shape 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4611624" y="2054680"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="Image 1" descr="/home/claude/icons/firewall_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4712208" y="2155264"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4611624" y="2658184"/>
+            <a:ext cx="2965704" cy="475488"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Updated Firewalls</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4611624" y="3170248"/>
+            <a:ext cx="2965704" cy="1810314"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Monitor web traffic, identify authorized users, block unauthorized access, guard against next-gen viruses.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Shape 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7988808" y="1890087"/>
+            <a:ext cx="3331464" cy="3683861"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Shape 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8171688" y="2054680"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="22" name="Image 2" descr="/home/claude/icons/vpn_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8272272" y="2155264"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8171688" y="2658184"/>
+            <a:ext cx="2965704" cy="475488"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Proxies, VPNs &amp; Tor</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Text 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8171688" y="3170248"/>
+            <a:ext cx="2965704" cy="1810314"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Proxies filter traffic per IT policy; VPNs encrypt traffic; Tor provides anonymity for accessing the dark web.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Text 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11548872" y="6446520"/>
+            <a:ext cx="365760" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="9E9E9E"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>12</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+  <p:cSld name="Slide 13">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...82 lines deleted...]
-            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+          <p:cNvPr id="2" name="Shape 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="429768"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393192" y="292608"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539496" y="329184"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="237744"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443484" y="461772"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="256032"/>
+            <a:ext cx="10607040" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Endpoint &amp; Mobile Phone Security (cont.)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="886968" y="841248"/>
+            <a:ext cx="2834640" cy="54864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F6BF69"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Shape 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="1325879"/>
+            <a:ext cx="2441448" cy="4249015"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Shape 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1051560" y="1490472"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Image 0" descr="/home/claude/icons/remotemonitor_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1152144" y="1591056"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Text 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1051560" y="2093976"/>
+            <a:ext cx="2075688" cy="917318"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Remote Monitoring Software</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1051560" y="3111878"/>
+            <a:ext cx="2075688" cy="2255650"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Lets the security team collect data, diagnose problems, and manage applications/hardware remotely.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Shape 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3538728" y="1325879"/>
+            <a:ext cx="2441448" cy="4249015"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Shape 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3721608" y="1490472"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="16" name="Image 1" descr="/home/claude/icons/vulnscanner_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3822192" y="1591056"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3721608" y="2093976"/>
+            <a:ext cx="2075688" cy="917318"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Vulnerability Scanner</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3721608" y="3111877"/>
+            <a:ext cx="2075688" cy="4249015"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Detects, evaluates, and prioritizes weak spots so countermeasures can be organized.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Shape 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6208776" y="1325879"/>
+            <a:ext cx="2441448" cy="4249015"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Shape 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6391656" y="1490472"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="21" name="Image 2" descr="/home/claude/icons/confidential_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6492240" y="1591056"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6391656" y="2093976"/>
+            <a:ext cx="2075688" cy="917318"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Physical Security</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6391656" y="3111877"/>
+            <a:ext cx="2075688" cy="4249015"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Ensures the device isn't possessed by unauthorized persons.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Shape 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8878824" y="1325879"/>
+            <a:ext cx="2441448" cy="4249015"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Shape 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9061704" y="1490472"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="26" name="Image 3" descr="/home/claude/icons/password_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9162288" y="1591056"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Text 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9061704" y="2093976"/>
+            <a:ext cx="2075688" cy="917318"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Passwords</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Text 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9061704" y="3111877"/>
+            <a:ext cx="2075688" cy="4249015"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Deter access by unauthorized persons.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Text 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11548872" y="6446520"/>
+            <a:ext cx="365760" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="9E9E9E"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>13</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+  <p:cSld name="Slide 14">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...88 lines deleted...]
-      </p:sp>
+          <p:cNvPr id="2" name="Shape 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="429768"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393192" y="292608"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539496" y="329184"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="237744"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443484" y="461772"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="256032"/>
+            <a:ext cx="10607040" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Password Policy</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="886968" y="841248"/>
+            <a:ext cx="2834640" cy="54864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F6BF69"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="1051755"/>
+            <a:ext cx="10607040" cy="932688"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Organizations should develop and implement password policies, and evaluate staff against them</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Text 24"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11548872" y="6446520"/>
+            <a:ext cx="365760" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="9E9E9E"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>14</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="43" name="Picture 2" descr="5 Password Policy Guidelines for Small to Mid-Size Businesses | Accent  Computer Solutions">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCC54157-F328-2616-8044-20A3DBF9711B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1411483" y="1984443"/>
+            <a:ext cx="8412479" cy="4732020"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+  <p:cSld name="Slide 15">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...17 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+          <p:cNvPr id="2" name="Shape 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="429768"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393192" y="292608"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539496" y="329184"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="237744"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443484" y="461772"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="256032"/>
+            <a:ext cx="10607040" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Security Patch Management</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="886968" y="841248"/>
+            <a:ext cx="2834640" cy="54864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F6BF69"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="858310" y="1311818"/>
+            <a:ext cx="4618887" cy="1645002"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>The ongoing process of applying updates that resolve code vulnerabilities or errors</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="3302471"/>
+            <a:ext cx="4608517" cy="1928552"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>A security patch </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>is a method of updating systems, applications, or software by inserting code to fill in — or “patch” — the vulnerability.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Text 29"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11548872" y="6446520"/>
+            <a:ext cx="365760" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="9E9E9E"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>15</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5122" name="Picture 2" descr="5 Password Policy Guidelines for Small to Mid-Size Businesses | Accent  Computer Solutions"/>
+          <p:cNvPr id="45" name="Picture 2" descr="Patch Management Guidance - Canada.ca">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60CF5CFA-770E-FFA6-A9FA-00E9C7528F11}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
-[...507 lines deleted...]
-          <a:blip r:embed="rId2">
+          <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="6985860" y="1668780"/>
+            <a:off x="7119972" y="1134875"/>
             <a:ext cx="4611780" cy="4588250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="5"/>
+                                          <p:spTgt spid="45"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="5" name="Title 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F9F1266-486C-770E-6D0A-4B17173E2BAB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
-[...2 lines deleted...]
-              <a:t>Data backup</a:t>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Case of CrowdStrike – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Loss of over $10 billion globally</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvPr id="6" name="Content Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75774B35-B983-9149-A3BC-425CC8C14D39}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="651641" y="1689540"/>
+            <a:ext cx="11235559" cy="5005550"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0"/>
-[...13 lines deleted...]
-              <a:rPr lang="en-US" b="0" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>A famous example of a software update that failed is the July 2024 CrowdStrike content patch for Windows systems. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1900" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>A routine sensor configuration update contained a logic error that caused widespread system crashes, resulting in the infamous "Blue Screen of Death" (BSOD) on over 8.5 million computers globally and disrupting airlines, banks, and hospitals. Identified in 78 mins</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...4 lines deleted...]
-              <a:t>Data backup security;</a:t>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>What Went Wrong</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0"/>
-[...6 lines deleted...]
-            <a:endParaRPr lang="en-US" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Faulty validation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> The update file passed through the automated system check, but contained invalid data that the system could not read.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0"/>
-[...10 lines deleted...]
-            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Boot loop crash</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> Windows machines running the software crashed immediately and repeatedly failed to restart normally.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Global scale</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> The failure crippled critical infrastructure because it hit essential corporate and public services all at once.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Manual fix required</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> Computers had to be rebooted manually into safe mode to delete the bad file one by one.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="428018212"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="878996888"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 16">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Shape 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="429768"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393192" y="292608"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539496" y="329184"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="237744"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443484" y="461772"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="256032"/>
+            <a:ext cx="10607040" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Data Backup: Types</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="886968" y="841248"/>
+            <a:ext cx="2834640" cy="54864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F6BF69"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="964207"/>
+            <a:ext cx="10607040" cy="804672"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Backups are copies of computer data stored away for recovery if the original is lost or corrupted</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Shape 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="1974716"/>
+            <a:ext cx="3291840" cy="2926080"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 2500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1051560" y="2139308"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Image 0" descr="/home/claude/icons/fullbackup_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1152144" y="2239892"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1051560" y="2742812"/>
+            <a:ext cx="2926080" cy="475488"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Full Backup</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1051560" y="3254876"/>
+            <a:ext cx="2926080" cy="1517904"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>All data is backed up in its entirety.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Shape 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4480560" y="1974716"/>
+            <a:ext cx="3291840" cy="2926080"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 2500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Shape 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4663440" y="2139308"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="Image 1" descr="/home/claude/icons/incremental_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4764024" y="2239892"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4663440" y="2742812"/>
+            <a:ext cx="2926080" cy="475488"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Incremental Backup</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4663440" y="3254876"/>
+            <a:ext cx="2926080" cy="1517904"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Backs up all files that have changed since the last backup occurred.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Shape 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8092440" y="1974716"/>
+            <a:ext cx="3291840" cy="2926080"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 2500"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Shape 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8275320" y="2139308"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="22" name="Image 2" descr="/home/claude/icons/differential_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8375904" y="2239892"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8275320" y="2742812"/>
+            <a:ext cx="2926080" cy="475488"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Differential Backup</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Text 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8275320" y="3254876"/>
+            <a:ext cx="2926080" cy="1517904"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Backs up all files that have changed since the last full backup.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Text 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11548872" y="6446520"/>
+            <a:ext cx="365760" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="9E9E9E"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>16</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 17">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Shape 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="429768"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393192" y="292608"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539496" y="329184"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="237744"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443484" y="461772"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="256032"/>
+            <a:ext cx="10607040" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Data Backup: Security Measures</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="886968" y="841248"/>
+            <a:ext cx="2834640" cy="54864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F6BF69"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Shape 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="1181716"/>
+            <a:ext cx="1551432" cy="5349044"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 4715"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Shape 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="827823" y="1218097"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Image 0" descr="/home/claude/icons/confidential_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="928407" y="1318681"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Text 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="818091" y="1821601"/>
+            <a:ext cx="1185672" cy="475488"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Physical Security</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="818091" y="2640184"/>
+            <a:ext cx="1185672" cy="1970726"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Secure and locked, low-profile storage locations.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Shape 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2648712" y="1053505"/>
+            <a:ext cx="1551432" cy="5349044"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 4715"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Shape 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2831592" y="1218097"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="16" name="Image 1" descr="/home/claude/icons/dataaccess_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2932176" y="1318681"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2782952" y="1821601"/>
+            <a:ext cx="1368552" cy="475488"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Encryption</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2831592" y="2333664"/>
+            <a:ext cx="1185672" cy="3840479"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Use encryption keys beyond passwords — e.g. 128-bit MD5 hash breaking data into 512-bit blocks.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Shape 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4428744" y="1053505"/>
+            <a:ext cx="1551432" cy="5349044"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 4715"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Shape 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4611624" y="1218097"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="21" name="Image 2" descr="/home/claude/icons/cloud_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4712208" y="1318681"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4611624" y="1821601"/>
+            <a:ext cx="1185672" cy="475488"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Cloud Storage</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4611624" y="2415961"/>
+            <a:ext cx="1185672" cy="3634642"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1900" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Safe, convenient off-site storage — vet encryption, backup policies, and firewalls before committing</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1900" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Shape 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6208776" y="1053505"/>
+            <a:ext cx="1551432" cy="5349044"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 4715"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Shape 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6391656" y="1218097"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="26" name="Image 3" descr="/home/claude/icons/mfa_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6492240" y="1318681"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Text 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6391656" y="1821601"/>
+            <a:ext cx="1185672" cy="475488"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Strong Authentication</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Text 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6391656" y="2751956"/>
+            <a:ext cx="1185672" cy="3298647"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Multi-factor authentication and bio-identification, such as facial recognition.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Shape 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7988808" y="1053505"/>
+            <a:ext cx="1551432" cy="5349044"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 4715"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Shape 24"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8171688" y="1218097"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="31" name="Image 4" descr="/home/claude/icons/metadata_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8272272" y="1318681"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="32" name="Text 25"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8171688" y="1821601"/>
+            <a:ext cx="1185672" cy="475488"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Metadata</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="33" name="Text 26"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8171688" y="2333665"/>
+            <a:ext cx="1185672" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Creates an audit trail showing source and integrity of data — author, date created/modified, size.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="34" name="Shape 27"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9768840" y="1053505"/>
+            <a:ext cx="1551432" cy="5349044"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 4715"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="35" name="Shape 28"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9951720" y="1218097"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="36" name="Image 5" descr="/home/claude/icons/dbms_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10052304" y="1318681"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Text 29"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9951720" y="1821601"/>
+            <a:ext cx="1185672" cy="475488"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Right Data Management Software</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="38" name="Text 30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9951720" y="3393981"/>
+            <a:ext cx="1185672" cy="2780163"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Use an efficient DBMS with proper access levels for users.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="39" name="Text 31"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11548872" y="6446520"/>
+            <a:ext cx="365760" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="9E9E9E"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>17</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>Data backup….</a:t>
+              <a:t>Downloading and management of third-party software</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1016000" y="1752600"/>
-            <a:ext cx="10871200" cy="4556760"/>
+            <a:off x="1016000" y="1752599"/>
+            <a:ext cx="10871200" cy="4570379"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Data backup security;</a:t>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Software created by a different company than the one that built the OS — e.g. Adobe Acrobat on Windows. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0"/>
-[...8 lines deleted...]
-              <a:t>due diligence is required in terms of encryption protocols, backup policies and firewalls the provider is offering before committing.</a:t>
+              <a:rPr lang="en-US" sz="2000" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Should be from a trusted source</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0"/>
-[...8 lines deleted...]
-              <a:t>use of multi-factor authentication protocols and bio-identification, such as facial recognition.</a:t>
+              <a:rPr lang="en-US" sz="2000" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Read reviews from reputable sources</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0"/>
-[...9 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Opportunity to test the software and train users</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="0" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0"/>
-[...22 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Test the level of customer service and responsiveness of developer</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Cost of software and updates</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Proper software documentation</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Software release dates and history – shows level of commitment of developers</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Scalability of the software</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Patch management policy of the developer</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Access to your data incase of discontinuation of service</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4274878015"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4133237358"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+  <p:cSld name="Slide 2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...15 lines deleted...]
-              <a:t>Downloading and management of third-party software</a:t>
+          <p:cNvPr id="2" name="Shape 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="429768"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393192" y="292608"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539496" y="329184"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="237744"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443484" y="461772"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1060315" y="256032"/>
+            <a:ext cx="10415405" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>To Cover</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="886968" y="841248"/>
+            <a:ext cx="2834640" cy="54864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F6BF69"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Shape 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="1554480"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Image 0" descr="/home/claude/icons/shield_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="960120" y="1645920"/>
+            <a:ext cx="274320" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1463040" y="1490472"/>
+            <a:ext cx="4617720" cy="310896"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Foundations</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Text 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1463040" y="1801368"/>
+            <a:ext cx="4617720" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Digital vs. cyber security, what and how to protect</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
-[...65 lines deleted...]
-            </a:r>
+          <p:cNvPr id="13" name="Shape 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6583680" y="1554480"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="14" name="Image 1" descr="/home/claude/icons/userrights_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6675120" y="1645920"/>
+            <a:ext cx="274320" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7178040" y="1490472"/>
+            <a:ext cx="4617720" cy="310896"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>People &amp; Access</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7178040" y="1801368"/>
+            <a:ext cx="4617720" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Classification, employee controls, user privilege levels</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Shape 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="2971800"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Image 2" descr="/home/claude/icons/endpoint_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="960120" y="3063240"/>
+            <a:ext cx="274320" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1463040" y="2907792"/>
+            <a:ext cx="4617720" cy="310896"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Endpoint &amp; Mobile Security</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1463040" y="3218688"/>
+            <a:ext cx="4617720" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Passwords, patching, backup, third-party software, device policy</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Shape 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6583680" y="2971800"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="22" name="Image 3" descr="/home/claude/icons/firewall_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6675120" y="3063240"/>
+            <a:ext cx="274320" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7178040" y="2907792"/>
+            <a:ext cx="4617720" cy="310896"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Firewall &amp; Network Security</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Text 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7178040" y="3218688"/>
+            <a:ext cx="4617720" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Host firewalls, antivirus, and network-level defenses</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Shape 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="4389120"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="26" name="Image 4" descr="/home/claude/icons/dbms_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="960120" y="4480560"/>
+            <a:ext cx="274320" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Text 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1463040" y="4325112"/>
+            <a:ext cx="4617720" cy="310896"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Tools &amp; Vendors</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Text 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1463040" y="4636008"/>
+            <a:ext cx="4617720" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Examples of digital &amp; cyber security tools on the market</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Shape 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6583680" y="4389120"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="30" name="Image 5" descr="/home/claude/icons/target_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6675120" y="4480560"/>
+            <a:ext cx="274320" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Text 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7178040" y="4325112"/>
+            <a:ext cx="4617720" cy="310896"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Best Practices</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="32" name="Text 24"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7178040" y="4636008"/>
+            <a:ext cx="4617720" cy="548640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>A consolidated checklist to close out</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="33" name="Text 25"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11548872" y="6446520"/>
+            <a:ext cx="365760" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="9E9E9E"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+  <p:cSld name="Slide 19">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...74 lines deleted...]
-            </a:r>
+          <p:cNvPr id="2" name="Shape 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="429768"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393192" y="292608"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539496" y="329184"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="237744"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443484" y="461772"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="256032"/>
+            <a:ext cx="10607040" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Device Security Policy: Scope</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="886968" y="841248"/>
+            <a:ext cx="2834640" cy="54864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F6BF69"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="925296"/>
+            <a:ext cx="10607040" cy="768096"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Controls the end-user device to ensure confidentiality, integrity, and availability of information</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Shape 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="1828799"/>
+            <a:ext cx="1965960" cy="4319081"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3721"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1051560" y="1993392"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Image 0" descr="/home/claude/icons/acceptableuse_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1152144" y="2093976"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1051560" y="2596896"/>
+            <a:ext cx="1600200" cy="475488"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Acceptable Use Policy</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1051560" y="4033092"/>
+            <a:ext cx="1600200" cy="1700784"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Rules governing how devices may be used for work.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Shape 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3035808" y="1828799"/>
+            <a:ext cx="1965960" cy="4319081"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3721"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Shape 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3218688" y="1993392"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="Image 1" descr="/home/claude/icons/byod_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3319272" y="2093976"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3218688" y="2596896"/>
+            <a:ext cx="1600200" cy="475488"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>BYOD / CYOD</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3218688" y="4033092"/>
+            <a:ext cx="1600200" cy="1700784"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Bring Your Own Device / Choose Your Own Device policies.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Shape 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5202936" y="1828799"/>
+            <a:ext cx="1965960" cy="4319081"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3721"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Shape 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5385816" y="1993392"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="22" name="Image 2" descr="/home/claude/icons/cope_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5486400" y="2093976"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5385816" y="2596896"/>
+            <a:ext cx="1600200" cy="475488"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>COPE</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Text 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5385816" y="4033092"/>
+            <a:ext cx="1600200" cy="1700784"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Corporate-Owned, Personally Enabled devices.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Shape 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7370064" y="1828799"/>
+            <a:ext cx="1965960" cy="4319081"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3721"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Shape 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7552944" y="1993392"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="27" name="Image 3" descr="/home/claude/icons/cobo_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7653528" y="2093976"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Text 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7552944" y="2596896"/>
+            <a:ext cx="1600200" cy="475488"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>COBO</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Text 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7552944" y="4033092"/>
+            <a:ext cx="1600200" cy="1700784"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Corporate-Owned, Business-Only devices.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Shape 24"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9537192" y="1828799"/>
+            <a:ext cx="1965960" cy="4319081"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3721"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Shape 25"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9720072" y="1993392"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="32" name="Image 4" descr="/home/claude/icons/mobilepolicy_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9820656" y="2093976"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="33" name="Text 26"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9720072" y="2596896"/>
+            <a:ext cx="1600200" cy="475488"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Mobile Device Security Policy</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2300" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="34" name="Text 27"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9720072" y="4033092"/>
+            <a:ext cx="1600200" cy="1700784"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Specific rules governing mobile device use and protection.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="35" name="Text 28"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11548872" y="6446520"/>
+            <a:ext cx="365760" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="9E9E9E"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>19</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+  <p:cSld name="Slide 20">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...15 lines deleted...]
-              <a:t>Device security policy</a:t>
+          <p:cNvPr id="2" name="Shape 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="429768"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393192" y="292608"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539496" y="329184"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="237744"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443484" y="461772"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="256032"/>
+            <a:ext cx="10607040" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Device Security Policy: What to Include</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="886968" y="841248"/>
+            <a:ext cx="2834640" cy="54864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F6BF69"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Shape 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="1417320"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Image 0" descr="/home/claude/icons/confidential_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="960120" y="1508760"/>
+            <a:ext cx="201168" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1371600" y="1344168"/>
+            <a:ext cx="1399032" cy="932688"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Physical Security</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Text 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1371600" y="2101174"/>
+            <a:ext cx="1399032" cy="1488332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Employees ensure the physical security of their devices.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
-[...48 lines deleted...]
-          <a:p>
+          <p:cNvPr id="13" name="Shape 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2999232" y="1417320"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="14" name="Image 1" descr="/home/claude/icons/update_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3090672" y="1508760"/>
+            <a:ext cx="201168" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3502152" y="1344168"/>
+            <a:ext cx="1399032" cy="932688"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Apps Kept Up-to-Date</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3502152" y="2130357"/>
+            <a:ext cx="1399032" cy="1206230"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Apps must be current when accessing work content.</a:t>
+            </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Shape 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5129784" y="1417320"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Image 2" descr="/home/claude/icons/password_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5221224" y="1508760"/>
+            <a:ext cx="201168" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5632704" y="1344168"/>
+            <a:ext cx="1399032" cy="932688"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Passcodes &amp; Encryption</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5632704" y="2334638"/>
+            <a:ext cx="1399032" cy="1094361"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Basic protections enabled at all times.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Shape 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7260336" y="1417320"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="22" name="Image 3" descr="/home/claude/icons/block_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7351776" y="1508760"/>
+            <a:ext cx="201168" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7763256" y="1344168"/>
+            <a:ext cx="1399032" cy="932688"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>No Illicit Content</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Text 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7763256" y="2062261"/>
+            <a:ext cx="1399032" cy="1366738"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>No access to illicit, proprietary, or illegal content.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Shape 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9390888" y="1417320"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="26" name="Image 4" descr="/home/claude/icons/restriction_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9482328" y="1508760"/>
+            <a:ext cx="201168" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Text 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9893808" y="1344168"/>
+            <a:ext cx="1399032" cy="932688"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>No Use While Driving</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Text 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9893808" y="2334638"/>
+            <a:ext cx="1399032" cy="1366737"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>No work tasks while driving or operating machinery.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Shape 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="3852933"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="30" name="Image 5" descr="/home/claude/icons/firmwareupdate_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="960120" y="3944373"/>
+            <a:ext cx="201168" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Text 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1371600" y="3779781"/>
+            <a:ext cx="1399032" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Firmware &amp; OS Updates</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="32" name="Text 24"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1371600" y="4760522"/>
+            <a:ext cx="1399032" cy="1685998"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Keep firmware and OS current; adopt antivirus protection.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="33" name="Shape 25"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2999232" y="3852933"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="34" name="Image 6" descr="/home/claude/icons/password_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3090672" y="3944373"/>
+            <a:ext cx="201168" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="35" name="Text 26"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3502152" y="3779781"/>
+            <a:ext cx="1399032" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Strong Passwords &amp; Auto Log-off</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="36" name="Text 27"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3502152" y="5100994"/>
+            <a:ext cx="1399032" cy="1105254"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Enforced automatically wherever possible.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Shape 28"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5129784" y="3852933"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="38" name="Image 7" descr="/home/claude/icons/nopirated_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5221224" y="3944373"/>
+            <a:ext cx="201168" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="39" name="Text 29"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5632704" y="3779781"/>
+            <a:ext cx="1399032" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>No Pirated Software</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="40" name="Text 30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5632704" y="4458963"/>
+            <a:ext cx="1399032" cy="1960318"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>No illegal or pirated software on devices accessing company data.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="41" name="Shape 31"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7260336" y="3852933"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="42" name="Image 8" descr="/home/claude/icons/compliance_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7351776" y="3944373"/>
+            <a:ext cx="201168" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="43" name="Text 32"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7763256" y="3779781"/>
+            <a:ext cx="1399032" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Compliance Required</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="44" name="Text 33"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7763256" y="4595150"/>
+            <a:ext cx="1399032" cy="1367904"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Only devices meeting corporate policy are permitted.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="45" name="Shape 34"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9390888" y="3852933"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="46" name="Image 9" descr="/home/claude/icons/disciplinary_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9482328" y="3944373"/>
+            <a:ext cx="201168" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="47" name="Text 35"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9893808" y="3779781"/>
+            <a:ext cx="1399032" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Clear Consequences</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="48" name="Text 36"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9893808" y="4760522"/>
+            <a:ext cx="1399032" cy="1685998"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Risks and disciplinary action, including termination, spelled out.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="49" name="Text 37"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11548872" y="6446520"/>
+            <a:ext cx="365760" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="9E9E9E"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>20</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+  <p:cSld name="Slide 21">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...14 lines deleted...]
-              <a:t>Device security policy…</a:t>
+          <p:cNvPr id="2" name="Shape 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="429768"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393192" y="292608"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539496" y="329184"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="237744"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443484" y="461772"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="256032"/>
+            <a:ext cx="10607040" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Antivirus Management</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="886968" y="841248"/>
+            <a:ext cx="2834640" cy="54864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F6BF69"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="993390"/>
+            <a:ext cx="10607040" cy="694944"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>An antivirus is a software utility that protects a system from internal attacks — viruses, trojan horses, spyware, and more.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Shape 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="2404675"/>
+            <a:ext cx="2514600" cy="2317705"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 4000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Shape 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1051560" y="2569268"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="23" name="Image 2" descr="/home/claude/icons/install_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1152144" y="2669852"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Text 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1051560" y="3172772"/>
+            <a:ext cx="2148840" cy="923544"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Install proprietary antivirus software</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Text 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1051560" y="4171221"/>
+            <a:ext cx="2148840" cy="506815"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>e.g. Avast, Norton, Kaspersky, AVG</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
-[...55 lines deleted...]
-            </a:r>
+          <p:cNvPr id="26" name="Shape 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3611880" y="2404676"/>
+            <a:ext cx="2514600" cy="2317704"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 4000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Shape 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3794760" y="2569268"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="28" name="Image 3" descr="/home/claude/icons/centralized_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3895344" y="2669852"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Text 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3794760" y="3172772"/>
+            <a:ext cx="2148840" cy="923544"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Use a managed (centralized) antivirus</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Text 24"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3794760" y="4096316"/>
+            <a:ext cx="2148840" cy="506814"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>e.g. on the network server</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Shape 25"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6355080" y="2404675"/>
+            <a:ext cx="2514600" cy="2317703"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 4000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="32" name="Shape 26"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6537960" y="2569268"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="33" name="Image 4" descr="/home/claude/icons/update_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6638544" y="2669852"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="34" name="Text 27"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6537960" y="3172772"/>
+            <a:ext cx="2148840" cy="475488"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Continuously update the antivirus software</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="35" name="Text 28"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6537960" y="4754880"/>
+            <a:ext cx="2148840" cy="420624"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="980" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="36" name="Shape 29"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9098280" y="2404675"/>
+            <a:ext cx="2514600" cy="2290861"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 4000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Shape 30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9281160" y="2569268"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="38" name="Image 5" descr="/home/claude/icons/enforce_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9381744" y="2669852"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="39" name="Text 31"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9281160" y="3172772"/>
+            <a:ext cx="2148840" cy="475488"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Enforce actions recommended by the antivirus</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="40" name="Text 32"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9281160" y="4754880"/>
+            <a:ext cx="2148840" cy="420624"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="980" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="41" name="Text 33"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11548872" y="6446520"/>
+            <a:ext cx="365760" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="9E9E9E"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>21</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+  <p:cSld name="Slide 22">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...77 lines deleted...]
-              <a:t>Describe the risks employees may encounter when using their personal devices for work-related activities. Emphasize disciplinary action including termination.</a:t>
+          <p:cNvPr id="2" name="Shape 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="429768"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393192" y="292608"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539496" y="329184"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="237744"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443484" y="461772"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="256032"/>
+            <a:ext cx="10607040" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Host Firewall Management</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="886968" y="841248"/>
+            <a:ext cx="2834640" cy="54864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F6BF69"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Shape 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="2113819"/>
+            <a:ext cx="1907438" cy="4332699"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3835"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Shape 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1051560" y="2278412"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Image 0" descr="/home/claude/icons/block_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1152144" y="2378996"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Text 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1051560" y="2881915"/>
+            <a:ext cx="1541678" cy="858957"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Block by Default</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1051560" y="3841456"/>
+            <a:ext cx="1541678" cy="2605063"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Block all access by default, then apply rules and policies for permitted traffic.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Shape 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3004718" y="2113819"/>
+            <a:ext cx="1907438" cy="4332699"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3835"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Shape 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3187598" y="2278412"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="16" name="Image 1" descr="/home/claude/icons/audit_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3288182" y="2378996"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3187598" y="2881915"/>
+            <a:ext cx="1541678" cy="858957"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Regular Audits</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3187598" y="3841456"/>
+            <a:ext cx="1541678" cy="2605063"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Audit firewall rules and policies to remove unused, old, or conflicting rules.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Shape 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5140757" y="2113819"/>
+            <a:ext cx="1907438" cy="4332699"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3835"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Shape 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5323637" y="2278412"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="21" name="Image 2" descr="/home/claude/icons/update_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5424221" y="2378996"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5323637" y="2881915"/>
+            <a:ext cx="1541678" cy="858957"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Keep Firewall Updated</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5323637" y="3841456"/>
+            <a:ext cx="1541678" cy="2605063"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Automate software updates or patches.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Shape 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7276795" y="2113819"/>
+            <a:ext cx="1907438" cy="4332699"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3835"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Shape 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7459675" y="2278412"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="26" name="Image 3" descr="/home/claude/icons/trackusers_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7560259" y="2378996"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Text 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7459675" y="2881915"/>
+            <a:ext cx="1541678" cy="858957"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Track Authorized Users</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Text 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7459675" y="3841456"/>
+            <a:ext cx="1541678" cy="2605063"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Monitor and audit configuration changes; avoid too many authorized users.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Shape 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9412834" y="2113819"/>
+            <a:ext cx="1907438" cy="4332699"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3835"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Shape 24"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9595714" y="2278412"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="31" name="Image 4" descr="/home/claude/icons/document2_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9696298" y="2378996"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="32" name="Text 25"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9595714" y="2881915"/>
+            <a:ext cx="1541678" cy="858957"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Document All Changes</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="33" name="Text 26"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9595714" y="3841456"/>
+            <a:ext cx="1541678" cy="2605063"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Include the business requirement that led to each rule change.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="35" name="Text 27"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11548872" y="6446520"/>
+            <a:ext cx="365760" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="9E9E9E"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>22</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="65" name="Text 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{538C0281-BAFC-0B7C-3DD1-24977EEC8E25}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="975888" y="1167517"/>
+            <a:ext cx="9555034" cy="731520"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Protects host computer systems and networks from malicious attacks — e.g. installed on a server, or software like Windows Firewall.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+  <p:cSld name="Slide 23">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...135 lines deleted...]
-            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+          <p:cNvPr id="2" name="Shape 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="429768"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393192" y="292608"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539496" y="329184"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="237744"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443484" y="461772"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="256032"/>
+            <a:ext cx="10607040" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Network Security</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="886968" y="841248"/>
+            <a:ext cx="2834640" cy="54864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F6BF69"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="896111"/>
+            <a:ext cx="10607040" cy="836775"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Policies, processes, and technologies to prevent, detect, and monitor unauthorized network activity</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Shape 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="1860902"/>
+            <a:ext cx="2441448" cy="4199429"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1051560" y="2025495"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Image 0" descr="/home/claude/icons/firewall_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1152144" y="2126079"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1051560" y="2628999"/>
+            <a:ext cx="2075688" cy="475488"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Firewalls</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1051560" y="3598265"/>
+            <a:ext cx="2075688" cy="1392023"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>First line of defense filtering traffic in and out of the network.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Shape 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3538728" y="1860902"/>
+            <a:ext cx="2441448" cy="4199429"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Shape 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3721608" y="2025495"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="Image 1" descr="/home/claude/icons/userrights_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3822192" y="2126079"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3721608" y="2628999"/>
+            <a:ext cx="2075688" cy="475488"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Network Access Control</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3721608" y="3598265"/>
+            <a:ext cx="2075688" cy="1002917"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Permits only authorized users onto the network.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Shape 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6208776" y="1860902"/>
+            <a:ext cx="2441448" cy="4199429"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Shape 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6391656" y="2025495"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="22" name="Image 2" descr="/home/claude/icons/vpn_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6492240" y="2126079"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6391656" y="2628999"/>
+            <a:ext cx="2075688" cy="475488"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>VPNs</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Text 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6391656" y="3598265"/>
+            <a:ext cx="2075688" cy="2363623"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Encrypts the connection between an endpoint and the network; authenticates communication.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Shape 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8878824" y="1860902"/>
+            <a:ext cx="2441448" cy="4199429"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Shape 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9061704" y="2025495"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="27" name="Image 3" descr="/home/claude/icons/ips_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9162288" y="2126079"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Text 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9061704" y="2628999"/>
+            <a:ext cx="2075688" cy="475488"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Intrusion Prevention Systems</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Text 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9061704" y="3598265"/>
+            <a:ext cx="2075688" cy="1625487"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Scans network traffic against databases of known attack techniques.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Text 24"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11548872" y="6446520"/>
+            <a:ext cx="365760" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="9E9E9E"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>23</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+  <p:cSld name="Slide 24">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Title 10"/>
-[...73 lines deleted...]
-            </a:r>
+          <p:cNvPr id="2" name="Shape 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="429768"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393192" y="292608"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539496" y="329184"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="237744"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443484" y="461772"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="256032"/>
+            <a:ext cx="10607040" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Network Security (cont.)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="886968" y="841248"/>
+            <a:ext cx="2834640" cy="54864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F6BF69"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Shape 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="1325880"/>
+            <a:ext cx="2441448" cy="4792818"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Shape 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1051560" y="1490472"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Image 0" descr="/home/claude/icons/network_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1152144" y="1591056"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Text 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1051560" y="2093976"/>
+            <a:ext cx="2075688" cy="640080"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Wireless Security</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1051560" y="2839505"/>
+            <a:ext cx="2075688" cy="2909542"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Purpose-built protections for wireless networks.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Shape 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3538728" y="1325880"/>
+            <a:ext cx="2441448" cy="4792818"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Shape 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3721608" y="1490472"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="16" name="Image 1" descr="/home/claude/icons/appsec_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3822192" y="1591056"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3721608" y="2093976"/>
+            <a:ext cx="2075688" cy="640080"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Application Security</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3721608" y="2839505"/>
+            <a:ext cx="2075688" cy="2909542"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Software, hardware, and processes that track and lock the weak points of an application.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Shape 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6208776" y="1325880"/>
+            <a:ext cx="2441448" cy="4792818"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Shape 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6391656" y="1490472"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="21" name="Image 2" descr="/home/claude/icons/behavioranalytics_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6492240" y="1591056"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6391656" y="2093976"/>
+            <a:ext cx="2075688" cy="640080"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Behavioral Analytics</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6391656" y="2839505"/>
+            <a:ext cx="2075688" cy="2909542"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Analyzes normal network behavior to identify anomalies.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Shape 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8878824" y="1325880"/>
+            <a:ext cx="2441448" cy="4792818"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Shape 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9061704" y="1490472"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="26" name="Image 3" descr="/home/claude/icons/siem_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9162288" y="1591056"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Text 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9061704" y="2093976"/>
+            <a:ext cx="2075688" cy="640080"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>SIEM, DLP &amp; More</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Text 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9061704" y="2839505"/>
+            <a:ext cx="2075688" cy="2909542"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Security info &amp; event management, data loss prevention, cloud access security broker, antivirus, app/web/email security.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Text 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11548872" y="6446520"/>
+            <a:ext cx="365760" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="9E9E9E"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>24</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+  <p:cSld name="Slide 25">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="2" name="Shape 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="429768"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393192" y="292608"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539496" y="329184"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="237744"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443484" y="461772"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="256032"/>
+            <a:ext cx="10607040" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Examples of Digital &amp; Cyber Security Tools</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="886968" y="841248"/>
+            <a:ext cx="2834640" cy="54864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F6BF69"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="896112"/>
+            <a:ext cx="10607040" cy="525880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Consumer and enterprise-grade tools by category</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="26" name="Table 0"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="99772384"/>
+              </p:ext>
+            </p:extLst>
           </p:nvPr>
-        </p:nvSpPr>
-[...71 lines deleted...]
-            <a:ext cx="5154246" cy="3530659"/>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="868680" y="1495144"/>
+          <a:ext cx="10424160" cy="4820196"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr/>
+              <a:tblGrid>
+                <a:gridCol w="3840480">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="6583680">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="679269">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Category</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="B50069"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Example Tools / Vendors</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="B50069"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="679269">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2000" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Instant Message Encryption</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2000" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>ChatSecure, Cryph</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="679269">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2000" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Navigation Privacy</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2000" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Anonymox, Tor</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="679269">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2000" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Telephone Encryption</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2000" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>SilentPhone, Signal</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="679269">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2000" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Network Firewall</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2000" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Check Point Software, Cisco, Juniper Networks, Palo Alto Networks</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10004"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="679269">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2000" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Intrusion Prevention System</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2000" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Alert Logic, Check Point Software, Cisco, McAfee, Trend Micro</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10005"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="679269">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2000" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Unified Threat Management</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2000" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Barracuda Networks, Fortinet, SonicWall, Sophos, WatchGuard</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10006"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11548872" y="6446520"/>
+            <a:ext cx="365760" cy="274320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:extLst>
-[...1 lines deleted...]
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:srgbClr val="9E9E9E"/>
                 </a:solidFill>
-              </a14:hiddenFill>
-[...30 lines deleted...]
-            </a:r>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>25</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
-[...73 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+  <p:cSld name="Slide 26">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="2" name="Shape 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="429768"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393192" y="292608"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539496" y="329184"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="237744"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443484" y="461772"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="256032"/>
+            <a:ext cx="10607040" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Examples of Digital &amp; Cyber Security Tools (cont.)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="886968" y="841248"/>
+            <a:ext cx="2834640" cy="54864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F6BF69"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="27" name="Table 0"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="744205155"/>
+              </p:ext>
+            </p:extLst>
           </p:nvPr>
-        </p:nvSpPr>
-[...63 lines deleted...]
-            </a:r>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="868680" y="1417320"/>
+          <a:ext cx="10424160" cy="4754880"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr/>
+              <a:tblGrid>
+                <a:gridCol w="3840480">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="6583680">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="792480">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Category</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="B50069"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Example Tools / Vendors</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="B50069"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="792480">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2000" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Advanced Network Threat Prevention</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2000" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Check Point Software, FireEye, Forcepoint, Palo Alto Networks, Symantec</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="792480">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2000" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Network Access Control</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2000" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Aruba Networks, Cisco, Forescout Technologies, Fortinet, Pulse Secure</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="792480">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2000" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Cloud Access Security Broker</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2000" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Bitglass, McAfee, Microsoft, Netskope, Symantec, Zscaler</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="792480">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2000" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>DDoS Mitigation</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2000" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Cloudflare, F5 Networks, Imperva, Pulse Secure, NetScout, Radware</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10004"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="792480">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2000" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Network Behavior Anomaly Detection</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2000" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>AT&amp;T Cybersecurity, Cisco, Flowmon Networks, IBM Security, LogRhythm</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10005"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11548872" y="6446520"/>
+            <a:ext cx="365760" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="9E9E9E"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>26</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+  <p:cSld name="Slide 27">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...93 lines deleted...]
-            </a:r>
+          <p:cNvPr id="2" name="Shape 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="429768"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393192" y="292608"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539496" y="329184"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="237744"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443484" y="461772"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="256032"/>
+            <a:ext cx="10607040" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Cyber Security Best Practices</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="886968" y="841248"/>
+            <a:ext cx="2834640" cy="54864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F6BF69"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="954479"/>
+            <a:ext cx="10607040" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>A consolidated checklist to close out</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Shape 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="1641058"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Image 0" descr="/home/claude/icons/confidential_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="960120" y="1732498"/>
+            <a:ext cx="201168" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Text 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1371600" y="1567906"/>
+            <a:ext cx="1931670" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Physical Security</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1371600" y="2052538"/>
+            <a:ext cx="1931670" cy="932688"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Secure devices physically at all times.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Shape 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3531870" y="1641058"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="15" name="Image 1" descr="/home/claude/icons/logoff_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3623310" y="1732498"/>
+            <a:ext cx="201168" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4034790" y="1567906"/>
+            <a:ext cx="1931670" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Log Off When Unattended</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4034790" y="2052538"/>
+            <a:ext cx="1931670" cy="932688"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Log off whenever not using or supervising a device/account.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Shape 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6195060" y="1641058"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="19" name="Image 2" descr="/home/claude/icons/update_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6286500" y="1732498"/>
+            <a:ext cx="201168" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6697980" y="1567906"/>
+            <a:ext cx="1931670" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Automatic Log-offs</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Text 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6697980" y="2052538"/>
+            <a:ext cx="1931670" cy="932688"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>After specific durations of inactivity.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Shape 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8858250" y="1641058"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="23" name="Image 3" descr="/home/claude/icons/classification_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8949690" y="1732498"/>
+            <a:ext cx="201168" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Text 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9361170" y="1567906"/>
+            <a:ext cx="1931670" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Data &amp; User Categorization</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Text 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9361170" y="2052538"/>
+            <a:ext cx="1931670" cy="932688"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Classify data and users consistently.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Shape 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="3259546"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="27" name="Image 4" descr="/home/claude/icons/password_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="960120" y="3350986"/>
+            <a:ext cx="201168" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Text 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1371600" y="3186394"/>
+            <a:ext cx="1931670" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Access Controls</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Text 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1371600" y="3671026"/>
+            <a:ext cx="1931670" cy="932688"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Strong passwords, PINs, application limits.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Shape 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3531870" y="3259546"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="31" name="Image 5" descr="/home/claude/icons/document2_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3623310" y="3350986"/>
+            <a:ext cx="201168" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="32" name="Text 24"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4034790" y="3186394"/>
+            <a:ext cx="1931670" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Incident Handling Procedures</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="33" name="Text 25"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4034790" y="3671026"/>
+            <a:ext cx="1931670" cy="932688"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Set up and communicate clear procedures.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="34" name="Shape 26"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6195060" y="3259546"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="35" name="Image 6" descr="/home/claude/icons/training_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6286500" y="3350986"/>
+            <a:ext cx="201168" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="36" name="Text 27"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6697980" y="3186394"/>
+            <a:ext cx="1931670" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Employee Training &amp; Awareness</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Text 28"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6697980" y="3671026"/>
+            <a:ext cx="1931670" cy="932688"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Ongoing, not a one-time event.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="38" name="Shape 29"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8858250" y="3259546"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="39" name="Image 7" descr="/home/claude/icons/zerotrust_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8949690" y="3350986"/>
+            <a:ext cx="201168" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="40" name="Text 30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9361170" y="3186394"/>
+            <a:ext cx="1931670" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>3rd-Party Monitoring</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="41" name="Text 31"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9361170" y="3671026"/>
+            <a:ext cx="1931670" cy="932688"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Sandboxing and zero-trust policy for third-party networks.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="42" name="Shape 32"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="4878034"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="43" name="Image 8" descr="/home/claude/icons/patchpolicydev_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId11"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="960120" y="4969474"/>
+            <a:ext cx="201168" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="44" name="Text 33"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1371600" y="4804882"/>
+            <a:ext cx="1931670" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Patch Management</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="45" name="Text 34"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1371600" y="5279789"/>
+            <a:ext cx="1931670" cy="932688"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Appropriate, timely security patching.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="46" name="Shape 35"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3531870" y="4878034"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="47" name="Image 9" descr="/home/claude/icons/restriction_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId12"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3623310" y="4969474"/>
+            <a:ext cx="201168" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="48" name="Text 36"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4034790" y="4804882"/>
+            <a:ext cx="1931670" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Unauthorized Device Restrictions</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="49" name="Text 37"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4034790" y="5279789"/>
+            <a:ext cx="1931670" cy="932688"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Restrict devices that don't meet policy.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="50" name="Shape 38"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6195060" y="4878034"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="51" name="Image 10" descr="/home/claude/icons/remotemonitor_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId13"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6286500" y="4969474"/>
+            <a:ext cx="201168" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="52" name="Text 39"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6697980" y="4804882"/>
+            <a:ext cx="1931670" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Controlled Remote Access</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="53" name="Text 40"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6697980" y="5279789"/>
+            <a:ext cx="1931670" cy="932688"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Given only to authorized persons.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="54" name="Shape 41"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8858250" y="4878034"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="55" name="Image 11" descr="/home/claude/icons/block_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId12"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8949690" y="4969474"/>
+            <a:ext cx="201168" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="56" name="Text 42"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9361170" y="4804882"/>
+            <a:ext cx="1931670" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Controlled Downloads</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="57" name="Text 43"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9361170" y="5279789"/>
+            <a:ext cx="1931670" cy="932688"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Controlled download and installation of applications.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="58" name="Text 44"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11548872" y="6446520"/>
+            <a:ext cx="365760" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="9E9E9E"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>27</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+  <p:cSld name="Slide 3">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...134 lines deleted...]
-      </p:sp>
+          <p:cNvPr id="2" name="Shape 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="429768"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393192" y="292608"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539496" y="329184"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="237744"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443484" y="461772"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="256032"/>
+            <a:ext cx="10607040" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Introduction</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="886968" y="841248"/>
+            <a:ext cx="2834640" cy="54864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F6BF69"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Shape 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="1609344"/>
+            <a:ext cx="128016" cy="128016"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="993300"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1143000" y="1508760"/>
+            <a:ext cx="6309360" cy="777240"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Much of our lives — personal and professional — now reside online.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="2614214"/>
+            <a:ext cx="128016" cy="128016"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="993300"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1143000" y="2513630"/>
+            <a:ext cx="6309360" cy="1065174"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>This increased reliance on the internet and digital networks brings risks along with the convenience it provides.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Shape 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="3842819"/>
+            <a:ext cx="128016" cy="128016"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="993300"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1143000" y="3742235"/>
+            <a:ext cx="6309360" cy="777240"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>We are prone to attacks from online criminals, hackers, cyber bullies, and more.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Shape 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="5234455"/>
+            <a:ext cx="6583680" cy="685800"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1097280" y="5234455"/>
+            <a:ext cx="6126480" cy="685800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Therefore, digital and cyber security are of paramount concern.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Shape 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7772400" y="1463040"/>
+            <a:ext cx="3520440" cy="4206240"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 2078"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Text 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7885565" y="3953815"/>
+            <a:ext cx="3154680" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>At Risk</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Text 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7967277" y="4130855"/>
+            <a:ext cx="3154680" cy="1340471"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="140000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Identity  •  Data  •  Devices  •  Networks  •  Reputation</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11548872" y="6446520"/>
+            <a:ext cx="365760" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="9E9E9E"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="23" name="Picture 2" descr="8 Common Hacking Techniques That Every Business Owner Should Know About">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B826694E-76BC-1984-51AF-C868AFA25D21}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7772400" y="1425586"/>
+            <a:ext cx="3520440" cy="2411502"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+  <p:cSld name="Slide 4">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...162 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+          <p:cNvPr id="2" name="Shape 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="429768"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393192" y="292608"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539496" y="329184"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="237744"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443484" y="461772"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="256032"/>
+            <a:ext cx="10607040" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Cyber Security &amp; Digital Security</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="886968" y="841248"/>
+            <a:ext cx="2834640" cy="54864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F6BF69"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Shape 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6412298" y="1417320"/>
+            <a:ext cx="5074920" cy="4297680"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 1702"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Shape 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6668330" y="1691640"/>
+            <a:ext cx="658368" cy="658368"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Image 0" descr="/home/claude/icons/confidential_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6814634" y="1837944"/>
+            <a:ext cx="365760" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Text 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7491290" y="1691640"/>
+            <a:ext cx="3703320" cy="658368"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Digital Security</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6668330" y="2560320"/>
+            <a:ext cx="4526280" cy="1828800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>The collective term describing the resources employed to protect your online identity, data, and other assets.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Shape 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6668330" y="4572000"/>
+            <a:ext cx="4526280" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="F6BF69"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6805490" y="4572000"/>
+            <a:ext cx="4251960" cy="1005840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>7M+  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>data records compromised, every single day</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Shape 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="813216" y="1417320"/>
+            <a:ext cx="5074920" cy="4297680"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 1702"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Shape 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1087536" y="1691640"/>
+            <a:ext cx="658368" cy="658368"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Image 1" descr="/home/claude/icons/shield_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1233840" y="1837944"/>
+            <a:ext cx="365760" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1910496" y="1691640"/>
+            <a:ext cx="3703320" cy="658368"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Cyber Security</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Text 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1087536" y="2560319"/>
+            <a:ext cx="4526280" cy="2225689"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Every aspect of protecting an organization, its employees, and assets against cyber threats — applying technologies, processes, and controls to protect systems, networks, programs, devices, and data.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Text 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11548872" y="6446520"/>
+            <a:ext cx="365760" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="9E9E9E"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+  <p:cSld name="Slide 5">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...15 lines deleted...]
-              <a:t>Cyber Security best practices</a:t>
+          <p:cNvPr id="2" name="Shape 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="429768"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393192" y="292608"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539496" y="329184"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="237744"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443484" y="461772"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="256032"/>
+            <a:ext cx="10607040" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Cyber Security Vs. Digital Security </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="886968" y="841248"/>
+            <a:ext cx="2834640" cy="54864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F6BF69"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="925296"/>
+            <a:ext cx="10607040" cy="475488"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Digital security is a component of cyber security — not a separate discipline</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Shape 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1188720" y="1828800"/>
+            <a:ext cx="5303520" cy="3840480"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F3E0EE"/>
+          </a:solidFill>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="B50069"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2423160" y="2788920"/>
+            <a:ext cx="2834640" cy="1920240"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2324911" y="1965960"/>
+            <a:ext cx="3005846" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Cyber Security</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
-[...70 lines deleted...]
-            </a:r>
+          <p:cNvPr id="13" name="Text 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1371600" y="4407605"/>
+            <a:ext cx="4937760" cy="1280160"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Protects infrastructure — all systems, networks, programs, devices, and the information stored within, from unauthorized access.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2423160" y="2834640"/>
+            <a:ext cx="2834640" cy="685800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Digital</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Security</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2514600" y="3611880"/>
+            <a:ext cx="2651760" cy="868680"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Protects your online presence — identity, data, and assets.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Shape 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7772400" y="1792224"/>
+            <a:ext cx="118872" cy="118872"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="993300"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8028432" y="1682496"/>
+            <a:ext cx="3566160" cy="822960"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Digital security protects information</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Shape 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7772400" y="2752344"/>
+            <a:ext cx="118872" cy="118872"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="993300"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8028432" y="2642615"/>
+            <a:ext cx="3566160" cy="1044167"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Cyber security protects the infrastructure — all systems, networks, and information</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Shape 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7772400" y="4150206"/>
+            <a:ext cx="118872" cy="118872"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="993300"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Text 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8028432" y="4040478"/>
+            <a:ext cx="3566160" cy="822960"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Digital security covers your online presence; cyber security covers everything it runs on</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11548872" y="6446520"/>
+            <a:ext cx="365760" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="9E9E9E"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>5</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+  <p:cSld name="Slide 6">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...15 lines deleted...]
-              <a:t>Cyber Security best practices…</a:t>
+          <p:cNvPr id="2" name="Shape 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="429768"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393192" y="292608"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539496" y="329184"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="237744"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443484" y="461772"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="256032"/>
+            <a:ext cx="10607040" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Types of Cybersecurity Solutions</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="886968" y="841248"/>
+            <a:ext cx="2834640" cy="54864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F6BF69"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="915568"/>
+            <a:ext cx="10607040" cy="475488"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>An effective cybersecurity program requires all six working together</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Shape 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="1588528"/>
+            <a:ext cx="1551432" cy="5006826"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 4715"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1051560" y="1753120"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Image 0" descr="/home/claude/icons/network_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1152144" y="1853704"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1051560" y="2356624"/>
+            <a:ext cx="1368552" cy="475488"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Network Security</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
-[...45 lines deleted...]
-            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+          <p:cNvPr id="14" name="Text 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1051560" y="3092424"/>
+            <a:ext cx="1185672" cy="3386197"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Most cyberattacks come over the network — identifying and preventing attacks before they reach endpoints eliminates their impact.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Shape 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2648712" y="1588528"/>
+            <a:ext cx="1551432" cy="5006826"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 4715"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Shape 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2831592" y="1753120"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="Image 1" descr="/home/claude/icons/cloud_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2932176" y="1853704"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2831592" y="2356624"/>
+            <a:ext cx="1368552" cy="475488"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Cloud Security</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2831592" y="3092424"/>
+            <a:ext cx="1185672" cy="3386197"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>As companies move to the cloud, they're exposed to new risks that on-premise solutions may not effectively manage.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Shape 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4428744" y="1588528"/>
+            <a:ext cx="1551432" cy="5006826"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 4715"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Shape 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4611624" y="1753120"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="22" name="Image 2" descr="/home/claude/icons/appsec_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4712208" y="1853704"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4611624" y="2356624"/>
+            <a:ext cx="1368552" cy="475488"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Application Security</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Text 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4611624" y="3092424"/>
+            <a:ext cx="1185672" cy="3386197"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Most production applications contain at least one vulnerability, some of which pose significant organizational risk.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Shape 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6208776" y="1588528"/>
+            <a:ext cx="1551432" cy="5006826"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 4715"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Shape 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6391656" y="1753120"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="27" name="Image 3" descr="/home/claude/icons/iot_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6492240" y="1853704"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Text 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6391656" y="2356624"/>
+            <a:ext cx="1368552" cy="475488"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>IoT Security</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Text 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6391656" y="3092424"/>
+            <a:ext cx="1185672" cy="3386197"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>IoT devices enable centralized monitoring and management, but commonly contain security flaws of their own.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Shape 24"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7988808" y="1588528"/>
+            <a:ext cx="1551432" cy="5006826"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 4715"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Shape 25"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8171688" y="1753120"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="32" name="Image 4" descr="/home/claude/icons/endpoint_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8272272" y="1853704"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="33" name="Text 26"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8171688" y="2356624"/>
+            <a:ext cx="1368552" cy="475488"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Endpoint Security</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="34" name="Text 27"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8171688" y="3092424"/>
+            <a:ext cx="1185672" cy="3386197"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Protecting endpoints against malware has always mattered — remote work has made it more vital than ever.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="35" name="Shape 28"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9768840" y="1588528"/>
+            <a:ext cx="1551432" cy="5006826"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 4715"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="36" name="Shape 29"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9951720" y="1753120"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="37" name="Image 5" descr="/home/claude/icons/mobile_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10052304" y="1853704"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="38" name="Text 30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9951720" y="2356624"/>
+            <a:ext cx="1368552" cy="475488"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Mobile Security</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="39" name="Text 31"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9951720" y="3092424"/>
+            <a:ext cx="1185672" cy="3386197"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>As mobile devices become central to business, threat actors increasingly target them with mobile-specific attacks.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="40" name="Text 32"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11548872" y="6446520"/>
+            <a:ext cx="365760" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="9E9E9E"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>6</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+  <p:cSld name="Slide 7">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...64 lines deleted...]
-        </p:txBody>
+          <p:cNvPr id="2" name="Shape 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="429768"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393192" y="292608"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539496" y="329184"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="237744"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443484" y="461772"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="256032"/>
+            <a:ext cx="10607040" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>What to Protect</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="886968" y="841248"/>
+            <a:ext cx="2834640" cy="54864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F6BF69"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="935024"/>
+            <a:ext cx="10607040" cy="465760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Four categories of assets that make up an organization's digital footprint</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Shape 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="1792810"/>
+            <a:ext cx="2441448" cy="4653710"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1051560" y="1957402"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 5"/>
+          <p:cNvPr id="12" name="Image 0" descr="/home/claude/icons/endpoint_white.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6643879" y="1920240"/>
-            <a:ext cx="5243321" cy="3931920"/>
+            <a:off x="1152144" y="2057986"/>
+            <a:ext cx="329184" cy="329184"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1051560" y="2560906"/>
+            <a:ext cx="2075688" cy="757188"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Endpoint &amp; Mobile Devices</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1051560" y="3539906"/>
+            <a:ext cx="2075688" cy="2906614"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Computer hardware, mobile phones, CPUs, discs, email/web/app servers, PC systems.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Shape 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3538728" y="1792810"/>
+            <a:ext cx="2441448" cy="4653710"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Shape 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3721608" y="1957402"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="Image 1" descr="/home/claude/icons/systemsoftware_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3822192" y="2057986"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3721608" y="2560906"/>
+            <a:ext cx="2075688" cy="475488"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>System Software</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3721608" y="3539906"/>
+            <a:ext cx="2075688" cy="2906614"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Operating systems, database management systems, backup/restore software, communication protocols.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Shape 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6208776" y="1792810"/>
+            <a:ext cx="2441448" cy="4653710"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Shape 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6391656" y="1957402"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="22" name="Image 2" descr="/home/claude/icons/appsoftware_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6492240" y="2057986"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6391656" y="2560906"/>
+            <a:ext cx="2075688" cy="586974"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Application Software</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Text 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6391656" y="3539906"/>
+            <a:ext cx="2075688" cy="2906614"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Custom-written applications and commercial off-the-shelf software packages.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Shape 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8878824" y="1792810"/>
+            <a:ext cx="2441448" cy="4653710"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Shape 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9061704" y="1957402"/>
+            <a:ext cx="530352" cy="530352"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="27" name="Image 3" descr="/home/claude/icons/networkhw_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9162288" y="2057986"/>
+            <a:ext cx="329184" cy="329184"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Text 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9061704" y="2560906"/>
+            <a:ext cx="2075688" cy="878416"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Network Hardware &amp; Software</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Text 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9061704" y="3539906"/>
+            <a:ext cx="2075688" cy="2906614"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Routers, routing tables, hubs, modems, switches, firewalls, private lines, Wi-Fi, and management tools.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Text 24"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11548872" y="6446520"/>
+            <a:ext cx="365760" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="9E9E9E"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>7</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+  <p:cSld name="Slide 8">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...48 lines deleted...]
-        </p:txBody>
+          <p:cNvPr id="2" name="Shape 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="429768"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393192" y="292608"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539496" y="329184"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="237744"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443484" y="461772"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="256032"/>
+            <a:ext cx="10607040" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>How to Protect: What's Ahead</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="886968" y="841248"/>
+            <a:ext cx="2834640" cy="54864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F6BF69"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="1032302"/>
+            <a:ext cx="10607040" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Employee regulations, plus the technical controls we'll cover in detail</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Shape 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="878408" y="1924133"/>
+            <a:ext cx="3300984" cy="1051560"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 6087"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1061288" y="2230457"/>
+            <a:ext cx="438912" cy="438912"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 2" descr="UK launches new cyber security 'code of practice' for digital devices -  Netimperative"/>
+          <p:cNvPr id="12" name="Image 0" descr="/home/claude/icons/userrights_white.png"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...6 lines deleted...]
-          <a:srcRect/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="5352583" cy="3688080"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1161872" y="2331041"/>
+            <a:ext cx="237744" cy="237744"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1628216" y="1924133"/>
+            <a:ext cx="2432304" cy="1051560"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:extLst>
-[...1 lines deleted...]
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Employee Controls &amp; Classification</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Shape 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4453712" y="1924133"/>
+            <a:ext cx="3300984" cy="1051560"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 6087"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Shape 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4636592" y="2230457"/>
+            <a:ext cx="438912" cy="438912"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="16" name="Image 1" descr="/home/claude/icons/mobile_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4737176" y="2331041"/>
+            <a:ext cx="237744" cy="237744"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Text 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5203520" y="1924133"/>
+            <a:ext cx="2432304" cy="1051560"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Endpoint &amp; Mobile Phone Security</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Shape 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8029016" y="1924133"/>
+            <a:ext cx="3300984" cy="1051560"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 6087"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Shape 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8211896" y="2230457"/>
+            <a:ext cx="438912" cy="438912"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="20" name="Image 2" descr="/home/claude/icons/password_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8312480" y="2331041"/>
+            <a:ext cx="237744" cy="237744"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Text 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8778824" y="1924133"/>
+            <a:ext cx="2432304" cy="1051560"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Password Policy</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Shape 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="878408" y="3250013"/>
+            <a:ext cx="3300984" cy="1051560"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 6087"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Shape 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1061288" y="3556337"/>
+            <a:ext cx="438912" cy="438912"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="24" name="Image 3" descr="/home/claude/icons/update_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1161872" y="3656921"/>
+            <a:ext cx="237744" cy="237744"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Text 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1628216" y="3250013"/>
+            <a:ext cx="2432304" cy="1051560"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Security Patch Management</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Shape 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4453712" y="3250013"/>
+            <a:ext cx="3300984" cy="1051560"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 6087"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Shape 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4636592" y="3556337"/>
+            <a:ext cx="438912" cy="438912"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="28" name="Image 4" descr="/home/claude/icons/fullbackup_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4737176" y="3656921"/>
+            <a:ext cx="237744" cy="237744"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Text 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5203520" y="3250013"/>
+            <a:ext cx="2432304" cy="1051560"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Data Backup</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Shape 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8029016" y="3250013"/>
+            <a:ext cx="3300984" cy="1051560"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 6087"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Shape 24"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8211896" y="3556337"/>
+            <a:ext cx="438912" cy="438912"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="32" name="Image 5" descr="/home/claude/icons/documentation_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8312480" y="3656921"/>
+            <a:ext cx="237744" cy="237744"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="33" name="Text 25"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8778824" y="3250013"/>
+            <a:ext cx="2432304" cy="1051560"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Third-Party Software Management</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="34" name="Shape 26"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="878408" y="4575893"/>
+            <a:ext cx="3300984" cy="1051560"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 6087"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="35" name="Shape 27"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1061288" y="4882217"/>
+            <a:ext cx="438912" cy="438912"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="36" name="Image 6" descr="/home/claude/icons/mobilepolicy_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1161872" y="4982801"/>
+            <a:ext cx="237744" cy="237744"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Text 28"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1628216" y="4575893"/>
+            <a:ext cx="2432304" cy="1051560"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Device Security Policy</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="38" name="Shape 29"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4453712" y="4575893"/>
+            <a:ext cx="3300984" cy="1051560"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 6087"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="39" name="Shape 30"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4636592" y="4882217"/>
+            <a:ext cx="438912" cy="438912"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="40" name="Image 7" descr="/home/claude/icons/firewall_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4737176" y="4982801"/>
+            <a:ext cx="237744" cy="237744"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="41" name="Text 31"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5203520" y="4575893"/>
+            <a:ext cx="2432304" cy="1051560"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Host Firewall &amp; Antivirus Management</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="42" name="Shape 32"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8029016" y="4575893"/>
+            <a:ext cx="3300984" cy="1051560"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 6087"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="43" name="Shape 33"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8211896" y="4882217"/>
+            <a:ext cx="438912" cy="438912"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="44" name="Image 8" descr="/home/claude/icons/network_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId11"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8312480" y="4982801"/>
+            <a:ext cx="237744" cy="237744"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="45" name="Text 34"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8778824" y="4575893"/>
+            <a:ext cx="2432304" cy="1051560"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Network Security</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="46" name="Text 35"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11548872" y="6446520"/>
+            <a:ext cx="365760" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:srgbClr val="9E9E9E"/>
                 </a:solidFill>
-              </a14:hiddenFill>
-[...3 lines deleted...]
-      </p:pic>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>8</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
-[...78 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+  <p:cSld name="Slide 9">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Title 6"/>
-[...17 lines deleted...]
-        </p:txBody>
+          <p:cNvPr id="2" name="Shape 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="429768"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393192" y="292608"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539496" y="329184"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="237744"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443484" y="461772"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="256032"/>
+            <a:ext cx="10607040" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Classification of Information</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="886968" y="841248"/>
+            <a:ext cx="2834640" cy="54864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F6BF69"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="1032302"/>
+            <a:ext cx="10607040" cy="749808"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>A designated person should review and approve each classification, and determine the appropriate level of security</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Shape 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="2071993"/>
+            <a:ext cx="4937760" cy="3291840"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 2222"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2880360" y="2392033"/>
+            <a:ext cx="914400" cy="914400"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11266" name="Picture 2" descr="Digital Security: How to Protect Personal Data and an Online Identity"/>
+          <p:cNvPr id="12" name="Image 0" descr="/home/claude/icons/confidential.png"/>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...6 lines deleted...]
-          <a:srcRect/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="7900416" cy="4937760"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3090672" y="2602345"/>
+            <a:ext cx="493776" cy="493776"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="3489313"/>
+            <a:ext cx="4937760" cy="411480"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:extLst>
-[...1 lines deleted...]
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-              </a14:hiddenFill>
-[...1 lines deleted...]
-          </a:extLst>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Confidential</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1325880" y="3992233"/>
+            <a:ext cx="4023360" cy="1188720"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Restricted information requiring the highest level of protection and controlled access.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Shape 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6355080" y="2071993"/>
+            <a:ext cx="4937760" cy="3291840"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 2222"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Shape 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8366760" y="2392033"/>
+            <a:ext cx="914400" cy="914400"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="Image 1" descr="/home/claude/icons/nonconfidential_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8577072" y="2602345"/>
+            <a:ext cx="493776" cy="493776"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6355080" y="3489313"/>
+            <a:ext cx="4937760" cy="411480"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Non-Confidential</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6812280" y="3992233"/>
+            <a:ext cx="4023360" cy="1188720"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Information that can be shared more broadly without significant risk to the organization.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Text 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11548872" y="6446520"/>
+            <a:ext cx="365760" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="9E9E9E"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>9</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
-[...945 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="44546A"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E7E6E6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4472C4"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="ED7D31"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="A5A5A5"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFC000"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="5B9BD5"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="70AD47"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0563C1"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="954F72"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
   <a:themeElements>
     <a:clrScheme name="">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="919191"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="618FFD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="00AE00"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="FFFFFF"/>
       </a:accent3>
       <a:accent4>
@@ -11379,161 +29956,195 @@
         </a:accent4>
         <a:accent5>
           <a:srgbClr val="ADCAFF"/>
         </a:accent5>
         <a:accent6>
           <a:srgbClr val="8AE7B9"/>
         </a:accent6>
         <a:hlink>
           <a:srgbClr val="CC00CC"/>
         </a:hlink>
         <a:folHlink>
           <a:srgbClr val="B2B2B2"/>
         </a:folHlink>
       </a:clrScheme>
       <a:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
     </a:extraClrScheme>
   </a:extraClrSchemeLst>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Theme1" id="{3331C4E4-7656-492A-8A3B-54E74B1FDB6D}" vid="{851B3941-2BF4-486B-A2FA-B5BFF3C4789E}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -11642,120 +30253,114 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Theme1</Template>
   <TotalTime></TotalTime>
-  <Words>2636</Words>
+  <Words>2418</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>224</Paragraphs>
-[...1 lines deleted...]
-  <Notes>4</Notes>
+  <Paragraphs>347</Paragraphs>
+  <Slides>28</Slides>
+  <Notes>25</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>35</vt:i4>
+        <vt:i4>28</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="40" baseType="lpstr">
+    <vt:vector size="34" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
+      <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>Theme1</vt:lpstr>
       <vt:lpstr>TOPIC III</vt:lpstr>
-      <vt:lpstr>To Cover</vt:lpstr>
-[...10 lines deleted...]
-      <vt:lpstr>Classification of information</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Employee Controls</vt:lpstr>
-      <vt:lpstr>User Classifications</vt:lpstr>
-[...6 lines deleted...]
-      <vt:lpstr>Data backup….</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Case of CrowdStrike – Loss of over $10 billion globally</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Downloading and management of third-party software</vt:lpstr>
-      <vt:lpstr>Downloading and management of third-party software…</vt:lpstr>
-[...10 lines deleted...]
-      <vt:lpstr>Cyber Security best practices…</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>PptxGenJS</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>TOPIC 3: Digital Devices Security, Tools and Technologies for Cyber Security</dc:title>
-  <dc:creator>hp i5</dc:creator>
+  <dc:title>PptxGenJS Presentation</dc:title>
+  <dc:subject>PptxGenJS Presentation</dc:subject>
+  <dc:creator>PptxGenJS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>