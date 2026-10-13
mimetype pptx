--- v1 (2026-08-22)
+++ v2 (2026-10-13)
@@ -248,51 +248,51 @@
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="15611"/>
     <p:restoredTop sz="94610"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" snapToObjects="1">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="79" d="100"/>
           <a:sy n="79" d="100"/>
         </p:scale>
         <p:origin x="744" y="72"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
@@ -9783,51 +9783,51 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60CF5CFA-770E-FFA6-A9FA-00E9C7528F11}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="7119972" y="1134875"/>
+            <a:off x="6477947" y="1407249"/>
             <a:ext cx="4611780" cy="4588250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
@@ -11742,51 +11742,51 @@
                 <a:spcPct val="105000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Creates an audit trail showing source and integrity of data — author, date created/modified, size.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="34" name="Shape 27"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9768840" y="1053505"/>
-            <a:ext cx="1551432" cy="5349044"/>
+            <a:ext cx="1962912" cy="5349044"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 4715"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FBF3F8"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="EBD6E6"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="35" name="Shape 28"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -11813,90 +11813,90 @@
         <p:blipFill>
           <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10052304" y="1318681"/>
             <a:ext cx="329184" cy="329184"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="37" name="Text 29"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9951720" y="1821601"/>
-            <a:ext cx="1185672" cy="475488"/>
+            <a:ext cx="1597152" cy="475488"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Right Data Management Software</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="38" name="Text 30"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9951720" y="3393981"/>
-            <a:ext cx="1185672" cy="2780163"/>
+            <a:off x="10043160" y="2878223"/>
+            <a:ext cx="1505712" cy="2780163"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="105000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Use an efficient DBMS with proper access levels for users.</a:t>
             </a:r>
@@ -13280,51 +13280,51 @@
         <p:nvSpPr>
           <p:cNvPr id="9" name="Text 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="868680" y="925296"/>
             <a:ext cx="10607040" cy="768096"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Controls the end-user device to ensure confidentiality, integrity, and availability of information</a:t>
+              <a:t>Controls the end-user device to ensure confidentiality, integrity, and availability of information.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Shape 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="868680" y="1828799"/>
             <a:ext cx="1965960" cy="4319081"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 3721"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FBF3F8"/>
           </a:solidFill>
           <a:ln w="12700">
             <a:solidFill>
@@ -13365,78 +13365,78 @@
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1152144" y="2093976"/>
             <a:ext cx="329184" cy="329184"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Text 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1051560" y="2596896"/>
-            <a:ext cx="1600200" cy="475488"/>
+            <a:ext cx="1600200" cy="934244"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="262626"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Acceptable Use Policy</a:t>
+              <a:t>Acceptable use policy</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Text 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1051560" y="4033092"/>
             <a:ext cx="1600200" cy="1700784"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
@@ -13516,52 +13516,52 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3319272" y="2093976"/>
             <a:ext cx="329184" cy="329184"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Text 14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3218688" y="2596896"/>
-            <a:ext cx="1600200" cy="475488"/>
+            <a:off x="3218688" y="2596895"/>
+            <a:ext cx="1600200" cy="759147"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="262626"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
@@ -13973,78 +13973,78 @@
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9820656" y="2093976"/>
             <a:ext cx="329184" cy="329184"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="33" name="Text 26"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9720072" y="2596896"/>
-            <a:ext cx="1600200" cy="475488"/>
+            <a:ext cx="1600200" cy="1436196"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="262626"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Mobile Device Security Policy</a:t>
+              <a:t>Mobile device security policy</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="34" name="Text 27"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9720072" y="4033092"/>
             <a:ext cx="1600200" cy="1700784"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
@@ -14329,78 +14329,78 @@
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="960120" y="1508760"/>
             <a:ext cx="201168" cy="201168"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Text 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1344168"/>
-            <a:ext cx="1399032" cy="932688"/>
+            <a:ext cx="1399032" cy="683854"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="262626"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Physical Security</a:t>
+              <a:t>Physical security</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Text 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="2101174"/>
             <a:ext cx="1399032" cy="1488332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
@@ -14454,78 +14454,78 @@
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3090672" y="1508760"/>
             <a:ext cx="201168" cy="201168"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Text 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3502152" y="1344168"/>
-            <a:ext cx="1399032" cy="932688"/>
+            <a:ext cx="1399032" cy="713037"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="262626"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Apps Kept Up-to-Date</a:t>
+              <a:t>Apps kept up-to-date</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Text 12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3502152" y="2130357"/>
             <a:ext cx="1399032" cy="1206230"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
@@ -14704,78 +14704,78 @@
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7351776" y="1508760"/>
             <a:ext cx="201168" cy="201168"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Text 17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7763256" y="1344168"/>
-            <a:ext cx="1399032" cy="932688"/>
+            <a:ext cx="1399032" cy="713037"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="262626"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>No Illicit Content</a:t>
+              <a:t>No illicit content</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Text 18"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7763256" y="2062261"/>
             <a:ext cx="1399032" cy="1366738"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
@@ -14856,51 +14856,51 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="262626"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>No Use While Driving</a:t>
+              <a:t>No use while driving</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="28" name="Text 21"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9893808" y="2334638"/>
             <a:ext cx="1399032" cy="1366737"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
@@ -14953,79 +14953,79 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="960120" y="3944373"/>
             <a:ext cx="201168" cy="201168"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="31" name="Text 23"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1371600" y="3779781"/>
-            <a:ext cx="1399032" cy="457200"/>
+            <a:off x="1371600" y="3779780"/>
+            <a:ext cx="1399032" cy="980741"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="262626"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Firmware &amp; OS Updates</a:t>
+              <a:t>Firmware &amp; OS updates</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="32" name="Text 24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="4760522"/>
             <a:ext cx="1399032" cy="1685998"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
@@ -15078,79 +15078,79 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3090672" y="3944373"/>
             <a:ext cx="201168" cy="201168"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="35" name="Text 26"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3502152" y="3779781"/>
-            <a:ext cx="1399032" cy="457200"/>
+            <a:off x="3502152" y="3779780"/>
+            <a:ext cx="1399032" cy="1206229"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="262626"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Strong Passwords &amp; Auto Log-off</a:t>
+              <a:t>Strong passwords &amp; auto log-off</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="36" name="Text 27"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3502152" y="5100994"/>
             <a:ext cx="1399032" cy="1105254"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
@@ -15204,78 +15204,78 @@
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5221224" y="3944373"/>
             <a:ext cx="201168" cy="201168"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="39" name="Text 29"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5632704" y="3779781"/>
-            <a:ext cx="1399032" cy="457200"/>
+            <a:ext cx="1399032" cy="679182"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="262626"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>No Pirated Software</a:t>
+              <a:t>No pirated software</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="40" name="Text 30"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5632704" y="4458963"/>
             <a:ext cx="1399032" cy="1960318"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
@@ -15329,78 +15329,78 @@
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7351776" y="3944373"/>
             <a:ext cx="201168" cy="201168"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="43" name="Text 32"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7763256" y="3779781"/>
-            <a:ext cx="1399032" cy="457200"/>
+            <a:ext cx="1399032" cy="679182"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="262626"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Compliance Required</a:t>
+              <a:t>Compliance required</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="44" name="Text 33"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7763256" y="4595150"/>
             <a:ext cx="1399032" cy="1367904"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
@@ -15453,79 +15453,79 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9482328" y="3944373"/>
             <a:ext cx="201168" cy="201168"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="47" name="Text 35"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9893808" y="3779781"/>
-            <a:ext cx="1399032" cy="457200"/>
+            <a:off x="9893808" y="3779780"/>
+            <a:ext cx="1399032" cy="908951"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="262626"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Clear Consequences</a:t>
+              <a:t>Clear consequences</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="48" name="Text 36"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9893808" y="4760522"/>
             <a:ext cx="1399032" cy="1685998"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
@@ -16720,51 +16720,51 @@
             <a:off x="1051560" y="2881915"/>
             <a:ext cx="1541678" cy="858957"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Block by Default</a:t>
+              <a:t>Block by default</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Text 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1051560" y="3841456"/>
             <a:ext cx="1541678" cy="2605063"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
@@ -16869,51 +16869,51 @@
             <a:off x="3187598" y="2881915"/>
             <a:ext cx="1541678" cy="858957"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Regular Audits</a:t>
+              <a:t>Regular audits</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Text 14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3187598" y="3841456"/>
             <a:ext cx="1541678" cy="2605063"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
@@ -17018,51 +17018,51 @@
             <a:off x="5323637" y="2881915"/>
             <a:ext cx="1541678" cy="858957"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Keep Firewall Updated</a:t>
+              <a:t>Keep firewall updated</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Text 18"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5323637" y="3841456"/>
             <a:ext cx="1541678" cy="2605063"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
@@ -17167,51 +17167,51 @@
             <a:off x="7459675" y="2881915"/>
             <a:ext cx="1541678" cy="858957"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Track Authorized Users</a:t>
+              <a:t>Track authorized users</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="28" name="Text 22"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7459675" y="3841456"/>
             <a:ext cx="1541678" cy="2605063"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
@@ -17316,51 +17316,51 @@
             <a:off x="9595714" y="2881915"/>
             <a:ext cx="1541678" cy="858957"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Document All Changes</a:t>
+              <a:t>Document all changes</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="33" name="Text 26"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9595714" y="3841456"/>
             <a:ext cx="1541678" cy="2605063"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
@@ -30254,51 +30254,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>2418</Words>
+  <Words>2419</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>347</Paragraphs>
   <Slides>28</Slides>
   <Notes>25</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>