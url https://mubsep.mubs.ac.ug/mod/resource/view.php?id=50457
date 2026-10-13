--- v1 (2026-08-22)
+++ v2 (2026-10-13)
@@ -5,143 +5,129 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483660" r:id="rId1"/>
+    <p:sldMasterId id="2147483651" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId34"/>
+    <p:notesMasterId r:id="rId22"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
-    <p:sldId id="287" r:id="rId3"/>
-[...29 lines deleted...]
-    <p:sldId id="271" r:id="rId33"/>
+    <p:sldId id="257" r:id="rId3"/>
+    <p:sldId id="288" r:id="rId4"/>
+    <p:sldId id="259" r:id="rId5"/>
+    <p:sldId id="260" r:id="rId6"/>
+    <p:sldId id="261" r:id="rId7"/>
+    <p:sldId id="262" r:id="rId8"/>
+    <p:sldId id="263" r:id="rId9"/>
+    <p:sldId id="264" r:id="rId10"/>
+    <p:sldId id="265" r:id="rId11"/>
+    <p:sldId id="289" r:id="rId12"/>
+    <p:sldId id="266" r:id="rId13"/>
+    <p:sldId id="267" r:id="rId14"/>
+    <p:sldId id="290" r:id="rId15"/>
+    <p:sldId id="268" r:id="rId16"/>
+    <p:sldId id="269" r:id="rId17"/>
+    <p:sldId id="270" r:id="rId18"/>
+    <p:sldId id="291" r:id="rId19"/>
+    <p:sldId id="271" r:id="rId20"/>
+    <p:sldId id="272" r:id="rId21"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
-  <p:notesSz cx="6858000" cy="9144000"/>
+  <p:notesSz cx="6858000" cy="12192000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
@@ -203,357 +189,150 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
-      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="15000" autoAdjust="0"/>
-    <p:restoredTop sz="92430" autoAdjust="0"/>
+    <p:restoredLeft sz="15611"/>
+    <p:restoredTop sz="95033" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
-    <p:cSldViewPr snapToGrid="0">
+    <p:cSldViewPr snapToGrid="0" snapToObjects="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="76" d="100"/>
-          <a:sy n="76" d="100"/>
+          <a:sx n="75" d="100"/>
+          <a:sy n="75" d="100"/>
         </p:scale>
-        <p:origin x="946" y="58"/>
+        <p:origin x="874" y="48"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...222 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4141416591"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1425969550"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
@@ -610,308 +389,1158 @@
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...48 lines deleted...]
-            </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{A88475C3-993D-4407-B973-20E8293337FD}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>6</a:t>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>1</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3848801203"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C4BFE84-047E-4BA0-91C0-20DB8314865F}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16520B72-5615-53CE-8B5C-9FF23A127501}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E070762B-D4DA-B66E-A92D-7A5D671DE7B4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89B88000-4C3F-27C6-7429-685C570AEDE5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>11</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="489118964"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Phishing uses email, vishing uses phone calls, smishing uses text messages, and whaling specifically targets high-ranking individuals within an organization. </a:t>
+            </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{07E89405-CC2F-4497-BDA5-E1FCCCA81BD4}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>29</a:t>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>12</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3120544495"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>13</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07A52618-97DF-66B6-D713-1D0B74B06DF4}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{081E817C-6676-0EE9-6C22-FF1DF2027E8C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D68E755-E72D-9579-3172-5DABC643E47D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89E9887E-EB85-25E7-6971-4E74370317E5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>14</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1782405602"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>15</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>16</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>17</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23EDD048-5B6A-EC57-4E35-E5663691A8D6}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6774EDEF-43C9-9872-A0E2-62CB617F36B6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB299BE5-6E89-13DF-26F0-70AC028025A3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F249C15-6D05-61CC-42B3-06FC4C38AECA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>18</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1080827621"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>19</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>20</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -921,142 +1550,81 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...59 lines deleted...]
-          <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{07E89405-CC2F-4497-BDA5-E1FCCCA81BD4}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>9</a:t>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3387271199"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1067,907 +1635,721 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0"/>
-[...6 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>attacker, or </a:t>
-[...12 lines deleted...]
-            </a:r>
+              <a:t>A brute force attack – where hackers try to gain unauthorized access to an account or encrypted data through trial and error, attempting several login credentials or encryption keys until they find the correct password.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t> uses a fabricated story, or pretext, to gain the victim's trust, often by impersonating a trusted authority figure like a coworker or a representative from a bank or IT department. </a:t>
-[...14 lines deleted...]
-            </a:r>
+              <a:t>A dictionary attack - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>where an attacker systematically tries a pre-compiled list of likely passwords, such as common words, phrases, and previously leaked credentials, to gain unauthorized access to a system or encrypted data.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t> - where attackers lure victims into compromising their security by exploiting human curiosity or greed. E.g. using a USB “forgotten” in the company washroom labelled “Highly Confidential”. </a:t>
-[...14 lines deleted...]
-            </a:r>
+              <a:t>Credential stuffing – where attackers use lists of compromised user credentials to breach into a system with the assumption that many users reuse usernames and passwords across multiple services.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t> - the </a:t>
-[...114 lines deleted...]
-              <a:t>Locker ransomware locks users out of their systems, demanding ransom for access.</a:t>
+              <a:t>A keylogger or keystroke logger/keyboard capturing is a form of malware or hardware that keeps track of and records your keystrokes as you type. It takes the information and sends it to a hacker using a command-and-control (C&amp;C) server</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{07E89405-CC2F-4497-BDA5-E1FCCCA81BD4}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>10</a:t>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4067754953"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Phishing uses email, vishing uses phone calls, smishing uses text messages, and whaling specifically targets high-ranking individuals within an organization. </a:t>
+              <a:t>A botnet refers to a group of computers which have been infected by malware and have come under the control of a malicious actor.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>DOM -</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Document Object Model</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{07E89405-CC2F-4497-BDA5-E1FCCCA81BD4}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>19</a:t>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3550540969"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...34 lines deleted...]
-            </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{07E89405-CC2F-4497-BDA5-E1FCCCA81BD4}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>20</a:t>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3425619174"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{07E89405-CC2F-4497-BDA5-E1FCCCA81BD4}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>25</a:t>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1387694544"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Data diddling attacks, malware attacks (see earlier section), data breaches, APTs (see slide 6), DDoS (see slide 5), Spam and Phishing, CATO, ATM Cash Out.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{07E89405-CC2F-4497-BDA5-E1FCCCA81BD4}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>26</a:t>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="764269130"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{07E89405-CC2F-4497-BDA5-E1FCCCA81BD4}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>27</a:t>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3363255363"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...10 lines deleted...]
-            </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{07E89405-CC2F-4497-BDA5-E1FCCCA81BD4}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>28</a:t>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="295458959"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
@@ -1988,51 +2370,51 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="914400" y="2130428"/>
+            <a:off x="914400" y="2130426"/>
             <a:ext cx="10363200" cy="1470025"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
@@ -2070,58 +2452,59 @@
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2914152406"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1481711661"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -2138,94 +2521,95 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Edit Master text styles</a:t>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1804962258"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3769337036"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -2252,94 +2636,95 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1016000" y="609600"/>
             <a:ext cx="7950200" cy="5486400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Edit Master text styles</a:t>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4021207937"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="660478419"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="txAndObj" preserve="1">
   <p:cSld name="Title, Text, and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -2366,51 +2751,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1016000" y="1752600"/>
             <a:ext cx="5334000" cy="4343400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Edit Master text styles</a:t>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
@@ -2422,94 +2807,217 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6553200" y="1752600"/>
             <a:ext cx="5334000" cy="4343400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Edit Master text styles</a:t>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1179117071"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3470951554"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" userDrawn="1">
+  <p:cSld name="DEFAULT">
+    <p:bg>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{664B8C1A-AAE5-4911-934C-BA4E20FD6FAB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2924173" y="752475"/>
+            <a:ext cx="7296151" cy="3543300"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr lang="en-US" sz="3600" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1698907417"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -2526,127 +3034,127 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Edit Master text styles</a:t>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1572471348"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="885982748"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="963084" y="4406903"/>
+            <a:off x="963084" y="4406901"/>
             <a:ext cx="10363200" cy="1362075"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="4000" b="1" cap="all"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -2681,66 +3189,67 @@
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Edit Master text styles</a:t>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="278708135"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1457715611"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -2790,51 +3299,51 @@
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1800"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1800"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1800"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1800"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1800"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1800"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Edit Master text styles</a:t>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
@@ -2874,94 +3383,95 @@
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1800"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1800"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1800"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1800"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1800"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1800"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Edit Master text styles</a:t>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1076114617"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2413151063"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -3029,51 +3539,51 @@
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Edit Master text styles</a:t>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="609600" y="2174875"/>
             <a:ext cx="5386917" cy="3951288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2400"/>
@@ -3085,538 +3595,542 @@
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Edit Master text styles</a:t>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6193369" y="1535113"/>
+            <a:off x="6193368" y="1535113"/>
             <a:ext cx="5389033" cy="639762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Edit Master text styles</a:t>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6193369" y="2174875"/>
+            <a:off x="6193368" y="2174875"/>
             <a:ext cx="5389033" cy="3951288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2400"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="2000"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Edit Master text styles</a:t>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1458235541"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1153706869"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3776923382"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3811765722"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1751541119"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3541885881"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="609602" y="273050"/>
+            <a:off x="609601" y="273050"/>
             <a:ext cx="4011084" cy="1162050"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4766733" y="273053"/>
+            <a:off x="4766733" y="273051"/>
             <a:ext cx="6815667" cy="5853113"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Edit Master text styles</a:t>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="609602" y="1435103"/>
+            <a:off x="609601" y="1435101"/>
             <a:ext cx="4011084" cy="4691063"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Edit Master text styles</a:t>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2491352158"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="855050044"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -3749,71 +4263,72 @@
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Edit Master text styles</a:t>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="630880572"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="265542179"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -3834,143 +4349,143 @@
             <a:off x="1016000" y="609600"/>
             <a:ext cx="10871200" cy="990600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="90488" tIns="44450" rIns="90488" bIns="44450" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="157699" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1016000" y="1752600"/>
             <a:ext cx="10871200" cy="4343400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="90488" tIns="44450" rIns="90488" bIns="44450" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>This will be the basic slide template</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>for Why Should Managers box slides, use </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>for Ethics and Society box slides, use</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>for Look into the Future box slides use </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>(this refers to background colors)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="157700" name="Rectangle 4"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1117600" y="1447800"/>
             <a:ext cx="2946400" cy="76200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F6BF69"/>
           </a:solidFill>
           <a:ln w="9525">
@@ -4180,70 +4695,72 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F6BF69"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1682259122"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2502746895"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483661" r:id="rId1"/>
-[...10 lines deleted...]
-    <p:sldLayoutId id="2147483672" r:id="rId12"/>
+    <p:sldLayoutId id="2147483652" r:id="rId1"/>
+    <p:sldLayoutId id="2147483653" r:id="rId2"/>
+    <p:sldLayoutId id="2147483654" r:id="rId3"/>
+    <p:sldLayoutId id="2147483655" r:id="rId4"/>
+    <p:sldLayoutId id="2147483656" r:id="rId5"/>
+    <p:sldLayoutId id="2147483657" r:id="rId6"/>
+    <p:sldLayoutId id="2147483658" r:id="rId7"/>
+    <p:sldLayoutId id="2147483659" r:id="rId8"/>
+    <p:sldLayoutId id="2147483660" r:id="rId9"/>
+    <p:sldLayoutId id="2147483661" r:id="rId10"/>
+    <p:sldLayoutId id="2147483662" r:id="rId11"/>
+    <p:sldLayoutId id="2147483663" r:id="rId12"/>
+    <p:sldLayoutId id="2147483664" r:id="rId13"/>
   </p:sldLayoutIdLst>
   <p:transition spd="slow"/>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPct val="0"/>
         </a:spcAft>
         <a:defRPr sz="3600" b="1">
           <a:solidFill>
             <a:srgbClr val="500093"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr algn="ctr" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPct val="0"/>
         </a:spcAft>
@@ -4345,51 +4862,51 @@
         <a:spcAft>
           <a:spcPct val="0"/>
         </a:spcAft>
         <a:defRPr sz="3600" b="1">
           <a:solidFill>
             <a:srgbClr val="500093"/>
           </a:solidFill>
           <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr marL="342900" indent="-342900" algn="l" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPct val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="993300"/>
         </a:buClr>
         <a:buSzPct val="127000"/>
         <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
         <a:buChar char="ü"/>
-        <a:defRPr sz="2800" b="1">
+        <a:defRPr sz="2800" b="0">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr marL="742950" indent="-285750" algn="l" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPct val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="00279F"/>
         </a:buClr>
         <a:buSzPct val="127000"/>
         <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
         <a:buChar char="ü"/>
         <a:defRPr sz="2400">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
@@ -4615,4327 +5132,17157 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-[...35 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-[...11 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+  <p:cSld name="Slide 1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...18 lines deleted...]
-              <a:rPr lang="en-US" sz="4400" dirty="0"/>
+          <p:cNvPr id="2" name="Shape 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="932688"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="713232" y="795528"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="859536" y="832104"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="740664"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="763524" y="964692"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1554480" y="530352"/>
+            <a:ext cx="8945361" cy="914400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="4000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
               <a:t>TOPIC 2: CYBER CRIME</a:t>
             </a:r>
-          </a:p>
-[...30 lines deleted...]
-              <a:buChar char="ü"/>
+            <a:endParaRPr lang="en-US" sz="4000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Shape 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="713232" y="2027147"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Image 0" descr="/home/claude/icons/shield_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="786384" y="2144268"/>
+            <a:ext cx="274320" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1243584" y="1942127"/>
+            <a:ext cx="4617720" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" b="0" dirty="0"/>
-[...6 lines deleted...]
-              <a:buChar char="ü"/>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Foundations</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Text 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1173481" y="2534298"/>
+            <a:ext cx="4617720" cy="574662"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" b="0" dirty="0"/>
-[...7 lines deleted...]
-              <a:buChar char="ü"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>What cybercrime is, who it targets, and how it causes harm</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Shape 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6323951" y="2077098"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="14" name="Image 1" descr="/home/claude/icons/malware_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6400800" y="2141349"/>
+            <a:ext cx="274320" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6861048" y="2067444"/>
+            <a:ext cx="4617720" cy="466854"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Types of Cyber Attacks</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6858000" y="2606428"/>
+            <a:ext cx="4617720" cy="593971"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>16 core attack categories, from malware to physical breaches</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Shape 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630936" y="3402931"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Image 2" descr="/home/claude/icons/cloud_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="722376" y="3482310"/>
+            <a:ext cx="274320" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1179576" y="3413632"/>
+            <a:ext cx="4617720" cy="411675"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Targeted Cybercrimes</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1243584" y="3873456"/>
+            <a:ext cx="4617720" cy="585217"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Crimes aimed at computer systems and mobile devices</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Shape 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6400800" y="3584641"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="22" name="Image 3" descr="/home/claude/icons/cardfraud_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6492240" y="3695534"/>
+            <a:ext cx="274320" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7004888" y="3560322"/>
+            <a:ext cx="4617720" cy="475486"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" b="0" dirty="0"/>
-[...7 lines deleted...]
-              <a:buChar char="ü"/>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Scams &amp; Fraud</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Text 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6995160" y="4133088"/>
+            <a:ext cx="4617720" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" b="0" dirty="0"/>
-[...7 lines deleted...]
-              <a:buChar char="ü"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Online and social-media scams designed to deceive and steal</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Shape 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="5120640"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="26" name="Image 4" descr="/home/claude/icons/socialeng_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="5212080"/>
+            <a:ext cx="274320" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Text 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1280160" y="4910328"/>
+            <a:ext cx="4617720" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" b="0" dirty="0"/>
-[...7 lines deleted...]
-              <a:buChar char="ü"/>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Social Engineering</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Text 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1280160" y="5367528"/>
+            <a:ext cx="4617720" cy="702532"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Manipulation tactics that exploit human trust</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Shape 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6400800" y="5120640"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="30" name="Image 5" descr="/home/claude/icons/target_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6492240" y="5212080"/>
+            <a:ext cx="274320" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Text 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6995160" y="4910328"/>
+            <a:ext cx="4617720" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Case Studies</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="32" name="Text 24"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6995160" y="5367527"/>
+            <a:ext cx="4617720" cy="702531"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Two real-world incidents that show the human cost</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="33" name="Text 25"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11548872" y="6446520"/>
+            <a:ext cx="365760" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" b="0" dirty="0"/>
-[...5 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="9E9E9E"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+  <p:cSld name="Slide 10">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...73 lines deleted...]
-            </a:r>
+          <p:cNvPr id="2" name="Shape 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="429768"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393192" y="292608"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539496" y="329184"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="237744"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443484" y="461772"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1476831" y="651011"/>
+            <a:ext cx="9948672" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Cybercrimes Targeting Mobiles (cont.)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Shape 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868679" y="2576609"/>
+            <a:ext cx="2767571" cy="3866231"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 4786"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069848" y="2759490"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Image 0" descr="/home/claude/icons/phishing_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1179576" y="2869218"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069848" y="1689117"/>
+            <a:ext cx="2019618" cy="767254"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Phishing Attacks</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069848" y="3596326"/>
+            <a:ext cx="2230400" cy="2247426"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Fooling targets into giving up passwords, downloading malware, or confirming transactions.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Shape 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5196781" y="2566099"/>
+            <a:ext cx="2549343" cy="3866231"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 4786"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Shape 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5397950" y="2748980"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="Image 1" descr="/home/claude/icons/identity_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5507678" y="2858708"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5366421" y="1678607"/>
+            <a:ext cx="1848048" cy="777764"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Identity Theft</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5397949" y="3585816"/>
+            <a:ext cx="2106437" cy="2247426"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Stolen identities used to open accounts, hijack numbers, or upgrade phones fraudulently.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Shape 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9072934" y="2576610"/>
+            <a:ext cx="2250386" cy="3183060"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 4786"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Shape 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9274103" y="2759490"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="22" name="Image 2" descr="/home/claude/icons/spyware_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9383831" y="2869218"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9274102" y="1689117"/>
+            <a:ext cx="1848049" cy="512064"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Spyware</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Text 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9274103" y="3596326"/>
+            <a:ext cx="1730228" cy="1995177"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Monitors phone activity — reads texts, tracks location, listens in, takes pictures.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5FB666C-FEB2-EA6F-1F19-E3E6BE75086E}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Shape 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7D16E51-0A27-D54E-7C8C-5AFCF288BED4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="429768"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6DD47B03-FB86-CBEF-2CC0-3EBFD1C23EF4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393192" y="292608"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D04DA35-2988-AB09-A171-F969D50E62A1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539496" y="329184"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9C31A21-5C66-8C53-0A49-EE6E542D77F5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="237744"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6447596-593A-AAF7-35D3-5EBD81A69797}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443484" y="461772"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B69BEF9F-5473-4EDE-0B0A-A8E1E1115323}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1527048" y="594466"/>
+            <a:ext cx="9948672" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Cybercrimes Targeting Mobiles (cont.)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Shape 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D656F099-7CFB-7738-0FF0-89608C1F28C0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="977848" y="2807834"/>
+            <a:ext cx="3068635" cy="3319697"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 4786"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Shape 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18C99E1A-F624-72C4-E258-9AEC1B549B3E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1179017" y="2990715"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="27" name="Image 3" descr="/home/claude/icons/maliciousapp_white.png">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4623BC4E-6D08-155A-B925-5B1C26E110AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1288745" y="3100443"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Text 22">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E57F0AFE-D450-3F0D-8795-C0278A11E047}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1179016" y="1689116"/>
+            <a:ext cx="2184293" cy="789327"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Malicious Apps</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Text 23">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D9B09C7-EA86-B45D-149A-418DFE519F2E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1179016" y="3701425"/>
+            <a:ext cx="2542591" cy="2047731"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Trojan-style apps that appear beneficial but lock phones or steal data and money.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Shape 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C795AF5-AE78-E184-98AD-7E972992621D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4948593" y="2818347"/>
+            <a:ext cx="3225743" cy="3319697"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 4786"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Shape 25">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{708943F6-E524-F602-F183-5B6A65B2E1AB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5149762" y="3001228"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="32" name="Image 4" descr="/home/claude/icons/weaksecurity_white.png">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0676976E-105C-4137-0DD4-C95823738B46}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5259490" y="3110956"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="33" name="Text 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBCC5027-066B-BD9B-F6AC-37A7F3854A59}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4971084" y="1689117"/>
+            <a:ext cx="2281053" cy="789326"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Apps with Weak Security</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="34" name="Text 27">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A971DF0A-2A5E-586D-8CAB-B40FD5288AB0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5149762" y="3648875"/>
+            <a:ext cx="2376694" cy="2047731"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Weak encryption or leaked tokens let hackers impersonate real people online.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="35" name="Shape 28">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60354932-EB09-932E-BFA4-B0A141A0621E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9066488" y="2797323"/>
+            <a:ext cx="2505402" cy="3319697"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 4786"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="36" name="Shape 29">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B2247B8-F302-F0CE-0FCF-6C7F89DD13AF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9267656" y="2980204"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="37" name="Image 5" descr="/home/claude/icons/outdated_white.png">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4853838E-591D-064A-6326-BB8A847804F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9377384" y="3089932"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="38" name="Text 30">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52E27E40-4836-83F1-B403-EF85C4B983B8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9049407" y="1689117"/>
+            <a:ext cx="2069697" cy="789326"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Out-of-Date Devices</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="39" name="Text 31">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9115FCBB-D7B9-1E5E-B252-278A84304D7B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9267656" y="3648875"/>
+            <a:ext cx="2020454" cy="2047731"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Devices past their update window (Samsung ~4yrs, Apple ~5-6yrs, Pixel 3yrs+) lose security patches.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="936270541"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1998108674"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+  <p:cSld name="Slide 11">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...85 lines deleted...]
-            </a:r>
+          <p:cNvPr id="2" name="Shape 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="429768"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393192" y="292608"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539496" y="329184"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="237744"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443484" y="461772"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1636776" y="256032"/>
+            <a:ext cx="9838944" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Online Scams &amp; Frauds: Communication-Based</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="886968" y="841248"/>
+            <a:ext cx="2834640" cy="54864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F6BF69"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1179576" y="896112"/>
+            <a:ext cx="10296144" cy="464312"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Fraud carried out through direct messages and calls</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Shape 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="3266440"/>
+            <a:ext cx="2420874" cy="3335528"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069848" y="3449320"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Image 0" descr="/home/claude/icons/phishing_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1179576" y="3559048"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1080008" y="1713992"/>
+            <a:ext cx="2018538" cy="1383792"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Email Scams</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069848" y="4225544"/>
+            <a:ext cx="2018538" cy="2022856"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Deceptive emails linking to attacker-controlled sites that collect sensitive data.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Shape 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3545586" y="3266440"/>
+            <a:ext cx="2420874" cy="3335528"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Shape 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3746754" y="3449320"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="Image 1" descr="/home/claude/icons/target_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3856482" y="3559048"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3756914" y="1713992"/>
+            <a:ext cx="2018538" cy="1383792"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Phishing, Vishing, Smishing, Whaling</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3746754" y="4225544"/>
+            <a:ext cx="2018538" cy="2022856"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Tailored messages using acquaintance-level detail to extract personal information.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Shape 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6222492" y="3266440"/>
+            <a:ext cx="2420874" cy="3335528"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Shape 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6423660" y="3449320"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="22" name="Image 2" descr="/home/claude/icons/jobfraud_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6533388" y="3559048"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6433820" y="1713992"/>
+            <a:ext cx="2018538" cy="1383792"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Job / Recruitment Fraud</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Text 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6423660" y="4225544"/>
+            <a:ext cx="2018538" cy="2022856"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Fake job listings designed to collect money or personal data from job seekers.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Shape 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8899398" y="3266440"/>
+            <a:ext cx="2420874" cy="3335528"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Shape 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9100566" y="3449320"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="27" name="Image 3" descr="/home/claude/icons/sextortion_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9210294" y="3559048"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Text 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9110726" y="1713992"/>
+            <a:ext cx="2018538" cy="1383792"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Online Sextortion</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Text 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9100566" y="4225544"/>
+            <a:ext cx="2018538" cy="2022856"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Threats to share private images or information unless a payment is made.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+  <p:cSld name="Slide 12">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...73 lines deleted...]
-            </a:r>
+          <p:cNvPr id="2" name="Shape 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="429768"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393192" y="292608"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539496" y="329184"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="237744"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443484" y="461772"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1600200" y="256032"/>
+            <a:ext cx="9875520" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Online Scams &amp; Frauds: Financial &amp; Site-Based</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="886968" y="841248"/>
+            <a:ext cx="2834640" cy="54864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F6BF69"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1071880" y="896112"/>
+            <a:ext cx="10607040" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Fraud targeting money, identity, and web infrastructure</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Shape 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="2721864"/>
+            <a:ext cx="2741676" cy="3063240"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 4786"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069848" y="2849880"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Image 0" descr="/home/claude/icons/cardfraud_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1179576" y="2959608"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="897128" y="1622552"/>
+            <a:ext cx="2232152" cy="512064"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Card &amp; Payment Fraud</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069848" y="3514344"/>
+            <a:ext cx="1971548" cy="2144776"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>E-commerce fraud aimed at stealing identity or money through cards or online payments.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Shape 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4847844" y="2667000"/>
+            <a:ext cx="2741676" cy="3063240"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 4786"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Shape 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5049012" y="2849880"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="Image 1" descr="/home/claude/icons/cyberbullying_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5158740" y="2959608"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4876292" y="1622552"/>
+            <a:ext cx="2144268" cy="512064"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Cyberbullying</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5049012" y="3514344"/>
+            <a:ext cx="1971548" cy="2144776"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Sharing harmful or false content about someone to cause humiliation or embarrassment.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Shape 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8573008" y="2667000"/>
+            <a:ext cx="2741676" cy="3063240"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 4786"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Shape 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8774176" y="2849880"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="22" name="Image 2" descr="/home/claude/icons/defacement_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8883904" y="2959608"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8601456" y="1622552"/>
+            <a:ext cx="2144268" cy="512064"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Website Defacement</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Text 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8774176" y="3514344"/>
+            <a:ext cx="1971548" cy="2144776"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Penetrating a site and replacing its content with the attacker's own.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DA3A176-EFBD-6C55-3920-59E70864AEFF}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Shape 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECB29514-9C08-B171-E5DA-0342ACA18159}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="429768"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5B4257A-156A-5A49-E700-768FDEED1094}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393192" y="292608"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32B1BD80-1D21-43CE-C98F-A938ADAACA19}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539496" y="329184"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EF95C6B-DF6E-19F8-FEB6-FFCEDF5CE144}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="237744"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{459AF7E9-C631-C78F-9E9D-8C35A9B995BB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443484" y="461772"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{342D7F52-A6AA-6385-B0D3-01803A7A2793}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1600200" y="256032"/>
+            <a:ext cx="9875520" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Online Scams &amp; Frauds: Financial &amp; Site-Based…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04402E36-C72D-6D0C-C1ED-B87440830464}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="886968" y="841248"/>
+            <a:ext cx="2834640" cy="54864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F6BF69"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55B4F75F-4EA2-9AD1-A1A7-16C6B1C14F03}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1071880" y="896112"/>
+            <a:ext cx="10607040" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Fraud targeting money, identity, and web infrastructure</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Shape 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CDED738-D074-3D9F-C057-EB5147C61351}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868172" y="2707640"/>
+            <a:ext cx="2718308" cy="2677160"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 4786"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Shape 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8EE4DC1-A677-0E4F-A7EB-81BEBA0196B9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069340" y="2890520"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="27" name="Image 3" descr="/home/claude/icons/cybersquatting_white.png">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77C0022B-705F-A968-F999-18F295B514BE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1179068" y="3000248"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Text 22">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47CAC0A5-B444-AAD3-32A9-F1F4B731F955}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="896620" y="1744472"/>
+            <a:ext cx="2415540" cy="2847848"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Cybersquatting</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Text 23">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E9FA373-417E-99BA-D816-CE2A5F50CBD0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069340" y="3554984"/>
+            <a:ext cx="2364740" cy="1829816"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Registering domains identical to trademarks to profit from their goodwill.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Shape 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CDA9700-DABE-C472-7FAC-301F051B784B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4390136" y="2667000"/>
+            <a:ext cx="3046984" cy="2487168"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 4786"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Shape 25">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7B614A7-A430-7B63-09A8-BDF6D16435D5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4591304" y="2849880"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="32" name="Image 4" descr="/home/claude/icons/pharming_white.png">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E86232F-7E6F-755B-C54A-63FF9334BD63}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4701032" y="2959608"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="33" name="Text 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F73D4114-E026-FD86-CB73-F93371BBE9E0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4418583" y="1703832"/>
+            <a:ext cx="2974075" cy="2847848"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Pharming</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="34" name="Text 27">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B68BAA4-66C7-44BB-05D1-58AD7C20F580}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4591304" y="3514344"/>
+            <a:ext cx="2244986" cy="1728216"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Redirecting users to a fake site that mimics a legitimate one to steal credentials.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="35" name="Shape 28">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B634FC74-A556-3EBA-3D61-E316A8EFBD6C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8420100" y="2667000"/>
+            <a:ext cx="2892044" cy="2453640"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 4786"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="36" name="Shape 29">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B74F389D-C4C1-F0F7-6DE2-5DC0E56957D9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8621268" y="2849880"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="37" name="Image 5" descr="/home/claude/icons/cryptojacking_white.png">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5CFF885-09E8-90EA-AF5C-8B196C4FB682}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8730996" y="2959608"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="38" name="Text 30">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B31BF0C9-C424-557A-78AB-6B29C885286C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8338069" y="1703832"/>
+            <a:ext cx="2974075" cy="2847848"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Cryptojacking / Espionage</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="39" name="Text 31">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F1C800F-D5CD-A9CF-095D-727006EF019E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8621268" y="3514344"/>
+            <a:ext cx="2130828" cy="1606296"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Hijacking devices to mine crypto, or stealing classified data for competitive advantage.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1717414848"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3206996488"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+  <p:cSld name="Slide 13">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...99 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+          <p:cNvPr id="2" name="Shape 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="429768"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393192" y="292608"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539496" y="329184"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="237744"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443484" y="461772"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1636776" y="256032"/>
+            <a:ext cx="9838944" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Social Media Scams &amp; Frauds</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="886968" y="841248"/>
+            <a:ext cx="2834640" cy="54864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F6BF69"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1179576" y="896112"/>
+            <a:ext cx="10296144" cy="485648"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Fraud committed on social networking platforms</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Shape 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868679" y="2545080"/>
+            <a:ext cx="1885493" cy="4180840"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3880"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069848" y="2727960"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Image 0" descr="/home/claude/icons/impersonation_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1179576" y="2837688"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="782320" y="1785112"/>
+            <a:ext cx="2251019" cy="738632"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Impersonation &amp; Identity Theft</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069848" y="3504184"/>
+            <a:ext cx="1483157" cy="3097784"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Fake accounts using someone's name or image for fraudulent purposes.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Shape 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3010205" y="2545080"/>
+            <a:ext cx="1885493" cy="4180840"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3880"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Shape 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3211373" y="2727960"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="Image 1" descr="/home/claude/icons/jobfraud_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3321101" y="2837688"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3211373" y="1785112"/>
+            <a:ext cx="1885493" cy="738632"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Job Scams</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3211373" y="3504184"/>
+            <a:ext cx="1483157" cy="3097784"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Fake recruitment offers distributed through social platforms.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Shape 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5151730" y="2545080"/>
+            <a:ext cx="1885493" cy="4180840"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3880"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Shape 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5352898" y="2727960"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="22" name="Image 2" descr="/home/claude/icons/misinformation_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5462626" y="2837688"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5352898" y="1785112"/>
+            <a:ext cx="1885493" cy="738632"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Misinformation &amp; Fake News</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Text 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5352898" y="3504184"/>
+            <a:ext cx="1483157" cy="3097784"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>False information spread with or without intent to mislead.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Shape 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7293254" y="2545080"/>
+            <a:ext cx="1885493" cy="4180840"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3880"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Shape 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7494422" y="2727960"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="27" name="Image 3" descr="/home/claude/icons/grooming_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7604150" y="2837688"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Text 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7494422" y="1785112"/>
+            <a:ext cx="1885493" cy="738632"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Cyber Grooming</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Text 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7494422" y="3504184"/>
+            <a:ext cx="1483157" cy="3097784"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>An adult builds a relationship with a child online with intent to abuse or exploit — see Case Study II.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Shape 24"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9434779" y="2545080"/>
+            <a:ext cx="1885493" cy="4180840"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3880"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Shape 25"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9635947" y="2727960"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="32" name="Image 4" descr="/home/claude/icons/stalking_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9745675" y="2837688"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="33" name="Text 26"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9635947" y="1785112"/>
+            <a:ext cx="1885493" cy="738632"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Cyberstalking &amp; Doxxing</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="34" name="Text 27"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9635947" y="3504184"/>
+            <a:ext cx="1483157" cy="3097784"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Using the internet to stalk, harass, or publish someone's private information.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+  <p:cSld name="Slide 14">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="2" name="Shape 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="429768"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393192" y="292608"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539496" y="329184"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="237744"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443484" y="461772"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1569720" y="256032"/>
+            <a:ext cx="10607040" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Social Engineering: The Phishing Family</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="886968" y="841248"/>
+            <a:ext cx="2834640" cy="54864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F6BF69"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1122680" y="896112"/>
+            <a:ext cx="10607040" cy="512064"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Same psychological trick — different channel and target</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="15" name="Table 0"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="810927487"/>
+              </p:ext>
+            </p:extLst>
           </p:nvPr>
-        </p:nvSpPr>
-[...80 lines deleted...]
-            </a:r>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="868680" y="1732280"/>
+          <a:ext cx="10424160" cy="4041648"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr/>
+              <a:tblGrid>
+                <a:gridCol w="3474720">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="3474720">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="3474720">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="566928">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Variant</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="B50069"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Channel</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="B50069"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Target</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:srgbClr val="B50069"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="566928">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Phishing</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Email</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>General / broad audience</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="566928">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Spear Phishing</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Email, tailored</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>A specific group, e.g. system admins</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="566928">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Whaling</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Email, highly tailored</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Top management — CEO, CFO</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="566928">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Vishing</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Voice call</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>General / broad audience</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10004"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="566928">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Smishing</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>SMS / text message</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>General / broad audience</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10005"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="566928">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Search Engine Phishing</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Poisoned search results</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="0" indent="0">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+                        </a:rPr>
+                        <a:t>Anyone clicking the top hit</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Arial" charset="0"/>
+                        <a:ea typeface="Arial" charset="0"/>
+                        <a:cs typeface="Arial" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="EBD6E6"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10006"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="5806440"/>
+            <a:ext cx="10424160" cy="795528"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" i="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>All</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t> variants rely on urgency and manufactured trust to get a click, a reply, or a wire transfer.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Text 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11548872" y="6446520"/>
+            <a:ext cx="365760" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="9E9E9E"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>14</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+  <p:cSld name="Slide 15">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...64 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+          <p:cNvPr id="2" name="Shape 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="429768"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393192" y="292608"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539496" y="329184"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="237744"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443484" y="461772"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1544320" y="256032"/>
+            <a:ext cx="9951720" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Social Engineering: Human &amp; Physical Tactics</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="886968" y="841248"/>
+            <a:ext cx="2834640" cy="54864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F6BF69"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069848" y="896112"/>
+            <a:ext cx="10405872" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Techniques that manipulate people rather than systems</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Shape 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="2971800"/>
+            <a:ext cx="2420874" cy="3408680"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069848" y="3154680"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Image 0" descr="/home/claude/icons/baiting_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1179576" y="3264408"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069848" y="1693672"/>
+            <a:ext cx="2018538" cy="1093216"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Baiting</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069848" y="3829304"/>
+            <a:ext cx="2018538" cy="2132584"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Luring victims with something valuable (e.g. free downloads) that installs malware.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Shape 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3545586" y="2971800"/>
+            <a:ext cx="2420874" cy="3408680"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Shape 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3746754" y="3154680"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="Image 1" descr="/home/claude/icons/tailgating_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3856482" y="3264408"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3746754" y="1693672"/>
+            <a:ext cx="2018538" cy="1093216"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Piggybacking &amp; Tailgating</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3746754" y="3829304"/>
+            <a:ext cx="2018538" cy="2132584"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Following an authorized person into a restricted area or device access.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Shape 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6222492" y="2971800"/>
+            <a:ext cx="2420874" cy="3408680"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Shape 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6423660" y="3154680"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="22" name="Image 2" descr="/home/claude/icons/pretexting_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6533388" y="3264408"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6423660" y="1693672"/>
+            <a:ext cx="2018538" cy="1093216"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Pretexting</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Text 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6423660" y="3829304"/>
+            <a:ext cx="2018538" cy="2132584"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Creating a fake persona or misusing a real role to extract information, e.g. a fake IT admin.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Shape 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8899398" y="2971800"/>
+            <a:ext cx="2420874" cy="3408680"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Shape 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9100566" y="3154680"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="27" name="Image 3" descr="/home/claude/icons/bec_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9210294" y="3264408"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Text 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9100566" y="1693672"/>
+            <a:ext cx="2018538" cy="1093216"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Business Email Compromise</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Text 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9100566" y="3829304"/>
+            <a:ext cx="2018538" cy="2132584"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Impersonating executives or partners to trick staff into transferring money.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42139DF2-1777-D827-2B73-54251F94BAC3}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Shape 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8AB6D40A-BB77-1F6B-3C76-6FEDD4F4ACA8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="429768"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13F96D0E-7A42-F4D0-0272-2CEA0AD0641F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393192" y="292608"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D1C904F-E212-5C6D-2197-054A80D830A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539496" y="329184"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD1CAF2E-A64E-0CE7-5EA3-A4AA47634EAE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="237744"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3F911A4-FFBE-D15F-FE38-F16272AE1F59}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443484" y="461772"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A6D8814-3126-49E8-1257-7A00B2B4C585}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1527048" y="256032"/>
+            <a:ext cx="9948672" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Social Engineering: Human &amp; Physical Tactics…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{865E813B-BB6C-0B46-E9BA-FC788407B021}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="886968" y="841248"/>
+            <a:ext cx="2834640" cy="54864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F6BF69"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C0B40F2-67F0-F649-1948-BDACC480BC88}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069848" y="896112"/>
+            <a:ext cx="10405872" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Techniques that manipulate people rather than systems</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Shape 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D463B0B-94DF-8F7E-8EAF-C2AF44798060}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="2663952"/>
+            <a:ext cx="2420874" cy="3036824"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Shape 25">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20F56423-E437-44FA-286B-2B09F164227D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069848" y="2846832"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="32" name="Image 4" descr="/home/claude/icons/quidproquo_white.png">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5CB30E66-A64F-2B01-5F09-82A9FD7A0009}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1179576" y="2956560"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="33" name="Text 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02092845-273E-3E39-6013-2DAC2312936A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069848" y="1812544"/>
+            <a:ext cx="2018538" cy="711200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Quid Pro Quo</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="34" name="Text 27">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B979CB85-3EF0-F5D4-C0A1-09D14DFF5AAE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069848" y="3551936"/>
+            <a:ext cx="2018538" cy="2148840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Offering a favor (e.g. faster internet) in exchange for credentials or system access.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="35" name="Shape 28">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3D73AB0-735D-782C-9045-2B24CB1D5911}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3545586" y="2663952"/>
+            <a:ext cx="2420874" cy="3036824"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="36" name="Shape 29">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC97F617-2A7F-8EA8-B6F4-BEF238E03DB2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3746754" y="2846832"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="37" name="Image 5" descr="/home/claude/icons/honeytrap_white.png">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{425CCE6E-1978-F5FA-B649-ADD01DE8E7C0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3856482" y="2956560"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="38" name="Text 30">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D7EAEB1-B88E-C50C-70F2-708E80D14F71}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3746754" y="1812544"/>
+            <a:ext cx="2018538" cy="711200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Honeytraps</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="39" name="Text 31">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82A2E530-0789-8908-F532-78474C1CECD3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3746754" y="3551936"/>
+            <a:ext cx="2018538" cy="2148840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Fake romantic profiles using stolen photos to build trust and extract money or data.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="40" name="Shape 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2E1A2FC-4055-A958-B2B8-86A4DEE17A04}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6222492" y="2663952"/>
+            <a:ext cx="2420874" cy="3036824"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="41" name="Shape 33">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF6A2DD1-14BE-9F44-66F9-C1343E309DFF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6423660" y="2846832"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="42" name="Image 6" descr="/home/claude/icons/scareware_white.png">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8542B368-6789-3229-4E78-F570D7F50801}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6533388" y="2956560"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="43" name="Text 34">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6576580-3804-F1A9-8A8D-45C74A9B27D4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6423660" y="1812544"/>
+            <a:ext cx="2018538" cy="711200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Scareware</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="44" name="Text 35">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5017E99C-7546-4317-B652-7ED250C5D354}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6423660" y="3551936"/>
+            <a:ext cx="2018538" cy="2148840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Fake alerts claiming infection, pressuring victims to click a 'cleaning' link.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="45" name="Shape 36">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB34F1BB-427C-1FB3-2634-EB0674EB820E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8899398" y="2663952"/>
+            <a:ext cx="2420874" cy="3036824"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="46" name="Shape 37">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5AB4D5EE-A3BE-79A8-8F1D-54BB000F4CC1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9100566" y="2846832"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="47" name="Image 7" descr="/home/claude/icons/wateringhole_white.png">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5E22A9A-155E-42A5-D9CB-A8E76C694CA2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9210294" y="2956560"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="48" name="Text 38">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EFE0B9C-49D2-6D65-1563-FF5AA84A9D61}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9100566" y="1812544"/>
+            <a:ext cx="2018538" cy="711200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Watering Hole Attacks</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="49" name="Text 39">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E4898BE-EC6D-6FE7-08E7-46F30D4CBE21}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9100566" y="3551936"/>
+            <a:ext cx="2018538" cy="2148840"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Infecting a site the target regularly visits to deliver malware or steal credentials.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="177665391"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3594068340"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+  <p:cSld name="Slide 16">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...14 lines deleted...]
-              <a:t>Cybercrimes targeting Mobiles </a:t>
+          <p:cNvPr id="2" name="Shape 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="429768"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393192" y="292608"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539496" y="329184"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="237744"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443484" y="461772"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1564640" y="256032"/>
+            <a:ext cx="9911080" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Case Study I: Spear Phishing</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="886968" y="841248"/>
+            <a:ext cx="2834640" cy="54864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F6BF69"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1137920" y="896112"/>
+            <a:ext cx="10337800" cy="509016"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>A real spear-phishing email, targeting a company with a fabricated compliance threat</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Shape 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="716280" y="1696720"/>
+            <a:ext cx="6035040" cy="4905248"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 1031"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="D9D9D9"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="76200" dist="25400" dir="5400000" algn="bl" rotWithShape="0">
+              <a:srgbClr val="888888">
+                <a:alpha val="25000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Image 0" descr="/home/claude/unpacked/ppt/media/image3.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="899160" y="1879599"/>
+            <a:ext cx="5669280" cy="4500691"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Shape 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7178040" y="1722120"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="Image 1" descr="/home/claude/icons/target_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7269480" y="1813560"/>
+            <a:ext cx="201168" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7680960" y="1685544"/>
+            <a:ext cx="3657600" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Manufactured Authority</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
-[...19 lines deleted...]
-              <a:t>Mobile devices account for more than 60% of digital fraud.</a:t>
+          <p:cNvPr id="15" name="Text 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7680960" y="1978152"/>
+            <a:ext cx="3657600" cy="685800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Claims to be from the “Better Business Bureau” — a trusted-sounding but unverified sender.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Shape 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7178040" y="2819400"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="Image 2" descr="/home/claude/icons/zeroday_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7269480" y="2910840"/>
+            <a:ext cx="201168" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7680960" y="2782824"/>
+            <a:ext cx="3657600" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Urgency Pressure</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
-          <a:p>
-[...57 lines deleted...]
-            </a:r>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7680960" y="3075432"/>
+            <a:ext cx="3657600" cy="685800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Demands a reply “within 24 hours,” pushing the victim to act before verifying.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Shape 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7178040" y="3916680"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="21" name="Image 3" descr="/home/claude/icons/phishing_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7269480" y="4008120"/>
+            <a:ext cx="201168" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7680960" y="3880104"/>
+            <a:ext cx="3657600" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Suspicious Link</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7680960" y="4172712"/>
+            <a:ext cx="3657600" cy="685800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>A shortened bit.ly link hides the true destination — a classic phishing red flag.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Shape 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7178040" y="5013960"/>
+            <a:ext cx="384048" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="25" name="Image 4" descr="/home/claude/icons/identity_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7269480" y="5105400"/>
+            <a:ext cx="201168" cy="201168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Text 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7680960" y="4977384"/>
+            <a:ext cx="3657600" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Vague Targeting</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Text 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7680960" y="5269992"/>
+            <a:ext cx="3657600" cy="685800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Generic legal language (“Fair Labor Standards Act”) designed to alarm any recipient.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Text 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11548872" y="6446520"/>
+            <a:ext cx="365760" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="9E9E9E"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>16</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+  <p:cSld name="Slide 2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...82 lines deleted...]
-            </a:r>
+          <p:cNvPr id="2" name="Shape 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="429768"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393192" y="292608"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539496" y="329184"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="237744"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443484" y="461772"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="256032"/>
+            <a:ext cx="10607040" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>What Is Cyber Crime?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="886968" y="841248"/>
+            <a:ext cx="2834640" cy="54864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F6BF69"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Shape 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="1371600"/>
+            <a:ext cx="10424160" cy="960120"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 5714"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1097280" y="1225296"/>
+            <a:ext cx="9966960" cy="1252728"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Cyber crime </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>is any criminal activity that involves a computer, a networked device, a network, or other digital devices — the computer may be the tool used to commit the crime, or it may be the target itself.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="2606040"/>
+            <a:ext cx="5486400" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>The Impact</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Shape 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="3017520"/>
+            <a:ext cx="3291840" cy="3108960"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 2353"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Shape 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069848" y="3200400"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="14" name="Image 0" descr="/home/claude/icons/finance_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1179576" y="3310128"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069848" y="3822192"/>
+            <a:ext cx="2889504" cy="512064"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Financial</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t> Loss</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069848" y="4462272"/>
+            <a:ext cx="2889504" cy="1536192"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Direct theft, fraud, and recovery costs</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Shape 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4480560" y="3017520"/>
+            <a:ext cx="3291840" cy="3108960"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 2353"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Shape 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4681728" y="3200400"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="19" name="Image 1" descr="/home/claude/icons/reputation_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4791456" y="3310128"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Text 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4681728" y="3822192"/>
+            <a:ext cx="2889504" cy="512064"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Disrepute</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Text 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4681728" y="4352544"/>
+            <a:ext cx="2889504" cy="1645920"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Embarrassment</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>and reputational damage</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Shape 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8092440" y="3017520"/>
+            <a:ext cx="3291840" cy="3108960"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 2353"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Shape 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8293608" y="3200400"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="24" name="Image 2" descr="/home/claude/icons/mental_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8403336" y="3310128"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Text 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8293608" y="3822192"/>
+            <a:ext cx="2889504" cy="512064"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Psychological Harm</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Text 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8293608" y="4572000"/>
+            <a:ext cx="2889504" cy="1426464"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Distress that can extend to depression</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Text 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11548872" y="6446520"/>
+            <a:ext cx="365760" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="9E9E9E"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+  <p:cSld name="Slide 17">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...60 lines deleted...]
-            </a:r>
+          <p:cNvPr id="2" name="Shape 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="429768"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393192" y="292608"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539496" y="329184"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="237744"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443484" y="461772"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1618488" y="256032"/>
+            <a:ext cx="9857232" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Case Study II: Cyber Grooming</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="886968" y="841248"/>
+            <a:ext cx="2834640" cy="54864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F6BF69"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1061720" y="896112"/>
+            <a:ext cx="10607040" cy="475488"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Breck (14, victim) and Daynes (18, offender) — a timeline</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Shape 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1417320" y="1691640"/>
+            <a:ext cx="32004" cy="4389120"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F6BF69"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1280160" y="1617472"/>
+            <a:ext cx="256032" cy="256032"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="365760" y="1526032"/>
+            <a:ext cx="822960" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Online</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1783080" y="1516888"/>
+            <a:ext cx="9509760" cy="822960"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Daynes lures teens via an online gaming group, posing as a 17-year-old tech entrepreneur.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Shape 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1280160" y="2550160"/>
+            <a:ext cx="256032" cy="256032"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="365760" y="2458720"/>
+            <a:ext cx="822960" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Dec 2013</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1783080" y="2449576"/>
+            <a:ext cx="9509760" cy="822960"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Breck's mother reports concerns to police; advised to have Breck cut contact and change groups.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Shape 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1280160" y="3482848"/>
+            <a:ext cx="256032" cy="256032"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="365760" y="3391408"/>
+            <a:ext cx="822960" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Grooming continues</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1783080" y="3382264"/>
+            <a:ext cx="9509760" cy="822960"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Breck's parents try unsuccessfully to intervene as Daynes tightens control over him.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Shape 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1280160" y="4415536"/>
+            <a:ext cx="256032" cy="256032"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Text 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="365760" y="4324096"/>
+            <a:ext cx="822960" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Feb 16, 2014</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Text 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1783080" y="4314952"/>
+            <a:ext cx="9509760" cy="822960"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Daynes invites Breck over under pretext of a business meeting; Breck tells parents he's at a sleepover.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Shape 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1280160" y="5348224"/>
+            <a:ext cx="256032" cy="256032"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Text 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="365760" y="5256784"/>
+            <a:ext cx="822960" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Aftermath</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Text 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1783080" y="5247640"/>
+            <a:ext cx="9509760" cy="822960"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Daynes murders Breck. He later pleads guilty with sexual and sadistic motivation and is sentenced to life.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Text 24"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="6121400"/>
+            <a:ext cx="10424160" cy="594360"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Investigations</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" i="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t> later revealed a prior, unprosecuted accusation against Daynes in 2011. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Daynes’ 999 call is played on the series “Murder Games” … “My friend and I got into an altercation … and I’m the only one who came out alive.”</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000" i="1" dirty="0">
+              <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Text 25"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11548872" y="6446520"/>
+            <a:ext cx="365760" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="9E9E9E"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>17</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
-[...1594 lines deleted...]
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
-[...662 lines deleted...]
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3076" name="Picture 4" descr="CYBER CRIME AND INFORMATION ABOUT CONFUSION MATRIX AND IT'S TWO TYPES OF  ERRORS | by Malay Kaushik | Medium">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0D5E85F-BC3F-2011-F0D4-A5638F585DD7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="2737337" y="177102"/>
-            <a:ext cx="6503796" cy="6503796"/>
+            <a:off x="1736530" y="1167703"/>
+            <a:ext cx="5513194" cy="5513194"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72DDBD53-72FF-097F-3382-0039C7D26E0C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="900386" y="177103"/>
+            <a:ext cx="10871200" cy="990600"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Types of cyber attacks – attack landscape</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{182E5CFF-879A-13F6-D5E8-5FF18F5650FE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7790374" y="2178797"/>
+            <a:ext cx="3440561" cy="1400982"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>16 categories of attack -  we will unpack over the next few slides</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="592997650"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+  <p:cSld name="Slide 4">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...42 lines deleted...]
-              <a:rPr lang="en-US" dirty="0"/>
+          <p:cNvPr id="2" name="Shape 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="429768"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393192" y="292608"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539496" y="329184"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="237744"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443484" y="461772"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1527048" y="256032"/>
+            <a:ext cx="9948672" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Types of Attacks: Malware &amp; Access</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="886968" y="841248"/>
+            <a:ext cx="2834640" cy="54864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F6BF69"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069848" y="896111"/>
+            <a:ext cx="10405872" cy="710315"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Attacks that compromise systems or steal credentials directly</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Shape 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="3429000"/>
+            <a:ext cx="2420874" cy="3172967"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069848" y="2063235"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Image 0" descr="/home/claude/icons/malware_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1179576" y="2134060"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1021208" y="2613242"/>
+            <a:ext cx="2018538" cy="710315"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
               <a:t>Malware</a:t>
             </a:r>
-          </a:p>
-[...16 lines deleted...]
-              <a:rPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069848" y="3643399"/>
+            <a:ext cx="2018538" cy="2621213"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Malicious software designed to harm or exploit systems. E.g. viruses, worms, trojans, spyware, adware.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Shape 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3545586" y="3429000"/>
+            <a:ext cx="2420874" cy="3172967"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Shape 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3746754" y="2063235"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="Image 1" descr="/home/claude/icons/phishing_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3856482" y="2134060"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3698114" y="2613242"/>
+            <a:ext cx="2018538" cy="710315"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
               <a:t>Phishing</a:t>
             </a:r>
-          </a:p>
-[...12 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3746754" y="3643400"/>
+            <a:ext cx="2018538" cy="685800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Fraudulent messages that impersonate a trustworthy entity. E.g. email phishing, spear phishing, whaling, vishing, smishing.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Shape 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6222492" y="3429000"/>
+            <a:ext cx="2420874" cy="3172967"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Shape 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6423660" y="2063235"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="22" name="Image 2" descr="/home/claude/icons/password_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6533388" y="2134060"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6375020" y="2613242"/>
+            <a:ext cx="2018538" cy="710315"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Password Attacks</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Text 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6423660" y="3643399"/>
+            <a:ext cx="2018538" cy="2854677"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Attempts to obtain or bypass passwords. E.g. brute force, dictionary attacks, credential stuffing, keylogging.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Shape 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8899398" y="3422385"/>
+            <a:ext cx="2420874" cy="3172967"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Shape 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9100566" y="2063235"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="27" name="Image 3" descr="/home/claude/icons/zeroday_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9210294" y="2134060"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Text 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9051926" y="2613242"/>
+            <a:ext cx="2018538" cy="710315"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Zero-Day Exploits</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Text 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9100566" y="3653126"/>
+            <a:ext cx="2018538" cy="1950006"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Attacks that exploit previously unknown vulnerabilities, before a patch exists.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+  <p:cSld name="Slide 5">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...89 lines deleted...]
-            </a:r>
+          <p:cNvPr id="2" name="Shape 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="429768"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393192" y="292608"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539496" y="329184"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="237744"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443484" y="461772"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1422400" y="256032"/>
+            <a:ext cx="10053320" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Types of Attacks: Network &amp; Web</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="886968" y="841248"/>
+            <a:ext cx="2834640" cy="54864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F6BF69"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1179576" y="911352"/>
+            <a:ext cx="10296144" cy="512064"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Attacks that target infrastructure and web applications</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Shape 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="2687320"/>
+            <a:ext cx="2420874" cy="3629175"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069848" y="2870199"/>
+            <a:ext cx="566928" cy="607220"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Image 0" descr="/home/claude/icons/ddos_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1179576" y="2979928"/>
+            <a:ext cx="347472" cy="372168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069848" y="1805432"/>
+            <a:ext cx="2018538" cy="712216"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>DoS &amp; DDoS</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069848" y="3514344"/>
+            <a:ext cx="2018538" cy="2743374"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Flooding a system with illegitimate requests to make it unavailable. E.g. flood attacks, botnets.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Shape 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3545586" y="2687320"/>
+            <a:ext cx="2420874" cy="3629175"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Shape 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3746754" y="2870199"/>
+            <a:ext cx="566928" cy="607220"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="Image 1" descr="/home/claude/icons/xss_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3856482" y="2979928"/>
+            <a:ext cx="347472" cy="372168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3746754" y="1757680"/>
+            <a:ext cx="2018538" cy="712216"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Cross-Site Scripting</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3746754" y="3514344"/>
+            <a:ext cx="2018538" cy="2743374"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Injecting malicious scripts into trusted websites. E.g. stored, reflected, and DOM-based XSS.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Shape 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6222492" y="2687320"/>
+            <a:ext cx="2420874" cy="3629175"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Shape 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6423660" y="2870199"/>
+            <a:ext cx="566928" cy="607220"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="22" name="Image 2" descr="/home/claude/icons/mitm_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6533388" y="2979928"/>
+            <a:ext cx="347472" cy="372168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6423660" y="1757680"/>
+            <a:ext cx="2018538" cy="712216"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Man-in-the-Middle</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Text 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6423660" y="3514344"/>
+            <a:ext cx="2018538" cy="2743374"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Secretly intercepting communication between two parties. E.g. eavesdropping, session hijacking, HTTPS spoofing.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Shape 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8899398" y="2687320"/>
+            <a:ext cx="2420874" cy="3629175"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Shape 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9100566" y="2870199"/>
+            <a:ext cx="566928" cy="607220"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="27" name="Image 3" descr="/home/claude/icons/sqli_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9210294" y="2979928"/>
+            <a:ext cx="347472" cy="372168"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Text 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9100566" y="1757680"/>
+            <a:ext cx="2018538" cy="712216"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>SQL Injection</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Text 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9100566" y="3514343"/>
+            <a:ext cx="2018538" cy="3013249"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Inserting malicious SQL code to manipulate a database. E.g. authentication bypass, data </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>leakage alteration or deletion</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+  <p:cSld name="Slide 6">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...86 lines deleted...]
-            </a:r>
+          <p:cNvPr id="2" name="Shape 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="429768"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393192" y="292608"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539496" y="329184"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="237744"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443484" y="461772"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1682496" y="256032"/>
+            <a:ext cx="9793224" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Types of Attacks: Organizational</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="886968" y="841248"/>
+            <a:ext cx="2834640" cy="54864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F6BF69"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069848" y="896112"/>
+            <a:ext cx="10405872" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Threats that exploit trust, access, and time within an organization</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Shape 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="2946400"/>
+            <a:ext cx="2420874" cy="3810000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069848" y="3083560"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Image 0" descr="/home/claude/icons/insider_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1179576" y="3193288"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069848" y="1764792"/>
+            <a:ext cx="2018538" cy="1012952"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Insider Threats</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069848" y="3819144"/>
+            <a:ext cx="2018538" cy="2937256"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Threats from within — employees or trusted individuals. E.g. data theft, sabotage, negligent breaches.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Shape 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3545586" y="2946400"/>
+            <a:ext cx="2420874" cy="3810000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Shape 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3746754" y="3083560"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="Image 1" descr="/home/claude/icons/apt_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3856482" y="3193288"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3746754" y="1764792"/>
+            <a:ext cx="2018538" cy="1012952"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Advanced Persistent Threats</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3746754" y="3819144"/>
+            <a:ext cx="2018538" cy="2937256"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Prolonged, targeted attacks aimed at stealing data or surveillance over time. E.g. state-sponsored attacks.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Shape 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6222492" y="2946400"/>
+            <a:ext cx="2420874" cy="3810000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Shape 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6423660" y="3083560"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="22" name="Image 2" descr="/home/claude/icons/supplychain_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6533388" y="3193288"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6423660" y="1764792"/>
+            <a:ext cx="2018538" cy="1012952"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Supply Chain Attacks</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Text 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6423660" y="3819144"/>
+            <a:ext cx="2018538" cy="2937256"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Targeting less secure links in the supply chain to infiltrate an organization.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Shape 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8899398" y="2946400"/>
+            <a:ext cx="2420874" cy="3810000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Shape 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9100566" y="3083560"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="27" name="Image 3" descr="/home/claude/icons/cloud_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9210294" y="3193288"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Text 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9100566" y="1764792"/>
+            <a:ext cx="2018538" cy="1012952"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Cloud Security Threats</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Text 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9100566" y="3819144"/>
+            <a:ext cx="2018538" cy="2937256"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Risks from cloud services. E.g. data breaches, insecure APIs, account hijacking, misconfiguration.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+  <p:cSld name="Slide 7">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...73 lines deleted...]
-            </a:r>
+          <p:cNvPr id="2" name="Shape 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="429768"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393192" y="292608"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539496" y="329184"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="237744"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443484" y="461772"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1527048" y="256032"/>
+            <a:ext cx="9948672" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Types of Attacks: Emerging &amp; Physical</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="886968" y="841248"/>
+            <a:ext cx="2834640" cy="54864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F6BF69"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1179576" y="896112"/>
+            <a:ext cx="10296144" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Newer and physical-world risk categories (Social Engineering explored in depth later)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Shape 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="2727960"/>
+            <a:ext cx="2420874" cy="3418840"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069848" y="2910840"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Image 0" descr="/home/claude/icons/socialeng_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1179576" y="3020568"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069848" y="1645920"/>
+            <a:ext cx="2018538" cy="996696"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Social Engineering</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069848" y="3749040"/>
+            <a:ext cx="2018538" cy="2267712"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Manipulating people into compromising security (covered in full in a dedicated section) →</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Shape 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3545586" y="2727960"/>
+            <a:ext cx="2420874" cy="3418840"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Shape 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3746754" y="2910840"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="Image 1" descr="/home/claude/icons/ransomware_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3856482" y="3020568"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3746754" y="1645920"/>
+            <a:ext cx="2018538" cy="996696"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Ransomware</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3746754" y="3749040"/>
+            <a:ext cx="2018538" cy="2267712"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Malware that encrypts files and demands payment for the key. 7,419 attacks recorded in 2025.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Shape 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6222492" y="2727960"/>
+            <a:ext cx="2420874" cy="3418840"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Shape 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6423660" y="2910840"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="22" name="Image 2" descr="/home/claude/icons/iot_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6533388" y="3020568"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6423660" y="1645920"/>
+            <a:ext cx="2018538" cy="996696"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>IoT Vulnerabilities</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Text 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6423660" y="3749040"/>
+            <a:ext cx="2018538" cy="2267712"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Weaknesses in connected devices. E.g. unauthorized access, data breaches, botnet formation.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Shape 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8899398" y="2727960"/>
+            <a:ext cx="2420874" cy="3418840"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3404"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Shape 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9100566" y="2910840"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="27" name="Image 3" descr="/home/claude/icons/physical_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9210294" y="3020568"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Text 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9100566" y="1645920"/>
+            <a:ext cx="2018538" cy="996696"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Physical Security Threats</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Text 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9100566" y="3749040"/>
+            <a:ext cx="2018538" cy="2267712"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Risks to physical infrastructure. E.g. device theft, hardware destruction, unauthorized access.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+  <p:cSld name="Slide 8">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...73 lines deleted...]
-            </a:r>
+          <p:cNvPr id="2" name="Shape 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="429768"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393192" y="292608"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539496" y="329184"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="237744"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443484" y="461772"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1527048" y="256032"/>
+            <a:ext cx="9948672" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Cybercrimes Targeting Computer Systems</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="886968" y="841248"/>
+            <a:ext cx="2834640" cy="54864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F6BF69"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1179576" y="896112"/>
+            <a:ext cx="10296144" cy="484632"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>The offender uses the computer to obtain information or damage programs —also include malware, APTs &amp; DDoS presented above</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Shape 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="2880360"/>
+            <a:ext cx="1885493" cy="3721608"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3880"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069848" y="3063240"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Image 0" descr="/home/claude/icons/datadiddling_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1179576" y="3172968"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069848" y="1693672"/>
+            <a:ext cx="1483157" cy="1076960"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Data Diddling</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069848" y="3758184"/>
+            <a:ext cx="1483157" cy="2843784"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Intentionally entering wrong information into a system or document — by a person or a virus.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Shape 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3010205" y="2880360"/>
+            <a:ext cx="1885493" cy="3721608"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3880"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Shape 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3211373" y="3063240"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="Image 1" descr="/home/claude/icons/databreach_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3321101" y="3172968"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Text 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3211373" y="1693672"/>
+            <a:ext cx="1483157" cy="1076960"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Data Breaches</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3211373" y="3758184"/>
+            <a:ext cx="1483157" cy="2843784"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Sensitive information copied, viewed, stolen, or altered without the owner's authorization.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Shape 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5151730" y="2880360"/>
+            <a:ext cx="1885493" cy="3721608"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3880"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Shape 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5352898" y="3063240"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="22" name="Image 2" descr="/home/claude/icons/spam_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5462626" y="3172968"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5352898" y="1693672"/>
+            <a:ext cx="1483157" cy="1076960"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Spam &amp; Phishing</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Text 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5352898" y="3758184"/>
+            <a:ext cx="1483157" cy="2843784"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Unsolicited ads (spam) vs. attempts to steal passwords or card numbers (phishing).</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Shape 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7293254" y="2880360"/>
+            <a:ext cx="1885493" cy="3721608"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3880"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Shape 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7494422" y="3063240"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="27" name="Image 3" descr="/home/claude/icons/cato_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7604150" y="3172968"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Text 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7494422" y="1693672"/>
+            <a:ext cx="1483157" cy="1076960"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Corporate Account Takeover</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Text 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7494422" y="3758184"/>
+            <a:ext cx="1483157" cy="2843784"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Thieves steal employee credentials to move information or money out of a company.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Shape 24"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9434779" y="2880360"/>
+            <a:ext cx="1885493" cy="3721608"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 3880"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Shape 25"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9635947" y="3063240"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="32" name="Image 4" descr="/home/claude/icons/atm_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9745675" y="3172968"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="33" name="Text 26"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9635947" y="1693672"/>
+            <a:ext cx="1483157" cy="1076960"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>ATM Cash-Out</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="34" name="Text 27"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9635947" y="3758184"/>
+            <a:ext cx="1483157" cy="2843784"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Criminals breach a bank/processor, disable fraud limits, and drain ATMs rapidly.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 9">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Shape 0"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="429768"/>
+            <a:ext cx="384048" cy="292608"/>
+          </a:xfrm>
+          <a:prstGeom prst="diamond">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="393192" y="292608"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="539496" y="329184"/>
+            <a:ext cx="82296" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Shape 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="237744"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443484" y="461772"/>
+            <a:ext cx="45720" cy="36576"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1571752" y="256032"/>
+            <a:ext cx="9903968" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Cybercrimes Targeting Mobiles</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="886968" y="841248"/>
+            <a:ext cx="2834640" cy="54864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F6BF69"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Shape 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="1371600"/>
+            <a:ext cx="10424160" cy="777240"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 7059"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Image 0" descr="/home/claude/icons/mobile_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1051560" y="1490472"/>
+            <a:ext cx="502920" cy="502920"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1737360" y="1371600"/>
+            <a:ext cx="9326880" cy="777240"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>60%+  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>of digital fraud today is committed through mobile devices.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Shape 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="3403600"/>
+            <a:ext cx="3291840" cy="2651760"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 2759"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Shape 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069848" y="3586480"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="14" name="Image 1" descr="/home/claude/icons/dataleak_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1179576" y="3696208"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069848" y="2440432"/>
+            <a:ext cx="2889504" cy="713232"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Data Leaks</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069848" y="4433824"/>
+            <a:ext cx="2889504" cy="1188720"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Apps collect personal data; if developer servers are compromised, you're exposed.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Shape 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4480560" y="3403600"/>
+            <a:ext cx="3291840" cy="2651760"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 2759"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Shape 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4681728" y="3586480"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="19" name="Image 2" descr="/home/claude/icons/weaksecurity_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4791456" y="3696208"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Text 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4681728" y="2440432"/>
+            <a:ext cx="2889504" cy="713232"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Poor Password Security</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Text 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4681728" y="4433824"/>
+            <a:ext cx="2889504" cy="1188720"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Reusing weak passwords across accounts, without multi-factor authentication.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Shape 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8092440" y="3403600"/>
+            <a:ext cx="3291840" cy="2651760"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 2759"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FBF3F8"/>
+          </a:solidFill>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="EBD6E6"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Shape 18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8293608" y="3586480"/>
+            <a:ext cx="566928" cy="566928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="24" name="Image 3" descr="/home/claude/icons/wifi_white.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8403336" y="3696208"/>
+            <a:ext cx="347472" cy="347472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Text 19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8293608" y="2440432"/>
+            <a:ext cx="2889504" cy="713232"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="262626"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Open Wi-Fi</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Text 20"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8293608" y="4433824"/>
+            <a:ext cx="2889504" cy="1188720"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Unsecured hotspots — some set up deliberately to steal data or redirect to phishing sites.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Text 21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11548872" y="6446520"/>
+            <a:ext cx="365760" cy="274320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="9E9E9E"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Arial" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>9</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="ThemeSamali">
   <a:themeElements>
     <a:clrScheme name="">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="919191"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="618FFD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="00AE00"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="FFFFFF"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="000000"/>
@@ -9519,167 +22866,201 @@
         </a:accent2>
         <a:accent3>
           <a:srgbClr val="FFFFFF"/>
         </a:accent3>
         <a:accent4>
           <a:srgbClr val="000000"/>
         </a:accent4>
         <a:accent5>
           <a:srgbClr val="ADCAFF"/>
         </a:accent5>
         <a:accent6>
           <a:srgbClr val="8AE7B9"/>
         </a:accent6>
         <a:hlink>
           <a:srgbClr val="CC00CC"/>
         </a:hlink>
         <a:folHlink>
           <a:srgbClr val="B2B2B2"/>
         </a:folHlink>
       </a:clrScheme>
       <a:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
     </a:extraClrScheme>
   </a:extraClrSchemeLst>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Theme1" id="{3331C4E4-7656-492A-8A3B-54E74B1FDB6D}" vid="{851B3941-2BF4-486B-A2FA-B5BFF3C4789E}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="ThemeSamali" id="{C5B2E5C4-DDC5-49B5-A193-808AAC0C5301}" vid="{EEF716FF-D196-4536-9FA6-F7CB942E5E77}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -9788,117 +23169,106 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Theme1</Template>
+  <Template>ThemeSamali</Template>
   <TotalTime></TotalTime>
-  <Words>3261</Words>
+  <Words>1944</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>195</Paragraphs>
-[...1 lines deleted...]
-  <Notes>10</Notes>
+  <Paragraphs>237</Paragraphs>
+  <Slides>20</Slides>
+  <Notes>19</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>32</vt:i4>
+        <vt:i4>20</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="37" baseType="lpstr">
+    <vt:vector size="25" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
-      <vt:lpstr>Theme1</vt:lpstr>
-      <vt:lpstr>TOPIC 2: CYBER CRIME</vt:lpstr>
+      <vt:lpstr>ThemeSamali</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-      <vt:lpstr>Cybercrimes</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-      <vt:lpstr>Types of cyber security attacks</vt:lpstr>
-[...26 lines deleted...]
-      <vt:lpstr>Case study – cyber grooming…</vt:lpstr>
+      <vt:lpstr>Types of cyber attacks – attack landscape</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>PptxGenJS</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>TOPIC 2: CYBER CRIMES</dc:title>
-  <dc:creator>hp i5</dc:creator>
+  <dc:title>PptxGenJS Presentation</dc:title>
+  <dc:subject>PptxGenJS Presentation</dc:subject>
+  <dc:creator>PptxGenJS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>