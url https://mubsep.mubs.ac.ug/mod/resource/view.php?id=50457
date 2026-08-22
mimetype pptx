--- v0 (2025-12-05)
+++ v1 (2026-08-22)
@@ -342,51 +342,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{2E15F184-02C9-46BA-A0BD-839E89C495AD}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/22/2025</a:t>
+              <a:t>8/27/2025</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -622,51 +622,51 @@
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/search?sca_esv=b65bf429607cdb9a&amp;cs=0&amp;q=social+engineering&amp;sa=X&amp;ved=2ahUKEwi0juyEnZ-PAxXAAvsDHfhkOc8QxccNegQIAhAB&amp;mstk=AUtExfAPwR_k6ayqynq_s6Agyx15828-dTaZmtTnFElFUm5tSnDBXfEv2bUUido5nZq9si5qH8p5qVzXKbLgRyzICZz2Q9U6Swu9uPwRrg9XqCd6pBuSSKPsNe1DnTjMQqRyld7FhCjHoglm_nXLVi_b-enK7Vs6qqXfVDlYkb5PEZ7GpWrt13syrGObQz_XvisL_UOaeLUGTU6Kq_29k9ozFF-TbRJCz4j1TeM-2mZmQKgzDA&amp;csui=3" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
@@ -1213,124 +1213,113 @@
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>authorised</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t> individual to gain physical access to restricted areas.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" b="1" i="0" kern="1200" dirty="0">
-[...10 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>- where attackers offer a seemingly beneficial service or information in exchange for a victim's sensitive data or access to their systems.  </a:t>
-[...4 lines deleted...]
-              <a:rPr lang="en-US" sz="1200" b="1" i="0" kern="1200" dirty="0">
+              <a:t>Quid pro quo is a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
+                <a:hlinkClick r:id="rId3"/>
               </a:rPr>
-              <a:t>Crypto ransomware attacks</a:t>
+              <a:t>social engineering</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>/ crypto-malware, involve malware that encrypts a victim's files, making them inaccessible until a ransom is paid for the decryption key, typically demanded in cryptocurrency to make payment anonymous. </a:t>
-[...14 lines deleted...]
-            </a:r>
+              <a:t> tactic where attackers offer a seemingly beneficial service or information in exchange for a victim's sensitive data or access to their systems.  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>locks users out of their systems, demanding ransom for access.</a:t>
+              <a:t>Crypto ransomware attacks/ crypto-malware, involve malware that encrypts a victim's files, making them inaccessible until a ransom is paid for the decryption key, typically demanded in cryptocurrency to make payment anonymous. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Locker ransomware locks users out of their systems, demanding ransom for access.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{07E89405-CC2F-4497-BDA5-E1FCCCA81BD4}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
@@ -4810,70 +4799,60 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="4400" dirty="0"/>
               <a:t>TOPIC 2: CYBER CRIME</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2878974" y="2037661"/>
-            <a:ext cx="6874625" cy="4172220"/>
+            <a:ext cx="6874625" cy="3883773"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>To Cover</a:t>
-            </a:r>
-[...8 lines deleted...]
-              <a:t>Types of cyber security attacks</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200" algn="l">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
               <a:t>Cybercrimes targeting Computer systems </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200" algn="l">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
               <a:t>Cybercrimes targeting Mobiles </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" b="0" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200" algn="l">
@@ -5001,51 +4980,51 @@
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" b="0" dirty="0"/>
               <a:t>Description: Manipulative techniques used to trick individuals into divulging confidential information or performing actions that compromise security.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" b="0" dirty="0"/>
               <a:t>Examples: Pretexting, baiting, tailgating, quid pro quo.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Ransomware</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" b="0" dirty="0"/>
-              <a:t>Description: Malware that encrypts a victim's files and demands payment for the decryption key. 5,289 attacks recorded across the world in 2024.</a:t>
+              <a:t>Description: Malware that encrypts a victim's files and demands payment for the decryption key. 5,289 attacks in 2024.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" b="0" dirty="0"/>
               <a:t>Examples: Crypto-ransomware, locker ransomware.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="936270541"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
@@ -7311,59 +7290,51 @@
             <a:r>
               <a:rPr lang="en-US" b="0" dirty="0"/>
               <a:t>Examples include;</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>Piggybacking and tailgating</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> - an authorized person allows an unauthorized person access to a restricted area. Tailgating also includes giving unauthorized users (like a coworker or child) access to your company devices. They may put your device at risk or spread malicious code.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>Pretexting</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="0" dirty="0"/>
-              <a:t> – occurs when someone creates a fake pretext, persona or misuses their actual role. </a:t>
-[...7 lines deleted...]
-              <a:t>data breaches from the inside e.g. a System Admin asking staff for their passwords then misuses them. </a:t>
+              <a:t> – occurs when someone creates a fake persona or misuses their actual role. It’s what most often happens with data breaches from the inside e.g. a System Admin asking staff for their passwords then misuses them. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>Business Email Compromise (BEC)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> – where criminals impersonate individuals within a company, often executives or trusted business partners, to trick employees into transferring money, revealing sensitive information, or performing other harmful actions.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3624309614"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -9819,54 +9790,54 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Theme1</Template>
   <TotalTime></TotalTime>
-  <Words>3265</Words>
+  <Words>3261</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>196</Paragraphs>
+  <Paragraphs>195</Paragraphs>
   <Slides>32</Slides>
   <Notes>10</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>32</vt:i4>
       </vt:variant>