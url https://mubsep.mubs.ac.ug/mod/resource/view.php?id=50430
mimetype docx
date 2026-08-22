--- v0 (2025-12-05)
+++ v1 (2026-08-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="53E91DD3" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="005540BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="312A0E75" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -294,249 +294,317 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ONE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="759F6845" w14:textId="0923C056" w:rsidR="005540BC" w:rsidRDefault="00000000">
+    <w:p w14:paraId="759F6845" w14:textId="4EC5CBC5" w:rsidR="005540BC" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>ACADEMIC YEAR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="009C4DE4">
+      <w:r w:rsidR="008D05C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidR="009C4DE4">
+      <w:r w:rsidR="008D05C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F700A6F" w14:textId="56483842" w:rsidR="005540BC" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7F700A6F" w14:textId="7E040B82" w:rsidR="005540BC" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Lecture time: </w:t>
       </w:r>
       <w:r w:rsidR="009C4DE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Mon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">day 5.30 – </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009C4DE4">
+        <w:t xml:space="preserve">day </w:t>
+      </w:r>
+      <w:r w:rsidR="006B13E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">.30 pm </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EE327B">
+        <w:t>.3</w:t>
+      </w:r>
+      <w:r w:rsidR="006B13E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EE327B">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="006B13E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">.30 pm </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE327B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EE327B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
         <w:tab/>
         <w:t>Venue:</w:t>
       </w:r>
       <w:r w:rsidR="00EE327B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:tab/>
         <w:t>ADB Lecture Theatre 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4714F157" w14:textId="1D73F475" w:rsidR="005540BC" w:rsidRPr="009C4DE4" w:rsidRDefault="00000000" w:rsidP="009C4DE4">
+    <w:p w14:paraId="4714F157" w14:textId="73BC6D68" w:rsidR="005540BC" w:rsidRPr="009C4DE4" w:rsidRDefault="00000000" w:rsidP="009C4DE4">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t>Facilitators: Dr. Annet. K. Nabatanzi-Muyimba (PhD)</w:t>
+        <w:t>Facilitators: Dr. Annet. K. Nabatanzi-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Muyimba</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0005228A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">/Mr. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009C4DE4">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="0005228A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mr. </w:t>
+      </w:r>
+      <w:r w:rsidR="009C4DE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>Wilson Mutumba</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="097B728C" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="005540BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FE61377" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Course description:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18859553" w14:textId="7DB780A0" w:rsidR="005540BC" w:rsidRDefault="00000000">
+    <w:p w14:paraId="18859553" w14:textId="4C0B62D6" w:rsidR="005540BC" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">This is a core course for the </w:t>
       </w:r>
       <w:r w:rsidR="00E96A96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">MBA Public sector </w:t>
       </w:r>
       <w:r w:rsidR="008B103B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">management </w:t>
@@ -649,267 +717,331 @@
       </w:r>
       <w:r w:rsidR="008B103B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>learners</w:t>
       </w:r>
       <w:r w:rsidR="008B103B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to analytical tools </w:t>
       </w:r>
       <w:r w:rsidR="008B103B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">needed by practitioners and researchers </w:t>
       </w:r>
       <w:r w:rsidR="008B103B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>to assess, evaluate</w:t>
+        <w:t>to evaluate</w:t>
       </w:r>
       <w:r w:rsidR="008B103B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and select public poli</w:t>
+        <w:t xml:space="preserve"> and select </w:t>
+      </w:r>
+      <w:r w:rsidR="009D1772">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the appropriate </w:t>
       </w:r>
       <w:r w:rsidR="008B103B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>public poli</w:t>
+      </w:r>
+      <w:r w:rsidR="008B103B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00C874EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>y options</w:t>
       </w:r>
+      <w:r w:rsidR="001D2B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, outputs, outcomes and impact</w:t>
+      </w:r>
       <w:r w:rsidR="008B103B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Using learner-</w:t>
       </w:r>
       <w:r w:rsidR="00C874EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>centered</w:t>
       </w:r>
+      <w:r w:rsidR="009D1772">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approach</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>, problem-oriented and multidisciplinary synthesis, the course bridges the gap between theory and practice in public policy</w:t>
       </w:r>
       <w:r w:rsidR="00C874EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>analysis</w:t>
       </w:r>
-      <w:r w:rsidR="00C874EE">
+      <w:r w:rsidR="009D1772">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>, making and implementation</w:t>
+        <w:t xml:space="preserve"> for decision making</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57BE4381" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="005540BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3930881A" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Learning Outcomes:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15E217ED" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>On successful completion of this course, the students should be able to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DBCA7B5" w14:textId="6791FBF2" w:rsidR="005540BC" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1DBCA7B5" w14:textId="24A3D421" w:rsidR="005540BC" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Explain</w:t>
       </w:r>
       <w:r w:rsidR="000C6910">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> concepts, process, theories and frameworks used in public policy analysis.</w:t>
+        <w:t xml:space="preserve"> concepts, process</w:t>
+      </w:r>
+      <w:r w:rsidR="00B243D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, theories and frameworks used in public policy analysis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4751886A" w14:textId="77777777" w:rsidR="00B56824" w:rsidRDefault="00B56824" w:rsidP="00B56824">
+    <w:p w14:paraId="4751886A" w14:textId="1113C4A0" w:rsidR="00B56824" w:rsidRDefault="00B56824" w:rsidP="00B56824">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Evaluate the role that public policies play in public sector management, governance and development.</w:t>
+        <w:t>Evaluate the</w:t>
+      </w:r>
+      <w:r w:rsidR="00B304FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B2524">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nature, role and </w:t>
+      </w:r>
+      <w:r w:rsidR="00B304FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>context</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B304FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> public policies in public sector management, governance and development.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24ED86E8" w14:textId="77777777" w:rsidR="00D27898" w:rsidRDefault="00D27898" w:rsidP="00D27898">
+    <w:p w14:paraId="3DF79212" w14:textId="77777777" w:rsidR="00E43E31" w:rsidRPr="000102D1" w:rsidRDefault="00E43E31" w:rsidP="00E43E31">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="000102D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Collect and analyse data to inform evidence-based policy making</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Determine</w:t>
-[...18 lines deleted...]
-        <w:t>ommunicate public policies to different stakeholders</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65A7D6CD" w14:textId="1F782FAD" w:rsidR="000102D1" w:rsidRPr="000102D1" w:rsidRDefault="00000000" w:rsidP="000102D1">
+    <w:p w14:paraId="65A7D6CD" w14:textId="1F782FAD" w:rsidR="000102D1" w:rsidRPr="00E43E31" w:rsidRDefault="00000000" w:rsidP="000102D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000102D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Use different theories, models and </w:t>
       </w:r>
       <w:r w:rsidRPr="000102D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">analytical </w:t>
       </w:r>
       <w:r w:rsidRPr="000102D1">
@@ -965,82 +1097,86 @@
         </w:rPr>
         <w:t>, outputs,</w:t>
       </w:r>
       <w:r w:rsidRPr="000102D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> outcomes</w:t>
       </w:r>
       <w:r w:rsidR="00890A6C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="000102D1" w:rsidRPr="000102D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>impact.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="298F7429" w14:textId="36EA12C8" w:rsidR="005540BC" w:rsidRPr="000102D1" w:rsidRDefault="000102D1" w:rsidP="000102D1">
+    <w:p w14:paraId="0F07854F" w14:textId="59404916" w:rsidR="00E43E31" w:rsidRPr="00E43E31" w:rsidRDefault="00E43E31" w:rsidP="00E43E31">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000102D1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Collect and a</w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Determine</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the effectiveness </w:t>
+      </w:r>
+      <w:r w:rsidR="00012A5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and impact </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>of public policies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57074B98" w14:textId="77777777" w:rsidR="000102D1" w:rsidRDefault="000102D1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F680CC7" w14:textId="72E85B66" w:rsidR="005540BC" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -1179,306 +1315,296 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblInd w:w="-882" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1535"/>
         <w:gridCol w:w="3886"/>
         <w:gridCol w:w="5379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005540BC" w14:paraId="0AEC870B" w14:textId="77777777">
+      <w:tr w:rsidR="005540BC" w14:paraId="0AEC870B" w14:textId="77777777" w:rsidTr="00495CC5">
         <w:trPr>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="5BF4FA0C" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3886" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="60299019" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Topic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5379" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="358A04F2" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Journal Articles/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Reference books/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> study cases</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005540BC" w14:paraId="567A20EE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F055D48" w14:textId="30010684" w:rsidR="005540BC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2F055D48" w14:textId="44ABAC55" w:rsidR="005540BC" w:rsidRPr="007C48AC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:b/>
-[...8 lines deleted...]
-                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C48AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>August 1</w:t>
             </w:r>
-            <w:r w:rsidR="00331833">
-[...12 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00A35ECB" w:rsidRPr="007C48AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C48AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, 202</w:t>
             </w:r>
-            <w:r w:rsidR="00331833">
-[...6 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00A35ECB" w:rsidRPr="007C48AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3886" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BD8540A" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Cambria" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Cambria" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>Course Orientation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="351D0F60" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="351D0F60" w14:textId="77777777" w:rsidR="005540BC" w:rsidRPr="007C48AC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Cambria" w:hAnsi="Times New Roman"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007C48AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Cambria" w:hAnsi="Times New Roman"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>Course outline</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36E3A693" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="005540BC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Cambria" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005540BC" w14:paraId="7C5E7633" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="7884"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="264E27E6" w14:textId="2847FD34" w:rsidR="005540BC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="264E27E6" w14:textId="790124A5" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Aug </w:t>
             </w:r>
             <w:r w:rsidR="008B0A77">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00331833">
-[...4 lines deleted...]
-              <w:t>8</w:t>
+            <w:r w:rsidR="00A35ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="008B0A77">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> 202</w:t>
             </w:r>
-            <w:r w:rsidR="00331833">
-[...3 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00A35ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3886" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F5D6970" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Cambria" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t xml:space="preserve">1. The </w:t>
             </w:r>
             <w:r>
@@ -1552,119 +1678,127 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Definition of Public Policy, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D034E45" w14:textId="2B1B7E2A" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="008B0A77">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>haracteristics</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> of public policies</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02DEA7CE" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Qualities of a good policy</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32D82B54" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Sources of policy,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A0316C7" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2A0316C7" w14:textId="4DFC37C2" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Actors in Public Policy</w:t>
+            </w:r>
+            <w:r w:rsidR="00715BA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Process</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="538D91EE" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Policy typologies: levels, types</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
@@ -1705,51 +1839,71 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> public sector management,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> governance</w:t>
             </w:r>
             <w:r w:rsidR="008B0A77">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> and development.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D30A0E2" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="32BE4510" w14:textId="08E87FA8" w:rsidR="00E66DDC" w:rsidRPr="00E66DDC" w:rsidRDefault="00E66DDC" w:rsidP="00E66DDC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="425"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E66DDC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Required:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D30A0E2" w14:textId="6426775E" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="425"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="420" w:hanging="420"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Dunn, W. N. (2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1767,51 +1921,67 @@
               <w:t>, New Jersey: Pearson.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D98ECEC" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="425"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="420" w:hanging="420"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Knoepfel, P., Larrue, C., Varone, F. and Hill, M. (2011) </w:t>
+              <w:t xml:space="preserve">Knoepfel, P., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Larrue</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, C., Varone, F. and Hill, M. (2011) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t>Public Policy Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">.  Bristol: The Policy Press. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7EC5E615" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="425"/>
@@ -1844,96 +2014,140 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>. Prentice Hall</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0918B75B" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="425"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="420" w:hanging="420"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Anyebe, A. A (2018). An Overview of Approaches to the Study of Public Policy. International Journal of Political Science (IJPS). Volume 4, Issue 1, PP 08-17</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Anyebe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>, A. A (2018). An Overview of Approaches to the Study of Public Policy. International Journal of Political Science (IJPS). Volume 4, Issue 1, PP 08-17</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="143EDE20" w14:textId="66186CE0" w:rsidR="005540BC" w:rsidRPr="00FB03FC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="425"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="420" w:hanging="420"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FB03FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Aiyede, E.R (2023</w:t>
+              <w:t>Aiyede</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB03FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>, E.R (2023</w:t>
             </w:r>
             <w:r w:rsidR="008B0A77" w:rsidRPr="00FB03FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>). Governance</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB03FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and Politics of Public Policy in Africa. Chapter 5 in Public Policy in Africa book edited by Aiyede and Muganda, Palgrave MacMillan, published by Springer Nature, Switzerland.</w:t>
+              <w:t xml:space="preserve"> and Politics of Public Policy in Africa. Chapter 5 in Public Policy in Africa book edited by </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB03FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Aiyede</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB03FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB03FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Muganda</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB03FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>, Palgrave MacMillan, published by Springer Nature, Switzerland.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4ADC30B7" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="425"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="420" w:hanging="420"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Anderson, J. E. (2003). Public policymaking: An introduction. Boston: Houghton. Chapter 1.</w:t>
             </w:r>
@@ -2034,51 +2248,67 @@
               <w:t>, New Jersey: Pearson.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="749E751E" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="425"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="420" w:hanging="420"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Fischer, F., Miller, G. J.and Sydney, M. S. (2007)</w:t>
+              <w:t xml:space="preserve">Fischer, F., Miller, G. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>J.and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sydney, M. S. (2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> Handbook of Public Policy Analysis: Theory Politics and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.  New York: CRC Press-Taylor and Francis Group.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DFFE892" w14:textId="0FE22E38" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="425"/>
@@ -2163,178 +2393,198 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>, Volume 28, pages 1612-74, New York: Fordham University.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16F2D191" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="425"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="420" w:hanging="420"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Theodoulou, S.Z. and Cahn, M.A. (1995). Public Policy: The Essential Readings</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Theodoulou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>, S.Z. and Cahn, M.A. (1995). Public Policy: The Essential Readings</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005540BC" w14:paraId="059EEAB3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EE96A27" w14:textId="40FB5D4D" w:rsidR="005540BC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4EE96A27" w14:textId="408C2A1C" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Aug 2</w:t>
-[...6 lines deleted...]
-              <w:t>5</w:t>
+              <w:t xml:space="preserve">Aug </w:t>
+            </w:r>
+            <w:r w:rsidR="00A35ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>24</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, 202</w:t>
             </w:r>
-            <w:r w:rsidR="00331833">
-[...4 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00A35ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3886" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B9A3C19" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Theories and Models </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Public Policy</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1700746F" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1700746F" w14:textId="4871A272" w:rsidR="005540BC" w:rsidRDefault="00CB6867">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Classical</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>T</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> theories:</w:t>
+              <w:t>heories</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="077F88CA" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
@@ -2584,102 +2834,146 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>, New Jersey: Pearson.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18FEE4DE" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Fischer, F., Miller, G. J.and Sydney, M. S. (2007)</w:t>
+              <w:t xml:space="preserve">Fischer, F., Miller, G. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>J.and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sydney, M. S. (2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> Handbook of Public Policy Analysis: Theory Politics </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.  New York: CRC Press-Taylor and Francis Group.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005540BC" w14:paraId="238A10F3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C9E8488" w14:textId="513BE946" w:rsidR="005540BC" w:rsidRDefault="00331833">
+          <w:p w14:paraId="3C9E8488" w14:textId="743F2AD0" w:rsidR="005540BC" w:rsidRDefault="00A35ECB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Sep 1, 2025</w:t>
+              <w:t>Aug</w:t>
+            </w:r>
+            <w:r w:rsidR="00331833">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00331833">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>1, 202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3886" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="284F3564" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
@@ -3044,133 +3338,142 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>, New Jersey: Pearson.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52CFE1F2" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Fischer, F., Miller, G. J.and Sydney, M. S. (2007)</w:t>
+              <w:t xml:space="preserve">Fischer, F., Miller, G. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>J.and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sydney, M. S. (2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> Handbook of Public Policy Analysis: Theory Politics and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.  New York: CRC Press-Taylor and Francis Group.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C1BDA15" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="005540BC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005540BC" w14:paraId="2DC17242" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02B91266" w14:textId="658CB1A5" w:rsidR="005540BC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="02B91266" w14:textId="67FA8BA0" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Sept</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00331833">
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="00941FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>, 202</w:t>
             </w:r>
-            <w:r w:rsidR="00331833">
-[...3 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00941FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3886" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1103778C" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Cambria" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="ar"/>
@@ -3458,109 +3761,157 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09794411" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="425"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Mutahaba, G. and Balogun, M.J. (1993). </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Mutahaba</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, G. and Balogun, M.J. (1993). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
               </w:rPr>
-              <w:t>Enhancing Policy Management Capacity in Africa.</w:t>
-[...5 lines deleted...]
-              <w:t>Kumarian Press.</w:t>
+              <w:t xml:space="preserve">Enhancing Policy Management Capacity in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Africa.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Kumarian</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Press.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C34F9A6" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="425"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Ohemeng, F. et al. (2013). </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ohemeng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, F. et al. (2013). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t>Public Policy Making in Ghana</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>. The EdminMeller Press</w:t>
+              <w:t xml:space="preserve">. The </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>EdminMeller</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Press</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="675A14FE" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="425"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Kalu, K.A. (2004). Agenda </w:t>
             </w:r>
             <w:r>
@@ -3784,102 +4135,102 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Schreiner, G. and Rycroft, A.J. (1994). Forums for Public Policy Making</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005540BC" w14:paraId="1ABBED83" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7149081E" w14:textId="4CB422CE" w:rsidR="005540BC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7149081E" w14:textId="2107D416" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Sept</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00331833">
-[...4 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00941FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> 202</w:t>
             </w:r>
-            <w:r w:rsidR="00331833">
-[...3 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00941FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3886" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19C9654E" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -4201,51 +4552,65 @@
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="522" w:hanging="180"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Anderson, J. E. (2011). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
               </w:rPr>
               <w:t>Public Policy Making</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>, Wadworth- USA</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Wadworth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>- USA</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CB0910F" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="522" w:hanging="180"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Sabatier, P. (2007). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -4456,64 +4821,91 @@
               <w:t>Cases in Public Policy Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Georgetown University Press.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4DF7C3F9" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="108"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Vedung, E. (1997). </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Vedung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, E. (1997). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
-              <w:t>Public Policy and Programme Evaluation</w:t>
+              <w:t xml:space="preserve">Public Policy and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Programme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>. New Brunswick: Transaction Publishers</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3525FE00" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="108"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -4584,164 +4976,174 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
               </w:rPr>
               <w:t>Studying Public Policy: Policy Cycles and Policy Subsystems</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>. Oxford University Press</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2174D92A" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="005540BC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005540BC" w14:paraId="637E361D" w14:textId="77777777">
+      <w:tr w:rsidR="005540BC" w14:paraId="637E361D" w14:textId="77777777" w:rsidTr="00CA7819">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="3693787B" w14:textId="62F13B5B" w:rsidR="005540BC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3693787B" w14:textId="44E255E7" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Sept 2</w:t>
             </w:r>
-            <w:r w:rsidR="00331833">
-[...4 lines deleted...]
-              <w:t>2</w:t>
+            <w:r w:rsidR="00941FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>, 202</w:t>
             </w:r>
-            <w:r w:rsidR="00331833">
-[...3 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00941FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3886" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="5281E1DF" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>CW1 Test</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5379" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="5BC30406" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="005540BC">
+          <w:p w14:paraId="5BC30406" w14:textId="1EC94FDC" w:rsidR="005540BC" w:rsidRDefault="00495CC5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sit-in </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005540BC" w14:paraId="58EE8850" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BEEF1DD" w14:textId="71C94586" w:rsidR="005540BC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7BEEF1DD" w14:textId="4540F0B7" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Sept 2</w:t>
             </w:r>
-            <w:r w:rsidR="00331833">
-[...4 lines deleted...]
-              <w:t>9</w:t>
+            <w:r w:rsidR="00941FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>, 202</w:t>
             </w:r>
-            <w:r w:rsidR="00331833">
-[...3 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00941FAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3886" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18C1AABE" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Policy Process (Part 2)</w:t>
             </w:r>
@@ -5004,51 +5406,65 @@
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="18"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">  Anderson, J. E. (2011). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
               </w:rPr>
               <w:t>Public Policy Making</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>, Wadworth- USA</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Wadworth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>- USA</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="088931F2" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="522" w:hanging="180"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Sabatier, P. (2007). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -5258,64 +5674,91 @@
               <w:t>Cases in Public Policy Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Georgetown University Press.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50D19810" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="108"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Vedung, E. (1997). </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Vedung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, E. (1997). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
-              <w:t>Public Policy and Programme Evaluation</w:t>
+              <w:t xml:space="preserve">Public Policy and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Programme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>. New Brunswick: Transaction Publishers</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13C38EBC" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="108"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -5382,148 +5825,148 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
               </w:rPr>
               <w:t>Studying Public Policy: Policy Cycles and Policy Subsystems</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>. Oxford University Press</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005540BC" w14:paraId="67F8B942" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="571"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51F04CB0" w14:textId="37F6BFC7" w:rsidR="005540BC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="51F04CB0" w14:textId="29E86E8B" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Oct </w:t>
             </w:r>
-            <w:r w:rsidR="00331833">
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidR="008210C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="008210C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>6</w:t>
-            </w:r>
-[...10 lines deleted...]
-              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3886" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0ABADDCC" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Cambria" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Cambria" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t>Policy Process - Part 3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Cambria" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DDB9721" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3DDB9721" w14:textId="77777777" w:rsidR="005540BC" w:rsidRPr="008210C1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="162"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:bCs/>
-[...5 lines deleted...]
-                <w:bCs/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008210C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">v. </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="008210C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
               </w:rPr>
               <w:t>Policy implementation:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C41936C" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="882" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Setting objectives, priorities, and sequencing of tasks;</w:t>
             </w:r>
@@ -5562,72 +6005,72 @@
               <w:ind w:left="882" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Forecasting expected policy outcomes.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1851F93A" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="005540BC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="702"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1BD2E935" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1BD2E935" w14:textId="77777777" w:rsidR="005540BC" w:rsidRPr="008210C1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="162"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:bCs/>
-[...5 lines deleted...]
-                <w:bCs/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008210C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">vi. </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="008210C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
               </w:rPr>
               <w:t>Policy monitoring and evaluation:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05496682" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Monitoring in policy analysis;</w:t>
             </w:r>
@@ -5764,70 +6207,88 @@
               <w:t xml:space="preserve"> Developing a monitoring and evaluation framework; and, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="555B0875" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Assessing policy outputs, outcomes and impact.</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="686EDAC7" w14:textId="77777777" w:rsidR="008210C1" w:rsidRDefault="008210C1" w:rsidP="008210C1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="702"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="20604A32" w14:textId="13AB134A" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="003F3FE5" w:rsidRPr="008210C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>v) Charting the way forward:</w:t>
+            </w:r>
             <w:r w:rsidR="003F3FE5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">v) Charting the way forward: </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E24F2F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">determining the </w:t>
             </w:r>
             <w:r w:rsidR="003F3FE5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>nput</w:t>
             </w:r>
             <w:r w:rsidR="003F3FE5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -5917,51 +6378,65 @@
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="108"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">  Anderson, J. E. (2011). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
               </w:rPr>
               <w:t>Public Policy Making</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>, Wadworth- USA</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Wadworth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>- USA</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1212CEEB" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="522" w:hanging="180"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Sabatier, P. (2007). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -6172,64 +6647,91 @@
               <w:t>Cases in Public Policy Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Georgetown University Press.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55B97782" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="108"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Vedung, E. (1997). </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Vedung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, E. (1997). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
-              <w:t>Public Policy and Programme Evaluation</w:t>
+              <w:t xml:space="preserve">Public Policy and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Programme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>. New Brunswick: Transaction Publishers</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="472AA3C6" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="108"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -6296,115 +6798,125 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
               </w:rPr>
               <w:t>Studying Public Policy: Policy Cycles and Policy Subsystems</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>. Oxford University Press</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005540BC" w14:paraId="6F460C45" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1804"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BE8059F" w14:textId="5F11A5CA" w:rsidR="005540BC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4BE8059F" w14:textId="54E89922" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Oct 1</w:t>
             </w:r>
-            <w:r w:rsidR="00331833">
-[...4 lines deleted...]
-              <w:t>3</w:t>
+            <w:r w:rsidR="008210C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, 202</w:t>
             </w:r>
-            <w:r w:rsidR="00331833">
-[...4 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="008210C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3886" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F2C8D24" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1F2C8D24" w14:textId="4F715524" w:rsidR="005540BC" w:rsidRDefault="00574A70">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Cambria" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
+              <w:t xml:space="preserve">Assessing </w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Cambria" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
               <w:t>Policy Instruments</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Cambria" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="ar"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B2F5288" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -6712,52 +7224,62 @@
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="400" w:hanging="180"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ACaslonPro-Regular" w:hAnsi="ACaslonPro-Regular" w:cs="ACaslonPro-Regular"/>
               </w:rPr>
               <w:t>Australian Government (2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>. Smarter Policy: Choosing Policy Instruments and Working with others to Influence Behaviour</w:t>
-            </w:r>
+              <w:t xml:space="preserve">. Smarter Policy: Choosing Policy Instruments and Working with others to Influence </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Behaviour</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>. Commonwealth of Australia</w:t>
             </w:r>
             <w:r w:rsidR="002875C2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002875C2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Office of Best Practice Regulation 2007, </w:t>
             </w:r>
             <w:r w:rsidRPr="002875C2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
@@ -6953,51 +7475,71 @@
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:i w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Australian Government:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Changing Behaviour: A Public Policy Perspective</w:t>
+              <w:t xml:space="preserve"> Changing </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Behaviour</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>: A Public Policy Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Tackling Wicked Problems: A Public Policy Perspective</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BF31CFF" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7055,151 +7597,189 @@
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Public Service Commission 2007, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Emphasis"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:i w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Changing Behaviour: A Public Policy Perspective</w:t>
+              <w:t xml:space="preserve">Changing </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Behaviour</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>: A Public Policy Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">, Commonwealth of Australia, Canberra, p. 29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidR="005540BC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:t>http://www.apsc.gov.au</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005540BC" w14:paraId="31D444E8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D51AB06" w14:textId="3F210448" w:rsidR="005540BC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6D51AB06" w14:textId="36047C8A" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Oct </w:t>
             </w:r>
-            <w:r w:rsidR="00331833">
+            <w:r w:rsidR="008210C1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, 202</w:t>
             </w:r>
-            <w:r w:rsidR="00331833">
+            <w:r w:rsidR="008210C1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3886" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="711AFE09" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="711AFE09" w14:textId="5587BD4B" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Process &amp; Tools for Public Policy Analysis</w:t>
+              <w:t xml:space="preserve">Process </w:t>
+            </w:r>
+            <w:r w:rsidR="00505E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">and Politics of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Public Policy Analysis</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33909F06" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The process of policy inquiry</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E31777B" w14:textId="7421AE84" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
@@ -7283,56 +7863,65 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Recommended:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C1DC2BA" w14:textId="7EC0FBE5" w:rsidR="005009AB" w:rsidRPr="005009AB" w:rsidRDefault="005009AB" w:rsidP="005009AB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005009AB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Weldeslassie, S (2021). Basis for policy formulation: Systematic policy analysis</w:t>
+              <w:t>Weldeslassie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005009AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>, S (2021). Basis for policy formulation: Systematic policy analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005009AB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>or intuitive policy decision?</w:t>
             </w:r>
             <w:r w:rsidRPr="005009AB">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005009AB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
@@ -7432,57 +8021,67 @@
               </w:rPr>
               <w:t xml:space="preserve"> Georgetown University Press.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C3A4BF3" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="342" w:hanging="180"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Munger, M.C. (2000). </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
-              <w:t>Analysing Policy: Choices, Conflicts and Practices</w:t>
+              <w:t>Analysing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Policy: Choices, Conflicts and Practices</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>. W.W Norton and Company.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="338071A9" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="342" w:hanging="180"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -7528,87 +8127,87 @@
               <w:t xml:space="preserve">Eugene, B. (2008). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t>A Practical Guide for Policy Analysis: The Eightfold Path to More Effective Problem Solving</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>. CQ Press</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005540BC" w14:paraId="1C189DBC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37643BF1" w14:textId="6797947D" w:rsidR="005540BC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="37643BF1" w14:textId="3E072903" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Oct 2</w:t>
             </w:r>
-            <w:r w:rsidR="00331833">
+            <w:r w:rsidR="008210C1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>, 202</w:t>
             </w:r>
-            <w:r w:rsidR="00331833">
+            <w:r w:rsidR="008210C1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3886" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B5C6737" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
@@ -7877,51 +8476,67 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>, New Jersey: Pearson.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10160A4C" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="252" w:hanging="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Sockey, E. And Zeckhauser (1978). </w:t>
+              <w:t xml:space="preserve">Sockey, E. And </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Zeckhauser</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (1978). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t>A Primer for Policy Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>. W.W Norton and Company.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3895C0CE" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7953,57 +8568,67 @@
               </w:rPr>
               <w:t>. CQ Press</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64126557" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="252" w:hanging="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">John, P. (2011). </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
-              <w:t>Analysing Public Policy</w:t>
+              <w:t>Analysing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Public Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>. Taylor and Francis Ltd/Routledge</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30C6B7E3" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="252" w:hanging="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -8192,172 +8817,191 @@
               </w:rPr>
               <w:t>, Toronto: Nelson Education</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16AB9A55" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="252" w:hanging="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Munger, M.C. (2000). </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
-              <w:t>Analysing Policy: Choices, Conflicts and Practices</w:t>
+              <w:t>Analysing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Policy: Choices, Conflicts and Practices</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>. W.W Norton and Company.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="504C59AA" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="005540BC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005540BC" w14:paraId="7EBD6DDE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7767FA01" w14:textId="1EB169AB" w:rsidR="005540BC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7767FA01" w14:textId="3A73A490" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Nov </w:t>
             </w:r>
-            <w:r w:rsidR="00331833">
+            <w:r w:rsidR="006847A4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, 202</w:t>
             </w:r>
-            <w:r w:rsidR="00331833">
+            <w:r w:rsidR="006847A4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3886" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AEEE7DB" w14:textId="620EFA3B" w:rsidR="005540BC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6AEEE7DB" w14:textId="3EE54866" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Policy Dynamic</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="00D270D0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="009F1F07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analysing </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Change, Failure and Success</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A41A12F" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -8603,51 +9247,67 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7CE301F3" w14:textId="46FDE3AB" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Policy change models:</w:t>
+              <w:t xml:space="preserve">Policy </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>change</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> models:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BCEC409" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1242" w:hanging="270"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Policy maintenance and adaptation;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36435161" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
@@ -9000,163 +9660,233 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="79E91AFE" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="005540BC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005540BC" w14:paraId="2CA6FC16" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="442CD78F" w14:textId="3354189A" w:rsidR="005540BC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="442CD78F" w14:textId="54F7FF2F" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Nov </w:t>
             </w:r>
-            <w:r w:rsidR="00331833">
+            <w:r w:rsidR="006847A4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, 202</w:t>
             </w:r>
             <w:r w:rsidR="00331833">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3886" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="075650CF" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="075650CF" w14:textId="730B5D15" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Communicating Public Policy</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1566D019" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
+              <w:t xml:space="preserve">Communicating </w:t>
+            </w:r>
+            <w:r w:rsidR="009F1F07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outcomes of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Public Policy</w:t>
+            </w:r>
+            <w:r w:rsidR="009F1F07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Analysis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1566D019" w14:textId="58B03296" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>The process of policy communication (rationale, benefit, expected outcomes of policy)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2449F9B8" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
+              <w:t>The process of communicat</w:t>
+            </w:r>
+            <w:r w:rsidR="003857A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ing </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>outcomes of policy</w:t>
+            </w:r>
+            <w:r w:rsidR="009F1F07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2449F9B8" w14:textId="7A39B17D" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Communicating with/to: </w:t>
+              <w:t>Communicating with/to</w:t>
+            </w:r>
+            <w:r w:rsidR="003857A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> who</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44FDC8E2" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Decision makers;</w:t>
             </w:r>
           </w:p>
@@ -9262,260 +9992,316 @@
               <w:ind w:left="522" w:hanging="162"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Smith, C.F. (2012). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
               </w:rPr>
               <w:t>Writing Public Policy: A Practical Guide to Communicating the Public Policy Process</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>. Oxford University Press.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65DBE5FC" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4012CF49" w14:textId="75747392" w:rsidR="005540BC" w:rsidRPr="003857A0" w:rsidRDefault="00000000" w:rsidP="003857A0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="45"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="522" w:hanging="162"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Mansel, R. and Raboy, M. (Eds.) (2009). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
               </w:rPr>
               <w:t>The Handbook of Global Media and Communication Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>. Wiley-Blackwell.</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005540BC" w14:paraId="4D6ADD89" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D21A64B" w14:textId="5AB6386B" w:rsidR="005540BC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1D21A64B" w14:textId="5D22D229" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Nov </w:t>
             </w:r>
             <w:r w:rsidR="00331833">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>17</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="006847A4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="00427F04">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>23</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="006847A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>, 202</w:t>
             </w:r>
             <w:r w:rsidR="00331833">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3886" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EF55DF8" w14:textId="029A900D" w:rsidR="005540BC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2EF55DF8" w14:textId="468E4393" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Revision</w:t>
             </w:r>
+            <w:r w:rsidR="00A36A59">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:r w:rsidR="00331833">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and completion of assignments</w:t>
+              <w:t xml:space="preserve">completion </w:t>
+            </w:r>
+            <w:r w:rsidR="00A36A59">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and submission </w:t>
+            </w:r>
+            <w:r w:rsidR="00331833">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>of assignments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5379" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1622BAF4" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="005540BC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005540BC" w14:paraId="03A678CD" w14:textId="77777777">
+      <w:tr w:rsidR="005540BC" w14:paraId="03A678CD" w14:textId="77777777" w:rsidTr="00CA7819">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="17C1A1C5" w14:textId="1716BC3E" w:rsidR="005540BC" w:rsidRDefault="00427F04">
+          <w:p w14:paraId="17C1A1C5" w14:textId="7D39FB43" w:rsidR="005540BC" w:rsidRDefault="00427F04">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Nov 24 -Dec 15</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Nov 2</w:t>
+            </w:r>
+            <w:r w:rsidR="006847A4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-              <w:t>, 2025</w:t>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Dec 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="006847A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3886" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="7A67C39A" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Final Examination</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5379" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="79C7DE42" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="005540BC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2474F677" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="005540BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -9531,412 +10317,435 @@
     </w:p>
     <w:p w14:paraId="0169995A" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">General </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Reading List</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B2CC2D9" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
-[...203 lines deleted...]
-    <w:p w14:paraId="76DE75AC" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3AFACA50" w14:textId="77777777" w:rsidR="00053A6A" w:rsidRDefault="00053A6A" w:rsidP="00053A6A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Anyebe, A. A (2018). An Overview of Approaches to the Study of Public Policy. International Journal of Political Science (IJPS). Volume 4, Issue 1, PP 08-17</w:t>
-      </w:r>
+        <w:t>Aiyede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, E.R (2023). Governance and Politics of Public Policy in Africa. Chapter 5 in Public Policy in Africa book edited by </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Aiyede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Muganda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Palgrave MacMillan, published by Springer Nature, Switzerland.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F55309C" w14:textId="7DC4FCC5" w:rsidR="005540BC" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4FF81C99" w14:textId="77777777" w:rsidR="00053A6A" w:rsidRDefault="00053A6A" w:rsidP="00053A6A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Aiyede, E.R (2023</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>Anyebe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and Politics of Public Policy in Africa. Chapter 5 in Public Policy in Africa book edited by Aiyede and Muganda, Palgrave MacMillan, published by Springer Nature, Switzerland.</w:t>
+        <w:t>, A. A (2018). An Overview of Approaches to the Study of Public Policy. International Journal of Political Science (IJPS). Volume 4, Issue 1, PP 08-17</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1236A485" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0F3BDEAB" w14:textId="08272069" w:rsidR="005540BC" w:rsidRPr="00117DFF" w:rsidRDefault="00000000" w:rsidP="00117DFF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
+        <w:t>Eneanya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, A.N. (2010). Comparative Public Administration and Public Policy. Lagos:</w:t>
+      </w:r>
+      <w:r w:rsidR="00117DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>University of Lagos Press Ltd</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D58B62" w14:textId="3EF5EEF4" w:rsidR="005540BC" w:rsidRPr="00117DFF" w:rsidRDefault="00000000" w:rsidP="00117DFF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Eneanya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, A.N. (2010). Policy Research, Analysis and Effective Public Policy-Making</w:t>
+      </w:r>
+      <w:r w:rsidR="00117DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>in Nigeria. Lagos: Concept Publications Ltd</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="204E7159" w14:textId="77777777" w:rsidR="00053A6A" w:rsidRDefault="00053A6A" w:rsidP="00053A6A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Owolabi, J. (2005). Policy making and Educational Policy Analysis. Uganda, Makerere University Printing Press</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B74DC1A" w14:textId="239E1922" w:rsidR="00053A6A" w:rsidRPr="00053A6A" w:rsidRDefault="00053A6A" w:rsidP="00053A6A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>Anderson, J. E. (2003). Public policy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>making: An introduction. Boston: Houghton. Chapter 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55523F9B" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="005540BC">
+    <w:p w14:paraId="70E516ED" w14:textId="77777777" w:rsidR="00053A6A" w:rsidRPr="00183BFC" w:rsidRDefault="00053A6A" w:rsidP="00053A6A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:tabs>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ikelegbe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A.O. (1994). Public Policy-making and Analysis. Benin-City: Uri Publishing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00183BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ltd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ABCA3BD" w14:textId="69B78E89" w:rsidR="005540BC" w:rsidRPr="00183BFC" w:rsidRDefault="00000000" w:rsidP="00183BFC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Hagwood &amp; Dunn. V (1981). Policy Analysis for the Real World; Englewood Cliffs</w:t>
+      </w:r>
+      <w:r w:rsidR="00183BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00183BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>N.J,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71E25C27" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Haron Wildvlsky: Art and Craft of Policy Analysis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="569D9809" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Thomas Dye (1981). Understanding Public</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Policy; Monterey, California, Books Cole.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4F5F0D7A" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="005540BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C94D7F1" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="005540BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="452CEB21" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="005540BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2417"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67451BC4" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="005540BC"/>
     <w:sectPr w:rsidR="005540BC">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11907" w:h="16839"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A640CEF" w14:textId="77777777" w:rsidR="003E0EAC" w:rsidRDefault="003E0EAC">
+    <w:p w14:paraId="4FEEB6D0" w14:textId="77777777" w:rsidR="003E03EE" w:rsidRDefault="003E03EE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D150977" w14:textId="77777777" w:rsidR="003E0EAC" w:rsidRDefault="003E0EAC">
+    <w:p w14:paraId="4F20EFDE" w14:textId="77777777" w:rsidR="003E03EE" w:rsidRDefault="003E03EE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -9981,51 +10790,51 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ACaslonPro-Regular">
     <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0D4CF5B7" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
@@ -10042,76 +10851,76 @@
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>13</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5C7B1438" w14:textId="77777777" w:rsidR="005540BC" w:rsidRDefault="005540BC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2123BD32" w14:textId="77777777" w:rsidR="003E0EAC" w:rsidRDefault="003E0EAC">
+    <w:p w14:paraId="743C58BC" w14:textId="77777777" w:rsidR="003E03EE" w:rsidRDefault="003E03EE">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60757C68" w14:textId="77777777" w:rsidR="003E0EAC" w:rsidRDefault="003E0EAC">
+    <w:p w14:paraId="0C9E93AB" w14:textId="77777777" w:rsidR="003E03EE" w:rsidRDefault="003E03EE">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="973B1C9E"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="973B1C9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="425"/>
         </w:tabs>
         <w:ind w:left="425" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="BA51131F"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BA51131F"/>
     <w:lvl w:ilvl="0">
@@ -13947,138 +14756,180 @@
     <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1687705685">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1911235660">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1833451884">
     <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="148404855">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="695932565">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="895699304">
     <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001421F6"/>
+    <w:rsid w:val="0000558D"/>
     <w:rsid w:val="000102D1"/>
+    <w:rsid w:val="00012A5B"/>
     <w:rsid w:val="00034AC1"/>
+    <w:rsid w:val="0005228A"/>
+    <w:rsid w:val="00053A6A"/>
     <w:rsid w:val="000918A6"/>
     <w:rsid w:val="000C6910"/>
     <w:rsid w:val="00114324"/>
+    <w:rsid w:val="00117DFF"/>
     <w:rsid w:val="0012446A"/>
     <w:rsid w:val="001421F6"/>
     <w:rsid w:val="00170F95"/>
     <w:rsid w:val="00183BFC"/>
     <w:rsid w:val="001A19FA"/>
+    <w:rsid w:val="001D2B80"/>
+    <w:rsid w:val="001E3276"/>
+    <w:rsid w:val="00286FDD"/>
     <w:rsid w:val="002875C2"/>
+    <w:rsid w:val="002A4238"/>
     <w:rsid w:val="00331833"/>
     <w:rsid w:val="00351681"/>
     <w:rsid w:val="00384935"/>
+    <w:rsid w:val="003857A0"/>
     <w:rsid w:val="003B54C4"/>
-    <w:rsid w:val="003E0EAC"/>
+    <w:rsid w:val="003E03EE"/>
     <w:rsid w:val="003F3FE5"/>
     <w:rsid w:val="00427F04"/>
     <w:rsid w:val="004518F7"/>
+    <w:rsid w:val="00495CC5"/>
     <w:rsid w:val="004D0A7A"/>
     <w:rsid w:val="004E146E"/>
     <w:rsid w:val="004F4EA6"/>
     <w:rsid w:val="005009AB"/>
     <w:rsid w:val="005051CA"/>
+    <w:rsid w:val="00505E40"/>
+    <w:rsid w:val="00552C9A"/>
     <w:rsid w:val="005540BC"/>
     <w:rsid w:val="00560E8A"/>
+    <w:rsid w:val="00574A70"/>
     <w:rsid w:val="005B12A9"/>
     <w:rsid w:val="005E58C0"/>
     <w:rsid w:val="00603AAE"/>
+    <w:rsid w:val="006105D0"/>
+    <w:rsid w:val="00644F4E"/>
+    <w:rsid w:val="006847A4"/>
     <w:rsid w:val="006A1B8F"/>
+    <w:rsid w:val="006B13E9"/>
+    <w:rsid w:val="006B2524"/>
     <w:rsid w:val="006C2DF6"/>
     <w:rsid w:val="006D72B6"/>
+    <w:rsid w:val="00715BA8"/>
     <w:rsid w:val="00726F04"/>
+    <w:rsid w:val="007278A1"/>
     <w:rsid w:val="007A6DA8"/>
     <w:rsid w:val="007B0843"/>
+    <w:rsid w:val="007C48AC"/>
+    <w:rsid w:val="008148A1"/>
+    <w:rsid w:val="008210C1"/>
     <w:rsid w:val="008257E3"/>
+    <w:rsid w:val="00852104"/>
     <w:rsid w:val="00890A6C"/>
     <w:rsid w:val="008B0A77"/>
     <w:rsid w:val="008B103B"/>
+    <w:rsid w:val="008D05C8"/>
     <w:rsid w:val="00902C17"/>
     <w:rsid w:val="00916AE1"/>
+    <w:rsid w:val="00941FAD"/>
     <w:rsid w:val="009C0F11"/>
     <w:rsid w:val="009C1B04"/>
     <w:rsid w:val="009C4DE4"/>
+    <w:rsid w:val="009D1772"/>
+    <w:rsid w:val="009F1F07"/>
     <w:rsid w:val="00A01A13"/>
+    <w:rsid w:val="00A35ECB"/>
+    <w:rsid w:val="00A36A59"/>
     <w:rsid w:val="00A83AA3"/>
     <w:rsid w:val="00A97C05"/>
     <w:rsid w:val="00AF2218"/>
+    <w:rsid w:val="00B243D0"/>
+    <w:rsid w:val="00B304FC"/>
     <w:rsid w:val="00B31AEB"/>
     <w:rsid w:val="00B56824"/>
     <w:rsid w:val="00BA4B81"/>
     <w:rsid w:val="00BD3655"/>
     <w:rsid w:val="00C35A2B"/>
+    <w:rsid w:val="00C372C5"/>
     <w:rsid w:val="00C51F86"/>
+    <w:rsid w:val="00C544D5"/>
     <w:rsid w:val="00C653EE"/>
     <w:rsid w:val="00C874EE"/>
+    <w:rsid w:val="00CA7819"/>
     <w:rsid w:val="00CB2E65"/>
+    <w:rsid w:val="00CB6867"/>
     <w:rsid w:val="00CC110B"/>
     <w:rsid w:val="00CE1EC7"/>
     <w:rsid w:val="00CF0A6A"/>
     <w:rsid w:val="00CF63E0"/>
+    <w:rsid w:val="00D11B83"/>
     <w:rsid w:val="00D270D0"/>
     <w:rsid w:val="00D27898"/>
     <w:rsid w:val="00D824A4"/>
     <w:rsid w:val="00E15EED"/>
     <w:rsid w:val="00E24F2F"/>
+    <w:rsid w:val="00E43E31"/>
     <w:rsid w:val="00E43FF4"/>
+    <w:rsid w:val="00E66DDC"/>
+    <w:rsid w:val="00E87904"/>
     <w:rsid w:val="00E96A96"/>
     <w:rsid w:val="00EE327B"/>
     <w:rsid w:val="00F009F8"/>
     <w:rsid w:val="00FA6B43"/>
     <w:rsid w:val="00FB03FC"/>
     <w:rsid w:val="00FB6875"/>
     <w:rsid w:val="00FD2D4A"/>
     <w:rsid w:val="034104E4"/>
     <w:rsid w:val="03A35EF8"/>
     <w:rsid w:val="0413083D"/>
     <w:rsid w:val="0510745B"/>
     <w:rsid w:val="0A6C3315"/>
     <w:rsid w:val="0B780476"/>
     <w:rsid w:val="0BF00A21"/>
     <w:rsid w:val="0C8D3125"/>
     <w:rsid w:val="0E523D0A"/>
     <w:rsid w:val="10AC760C"/>
     <w:rsid w:val="11B03394"/>
     <w:rsid w:val="160869E1"/>
     <w:rsid w:val="179C45FF"/>
     <w:rsid w:val="17EA484B"/>
     <w:rsid w:val="193463F1"/>
     <w:rsid w:val="19C66DDE"/>
     <w:rsid w:val="1E467139"/>
     <w:rsid w:val="1E6B3AF5"/>
@@ -15055,75 +15906,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2766</Words>
-  <Characters>15772</Characters>
+  <Words>2772</Words>
+  <Characters>15804</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>131</Lines>
   <Paragraphs>37</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18501</CharactersWithSpaces>
+  <CharactersWithSpaces>18539</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>katusiimeh</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1033-12.2.0.18607</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>518E39037C9E4304A1A6E53F5D50BBA4_13</vt:lpwstr>
   </property>
 </Properties>