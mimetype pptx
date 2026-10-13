--- v1 (2026-08-22)
+++ v2 (2026-10-13)
@@ -20,159 +20,126 @@
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...12 lines deleted...]
-  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId51"/>
+    <p:notesMasterId r:id="rId37"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
     <p:sldId id="258" r:id="rId4"/>
-    <p:sldId id="286" r:id="rId5"/>
-[...44 lines deleted...]
-    <p:sldId id="310" r:id="rId50"/>
+    <p:sldId id="317" r:id="rId5"/>
+    <p:sldId id="318" r:id="rId6"/>
+    <p:sldId id="271" r:id="rId7"/>
+    <p:sldId id="267" r:id="rId8"/>
+    <p:sldId id="319" r:id="rId9"/>
+    <p:sldId id="269" r:id="rId10"/>
+    <p:sldId id="273" r:id="rId11"/>
+    <p:sldId id="320" r:id="rId12"/>
+    <p:sldId id="321" r:id="rId13"/>
+    <p:sldId id="322" r:id="rId14"/>
+    <p:sldId id="323" r:id="rId15"/>
+    <p:sldId id="259" r:id="rId16"/>
+    <p:sldId id="275" r:id="rId17"/>
+    <p:sldId id="324" r:id="rId18"/>
+    <p:sldId id="325" r:id="rId19"/>
+    <p:sldId id="326" r:id="rId20"/>
+    <p:sldId id="315" r:id="rId21"/>
+    <p:sldId id="264" r:id="rId22"/>
+    <p:sldId id="302" r:id="rId23"/>
+    <p:sldId id="327" r:id="rId24"/>
+    <p:sldId id="328" r:id="rId25"/>
+    <p:sldId id="301" r:id="rId26"/>
+    <p:sldId id="263" r:id="rId27"/>
+    <p:sldId id="304" r:id="rId28"/>
+    <p:sldId id="329" r:id="rId29"/>
+    <p:sldId id="316" r:id="rId30"/>
+    <p:sldId id="306" r:id="rId31"/>
+    <p:sldId id="330" r:id="rId32"/>
+    <p:sldId id="313" r:id="rId33"/>
+    <p:sldId id="331" r:id="rId34"/>
+    <p:sldId id="332" r:id="rId35"/>
+    <p:sldId id="333" r:id="rId36"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -273,82 +240,82 @@
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15000" autoAdjust="0"/>
     <p:restoredTop sz="92430" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="73" d="100"/>
           <a:sy n="73" d="100"/>
         </p:scale>
         <p:origin x="998" y="58"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -393,51 +360,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{818DEDC7-163E-42FB-962F-E423F8B85718}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/8/2026</a:t>
+              <a:t>8/26/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -664,84 +631,64 @@
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-[...15 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
@@ -780,134 +727,50 @@
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{13C72730-C0E2-4CA1-9810-3EDCCA6CF61B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>1</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2921443992"/>
-      </p:ext>
-[...82 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="11717500"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -917,272 +780,123 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:pPr fontAlgn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>refers to the strategies, tools, and processes designed to prevent sensitive data from being lost, stolen, or accessed by unauthorized individuals while in use, in motion, and at rest. </a:t>
-[...2 lines deleted...]
-          <a:p>
+              <a:t>The physical layer encompasses the hardware and infrastructure, like routers and cables, that enable network connectivity. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>IAM -  framework of policies and technologies that ensures the right people, machines, and software components have the appropriate access to resources at the right time.</a:t>
-[...2 lines deleted...]
-          <a:p>
+              <a:t>The logical layer represents the software, protocols, and configurations that govern how data is transmitted and processed within the network. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>NAC -</a:t>
-[...148 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:t>The cyber-persona layer embodies the human element, including user identities, behaviors, and interactions within the digital space. </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{13C72730-C0E2-4CA1-9810-3EDCCA6CF61B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4</a:t>
+              <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3851326114"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1067566882"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1197,813 +911,263 @@
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...79 lines deleted...]
-              <a:t>eatures include device enrollment, policy management, application management, and remote troubleshooting capabilities. </a:t>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>IPS – Intrusion Prevention Systems</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Source</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" baseline="0" dirty="0"/>
+              <a:t> – Data Flair.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{13C72730-C0E2-4CA1-9810-3EDCCA6CF61B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7</a:t>
+              <a:t>16</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4191028491"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="847223808"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...19 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{13C72730-C0E2-4CA1-9810-3EDCCA6CF61B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8</a:t>
+              <a:t>22</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3568284362"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2603930058"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...32 lines deleted...]
-            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{13C72730-C0E2-4CA1-9810-3EDCCA6CF61B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9</a:t>
+              <a:t>29</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="239997085"/>
-[...418 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2603930058"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="11717500"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -4677,239 +3841,183 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="2743200" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1350" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-[...15 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-[...39 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -4928,1281 +4036,5415 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2895600" y="3886200"/>
             <a:ext cx="6400800" cy="2225040"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:rPr lang="en-GB" sz="2800" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>TOPIC I: OVERVIEW OF CYBER SECURITY</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
-[...7 lines deleted...]
-              <a:t>PROF. SAMALI V. MLAY</a:t>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>ASSOC. PROF. SAMALI V. MLAY</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2468405610"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0"/>
-              <a:t>Types/Pillars of Cyber Security…</a:t>
+              <a:t>Terminologies….</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1016000" y="1752600"/>
-            <a:ext cx="10189556" cy="4541520"/>
+            <a:off x="1016000" y="2529840"/>
+            <a:ext cx="10006676" cy="3566160"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0"/>
-[...32 lines deleted...]
-      </p:sp>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Hacker -</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> an individual with technical computer skills but often refers to individuals who use their skills to breach cybersecurity defenses. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>They often use their technical knowledge to achieve a goal or overcome an obstacle by non-standard means </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Read about </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Kevin David </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Mitnick</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>, the World’s No.1 Hacker</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3" descr="8 Common Hacking Techniques That Every Business Owner Should Know About"/>
+          <p:cNvPicPr/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6952616" y="304800"/>
+            <a:ext cx="3486785" cy="2118360"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2350100867"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1430069810"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0" algn="l"/>
-[...94 lines deleted...]
-          <a:noFill/>
+            <a:r>
+              <a:rPr sz="3600" dirty="0"/>
+              <a:t>Types of Cyber Attackers (1/3)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="3503066" cy="4663441"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
-        </p:spPr>
-      </p:pic>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="1921186"/>
+            <a:ext cx="2542946" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Recreational Attackers</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2696950"/>
+            <a:ext cx="3173882" cy="1270284"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>The main motive is fame and notoriety. They have limited resources and know which vulnerability to exploit</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rounded Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4344314" y="1874519"/>
+            <a:ext cx="3503066" cy="4663441"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Oval 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4508906" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5103266" y="2002535"/>
+            <a:ext cx="2542946" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Script Kiddies</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4508906" y="2696950"/>
+            <a:ext cx="3173882" cy="1916615"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Amateurs who learn from the internet and use available tools to crack a system. Harmless with less skill and don't cause heavy damage</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rounded Rectangle 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8048548" y="1874519"/>
+            <a:ext cx="3503066" cy="4663441"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Oval 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8213140" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8807500" y="2002535"/>
+            <a:ext cx="2542946" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Cyber Criminals</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8213140" y="2696950"/>
+            <a:ext cx="3173882" cy="1916615"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>An individual or group whose aim is to exploit sensitive user information. They either capture the system and/or data for financial gain</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0"/>
-[...45 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
+              <a:rPr sz="3600" dirty="0"/>
+              <a:t>Types of Cyber Attackers (2/3)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="3503066" cy="4663441"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="2086616"/>
+            <a:ext cx="2542946" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Hacktivists</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2707461"/>
+            <a:ext cx="3173882" cy="2239780"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Perform malicious and fraudulent tasks to promote a political agenda — a digital disobedience for a cause. Sometimes pair with malicious insiders to expose sensitive data</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rounded Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4344314" y="1874519"/>
+            <a:ext cx="3503066" cy="4663441"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Oval 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4508906" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>5</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5103266" y="1900164"/>
+            <a:ext cx="2542946" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>State-Sponsored Attackers</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4508906" y="2707461"/>
+            <a:ext cx="3173882" cy="2239780"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Specific goals tied to their country's political or military origin. Unlimited resources and sophisticated technologies — cyberwars, industrial espionage, leaking state secrets</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rounded Rectangle 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8048548" y="1874519"/>
+            <a:ext cx="3503066" cy="4663441"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Oval 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8213140" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>6</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8807500" y="2086616"/>
+            <a:ext cx="2542946" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Insider Threats</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8213140" y="2707461"/>
+            <a:ext cx="3173882" cy="2562946"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Come from within an organization. Mainly disgruntled employees, former employees, or temporary workers/customers. Types: Malicious, Accidental, and Negligent Insider Threats</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0"/>
-[...69 lines deleted...]
-          <a:noFill/>
+              <a:rPr sz="3600" dirty="0"/>
+              <a:t>Types of Cyber Attackers (3/3)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="5355183" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
-        </p:spPr>
-      </p:pic>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>7</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="2002535"/>
+            <a:ext cx="4395063" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Organized Crime</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2560319"/>
+            <a:ext cx="5025999" cy="1270284"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Cybercrime </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0" err="1">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>organisations</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> with groups of hackers, programmers, and other tech bandits who combine their skills and resources to commit major crimes</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rounded Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6196431" y="1874519"/>
+            <a:ext cx="5355183" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Oval 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>8</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6955383" y="2002535"/>
+            <a:ext cx="4395063" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Hackers</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="2560319"/>
+            <a:ext cx="5025999" cy="1593450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Possess technical skills to breach data by exploiting vulnerabilities. Classified as White Hat (ethical), Gray Hat (unauthorized but reported), and Black Hat (unethical/personal benefit)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rounded Rectangle 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4306823"/>
+            <a:ext cx="5355183" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Oval 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="4471415"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>9</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="4434839"/>
+            <a:ext cx="4395063" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Nation-State / Cyberterrorists</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="4992623"/>
+            <a:ext cx="5025999" cy="1270284"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Work for or against a government and vital businesses (power grids). Aim to steal sensitive info, damage facilities, or launch an international incident</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6196431" y="4306823"/>
+            <a:ext cx="5355183" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Oval 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="4471415"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>I</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6955383" y="4434839"/>
+            <a:ext cx="4395063" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="00279F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Attack Intent</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="TextBox 17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="4992623"/>
+            <a:ext cx="5025999" cy="1593450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Classified into 3 types: Deliberate (political, economic/financial theft, socio-cultural motivation), Inadvertent (accidental, done by insiders without harmful intent), and Inaction (failure to act, compromising security)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...58 lines deleted...]
-              <a:t>any risk of financial loss, disruption or damage to the reputation of an organisation from failure of its IT.</a:t>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="90488" tIns="44450" rIns="90488" bIns="44450" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr sz="3600" dirty="0"/>
+              <a:t>How to Deceive Cyber Attackers</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="10911535" cy="786384"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="2107691"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="2083045"/>
+            <a:ext cx="10134295" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Conceal valuable data in files to distract the attacker</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="2843783"/>
+            <a:ext cx="10911535" cy="786384"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="3076955"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="2867643"/>
+            <a:ext cx="10134295" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Camouflage your infrastructure by changing the address and topologies regularly</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rounded Rectangle 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="3813047"/>
+            <a:ext cx="10911535" cy="786384"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Oval 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="4046219"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="4021573"/>
+            <a:ext cx="10134295" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Confuse the attacker with false information like fake assets to exploit</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rounded Rectangle 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4782311"/>
+            <a:ext cx="10911535" cy="786384"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Oval 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="5015483"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="4990837"/>
+            <a:ext cx="10134295" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Gain actionable insights from your cybersecurity advisory</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="5751575"/>
+            <a:ext cx="10911535" cy="786384"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Oval 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="777240" y="5984747"/>
+            <a:ext cx="320040" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1234440" y="5775435"/>
+            <a:ext cx="10134295" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Make use of technologies like intrusion prevention systems and firewalls to safeguard information</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3600" dirty="0"/>
+              <a:t>CYBER SECURITY INCREASING THREAT LANDSCAPE</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0"/>
-[...37 lines deleted...]
-      </p:pic>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>The cyber threats of today are not the same as even a few years ago. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>As the cyber threat landscape changes, organizations need protection against cybercriminals’ current and future tools and techniques. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>As cyberattacks become more common and sophisticated and corporate networks grow more complex, a variety of cyber security solutions are required to mitigate corporate cyber risk.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3032143514"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="945127217"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0"/>
-              <a:t>Terminologies….</a:t>
-[...9 lines deleted...]
-          </p:cNvSpPr>
+              <a:t>Evolution of Cyber Attacks</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Content Placeholder 3" descr="https://data-flair.training/blogs/wp-content/uploads/sites/2/2021/03/Evolution-of-Cyber-Attackers.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvSpPr>
-[...49 lines deleted...]
-          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="8981902" y="103909"/>
-            <a:ext cx="2655917" cy="2186940"/>
+            <a:off x="2487386" y="1600200"/>
+            <a:ext cx="7445828" cy="4343400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="5958840"/>
+            <a:ext cx="8455572" cy="707886"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Gen 1 – Late 1980s, Gen 2 – Mid 1990s, Gen 3 – Early 2000s, Gen 4 – Approx 2010, Gen 5 – Approx 2017, Gen 6 – 2020 to Present</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2642388570"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3876177388"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l"/>
-[...92 lines deleted...]
-            <a:ext cx="3486785" cy="2118360"/>
+            <a:r>
+              <a:rPr sz="3600" dirty="0"/>
+              <a:t>Cyber Threat Landscape — Generation VI Characteristics</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1508760"/>
+            <a:ext cx="10911535" cy="1187248"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Each generation of cyber threats made previous security solutions less effective or obsolete. Protecting against the modern threat landscape requires Gen VI cyber security solutions.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rounded Rectangle 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="2695376"/>
+            <a:ext cx="5355183" cy="2093976"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
-        </p:spPr>
-      </p:pic>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Oval 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2859968"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="2928494"/>
+            <a:ext cx="4395063" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Agentic AI Use</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="3580872"/>
+            <a:ext cx="5025999" cy="947119"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Threat actors deploy autonomous AI agents that perform inspections, find zero-days, and move laterally without human oversight</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rounded Rectangle 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6196431" y="2695376"/>
+            <a:ext cx="5355183" cy="2093976"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Oval 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="2859968"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>S</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6955383" y="2742042"/>
+            <a:ext cx="4395063" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Synthetic Identity &amp; Deepfakes</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="3580872"/>
+            <a:ext cx="5025999" cy="947119"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Real-time audio and video impersonation bypasses standard biometric or remote authentication checks</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rounded Rectangle 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4990520"/>
+            <a:ext cx="5355183" cy="2093976"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Oval 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="5155112"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>M</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="5118536"/>
+            <a:ext cx="4395063" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Multi-Vector Polymorphism</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="TextBox 14"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="5676320"/>
+            <a:ext cx="5025999" cy="623953"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Payloads mutate instantly across cloud, IoT, and on-premise surfaces to avoid detection</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Rounded Rectangle 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6196431" y="4990520"/>
+            <a:ext cx="5355183" cy="2093976"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Oval 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="5155112"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>W</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="TextBox 17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6955383" y="5118536"/>
+            <a:ext cx="4395063" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="00279F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Weaponized Ecosystems</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="TextBox 18"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="5676320"/>
+            <a:ext cx="5025999" cy="947119"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Attacks target third-party digital supply chains and shadow-AI systems used by employees</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...34 lines deleted...]
-              <a:buNone/>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="90488" tIns="44450" rIns="90488" bIns="44450" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr sz="3600" dirty="0"/>
+              <a:t>Current Common Cyber Attacks</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="5355183" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>S</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="2002535"/>
+            <a:ext cx="4395063" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
-[...5 lines deleted...]
-              <a:buNone/>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Supply Chain Attacks</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2560319"/>
+            <a:ext cx="5025999" cy="1270284"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
-[...13 lines deleted...]
-              <a:buNone/>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Perpetrated through a 3rd-party organization. Criminals use vulnerabilities from one partner to attack another — zero trust is now essential</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rounded Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6196431" y="1874519"/>
+            <a:ext cx="5355183" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Oval 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>R</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6955383" y="2002535"/>
+            <a:ext cx="4395063" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
-[...8 lines deleted...]
-              <a:t>amateurs who learn from the internet and use available tools to crack a system. They are harmless with less skill and do not cause heavy damage to the system. </a:t>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Ransomware</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="2560319"/>
+            <a:ext cx="5025999" cy="1270284"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Malicious software designed to block access to a system until money is paid. Has evolved from only encrypting files to stealing data (RAAS)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rounded Rectangle 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4306823"/>
+            <a:ext cx="5355183" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Oval 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="4471415"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>P</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="4434839"/>
+            <a:ext cx="4395063" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Phishing</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="4992623"/>
+            <a:ext cx="5025999" cy="623953"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Using malicious emails to trick others into revealing information or installing malware</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6196431" y="4306823"/>
+            <a:ext cx="5355183" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Oval 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="4471415"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>M</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6955383" y="4434839"/>
+            <a:ext cx="4395063" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="00279F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Malware</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="TextBox 17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="4992623"/>
+            <a:ext cx="5025999" cy="947119"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Includes worms, Trojan horses, spyware, and ransomware. Modern malware is swift, stealthy, sophisticated, and difficult to detect</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...29 lines deleted...]
-              <a:buNone/>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="90488" tIns="44450" rIns="90488" bIns="44450" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr sz="3600" dirty="0"/>
+              <a:t>Cyber Security Landscape — Key Challenges</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="5355183" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>D</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="2002535"/>
+            <a:ext cx="4395063" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
-[...13 lines deleted...]
-              <a:buNone/>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Detection Isn't Enough</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2560319"/>
+            <a:ext cx="5025999" cy="623953"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
-[...8 lines deleted...]
-              <a:t>- perform malicious and fraudulent tasks to promote a political agenda. Hacktivism is a digital disobedience undertaken for a cause. Hacktivists fight for justice and do not go behind financial gains. Sometimes they pair up with malicious insiders to expose sensitive data.</a:t>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Detection is no longer “good enough” — focus must shift to prevention</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rounded Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6196431" y="1874519"/>
+            <a:ext cx="5355183" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Oval 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>C</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6955383" y="2002535"/>
+            <a:ext cx="4395063" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Consolidated Architecture</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="2560319"/>
+            <a:ext cx="5025999" cy="1270284"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>There is a need for a consolidated cyber security architecture; sophisticated attacks are no longer caught by legacy approaches, requiring deeper visibility to identify APTs</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rounded Rectangle 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4306823"/>
+            <a:ext cx="5355183" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Oval 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="4471415"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>H</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="4434839"/>
+            <a:ext cx="4395063" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Complex Environments</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="4992623"/>
+            <a:ext cx="5025999" cy="623953"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Includes both on-premise infrastructure and multiple cloud environments</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6196431" y="4306823"/>
+            <a:ext cx="5355183" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Oval 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="4471415"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>B</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6955383" y="4434839"/>
+            <a:ext cx="4395063" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="00279F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Remote &amp; BYOD</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="TextBox 17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="4992623"/>
+            <a:ext cx="5025999" cy="1270284"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Heterogeneous endpoints — desktops, laptops, and bring-your-own-device (BYOD) policies — mean organizations need solutions that protect the remote workforce</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -6223,2905 +9465,2933 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1016000" y="1857895"/>
             <a:ext cx="10139680" cy="4175760"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB" sz="2800" b="0" dirty="0"/>
+              <a:rPr lang="en-GB" sz="2800" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Cyber security terminologies </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2800" b="0" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2800" b="0" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Types of cyber attackers</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB" sz="2800" b="0" dirty="0"/>
+              <a:rPr lang="en-GB" sz="2800" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Cyber security increasing threat landscape</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2800" b="0" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2800" b="0" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB" sz="2800" b="0" dirty="0"/>
+              <a:rPr lang="en-GB" sz="2800" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Cyber terrorism Vs. Cyber warfare</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2800" b="0" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2800" b="0" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB" sz="2800" b="0" dirty="0"/>
+              <a:rPr lang="en-GB" sz="2800" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Critical IT and National Critical Infrastructure</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2800" b="0" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-GB" sz="2800" b="0" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2800" b="0" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Case studies</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2800" b="0" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2800" b="0" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1927255047"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51213DFA-7903-54B1-BC38-A7BC8AE9BDFC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
-[...10 lines deleted...]
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" dirty="0"/>
+              <a:t>Assignment One</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0F6D641-35DA-BE25-0883-7F3F4C5222C8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...53 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2800" b="0" dirty="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Prepare a short presentation of a case study for each generation of cyber attack.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Each learner will be required to present one case study during the next class.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>You shall be selected randomly to present your case study that focuses on one generation.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2722166143"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="697580828"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-GB" sz="3600" dirty="0"/>
-              <a:t>Types of Cyber attackers…</a:t>
+              <a:t>CYBER WARFARE</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1016000" y="1752600"/>
-            <a:ext cx="10073178" cy="4815840"/>
+            <a:off x="1015999" y="1752600"/>
+            <a:ext cx="10422313" cy="4548447"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...13 lines deleted...]
-            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>It involves the actions by a nation-state or international organization to attack and attempt to damage another nation's computers or information networks.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>The objective of cyberwarfare is to “weaken, disrupt or destroy” the target nation-state</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>It can cause electrical blackouts, failure of military equipment, and breaches of national security secrets, theft of valuable and sensitive data, disruption of phone and computer networks, death etc.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2400" b="0" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="246419690"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3511578550"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-GB" sz="3600" dirty="0"/>
-              <a:t>Types of Cyber attackers…</a:t>
+              <a:t>Types of Cyber warfare</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...66 lines deleted...]
-            </a:r>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1026" name="Picture 2" descr="What is Cyber Warfare | Types, Examples &amp; Mitigation | Imperva"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="861304" y="1766453"/>
+            <a:ext cx="10543758" cy="4035095"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2438400" y="5902036"/>
+            <a:ext cx="4804756" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Source: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Imperva</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2013566403"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2353855738"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
-[...29 lines deleted...]
-              <a:buNone/>
+            <a:r>
+              <a:rPr sz="3600"/>
+              <a:t>Types of Cyberwarfare Attacks (1/2)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="3503066" cy="4663441"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2081151"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>E</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="2044575"/>
+            <a:ext cx="2542946" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
-[...28 lines deleted...]
-              <a:t>Deliberate Cyber Attackers - actions have a negative intent to cause damage to an individual or an organization.</a:t>
+              <a:rPr sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Espionage</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2696951"/>
+            <a:ext cx="3173882" cy="947119"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Monitoring other countries to steal secrets, e.g. through botnets or phishing</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rounded Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4344314" y="1874519"/>
+            <a:ext cx="3503066" cy="4663441"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Oval 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4508906" y="2081151"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>S</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5103266" y="2044575"/>
+            <a:ext cx="2542946" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Sabotage</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4508906" y="2696951"/>
+            <a:ext cx="3173882" cy="623953"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Using insider threats to attack</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rounded Rectangle 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8048548" y="1874519"/>
+            <a:ext cx="3503066" cy="4663441"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Oval 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8213140" y="2081151"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>D</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8807500" y="1858123"/>
+            <a:ext cx="2542946" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Denial-of-Service (DoS)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8213140" y="2696951"/>
+            <a:ext cx="3173882" cy="2239780"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Preventing legitimate users from accessing a website by flooding it with fake requests, forcing it to handle these requests — disrupting critical operations and systems</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...54 lines deleted...]
-              <a:buNone/>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="90488" tIns="44450" rIns="90488" bIns="44450" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr sz="3600" dirty="0"/>
+              <a:t>Types of Cyberwarfare Attacks (2/2)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="5355183" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>P</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="2002535"/>
+            <a:ext cx="4395063" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="2800" b="0" dirty="0"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Electrical Power Grid</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2560319"/>
+            <a:ext cx="5025999" cy="947119"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Allows attackers to disable critical systems, disrupt infrastructure, and potentially result in bodily harm</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rounded Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6196431" y="1874519"/>
+            <a:ext cx="5355183" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Oval 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>G</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6955383" y="2002535"/>
+            <a:ext cx="4395063" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Propaganda</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="2560319"/>
+            <a:ext cx="5025999" cy="1270284"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Attempts to control the minds and thoughts of people living in or fighting for a target country — exposing embarrassing truths, spreading lies, or eroding trust in leadership</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rounded Rectangle 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4306823"/>
+            <a:ext cx="5355183" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Oval 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="4471415"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>D</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="4434839"/>
+            <a:ext cx="4395063" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Economic Disruption</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="4992623"/>
+            <a:ext cx="5025999" cy="947119"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Targets computer networks of economic establishments to steal money or block people from accessing funds</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6196431" y="4306823"/>
+            <a:ext cx="5355183" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Oval 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="4471415"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>S</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6955383" y="4434839"/>
+            <a:ext cx="4395063" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="00279F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Surprise Attacks</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="TextBox 17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="4992623"/>
+            <a:ext cx="5025999" cy="947119"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>A massive attack the enemy isn't expecting, weakening their defenses to prepare the ground for a physical attack (hybrid warfare)</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-GB" sz="3600" dirty="0"/>
+              <a:t>CYBER TERRORISM</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
-[...24 lines deleted...]
-              <a:t>Make use of technologies like intrusion prevention systems and firewalls to safeguard the information.</a:t>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Often defined as </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>any premeditated, politically motivated attack against information systems, programs and data that causes fear, threatens violence or results in violence</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Often done using Ransomware and Phishing attacks</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3329714993"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2669438103"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1016000" y="536030"/>
+            <a:ext cx="10871200" cy="990600"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-GB" sz="3600" dirty="0"/>
-              <a:t>CYBER SECURITY INCREASING THREAT LANDSCAPE</a:t>
+              <a:t>CRITICAL IT AND NATIONAL CRITICAL INFRASTRUCTURE</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
-[...16 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Every nation has some critical IT and national critical infrastructure that must remain running for the proper functioning of that nation.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Critical infrastructure security is the area of concern surrounding the protection of systems, networks and assets whose continuous operation is deemed necessary to ensure the security of a given nation, its economy, and the public's health and/or safety.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="945127217"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1694003307"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-GB" sz="3600" dirty="0"/>
+              <a:t>National Critical Infrastructure</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Content Placeholder 3" descr="https://data-flair.training/blogs/wp-content/uploads/sites/2/2021/03/Evolution-of-Cyber-Attackers.jpg"/>
+          <p:cNvPr id="5122" name="Picture 2" descr="Critical Infrastructure Cyber Security | SCADA Monitoring | Huntsman  Security"/>
           <p:cNvPicPr>
-            <a:picLocks noGrp="1"/>
+            <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="2487386" y="1600200"/>
-            <a:ext cx="7445828" cy="4343400"/>
+            <a:off x="2558038" y="1600200"/>
+            <a:ext cx="6164785" cy="4933604"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2286000" y="5958840"/>
-            <a:ext cx="7647214" cy="707886"/>
+            <a:off x="7193280" y="5935287"/>
+            <a:ext cx="3059084" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...2 lines deleted...]
-              <a:t>Gen 1 – Late 1980s, Gen 2 – Mid 1990s, Gen 3 – Early 2000s, Gen 4 – Approx 2010, Gen 5 – Approx 2017, Gen 6 – 2020 to Present</a:t>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Source: Huntsman Security</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3876177388"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2030486007"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0"/>
-[...106 lines deleted...]
-              <a:t> Attacks target third-party digital supply chains and shadow-AI systems utilized by employees.</a:t>
+              <a:rPr sz="3600" dirty="0"/>
+              <a:t>Critical Infrastructure Protection Process</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1571820"/>
+            <a:ext cx="10911535" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>The process encompasses the physical, human, and cyber layers:</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rounded Rectangle 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1965960"/>
+            <a:ext cx="10911535" cy="791870"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Oval 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2110435"/>
+            <a:ext cx="502920" cy="502920"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1508760" y="2131062"/>
+            <a:ext cx="9878263" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Identifying Critical Infrastructure  </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rounded Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="2922422"/>
+            <a:ext cx="10911535" cy="791870"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Oval 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="3066897"/>
+            <a:ext cx="502920" cy="502920"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1508760" y="3087524"/>
+            <a:ext cx="9878263" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Identifying and Assessing Vulnerabilities  </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rounded Rectangle 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="3878884"/>
+            <a:ext cx="10911535" cy="791870"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Oval 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="4023360"/>
+            <a:ext cx="502920" cy="502920"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1508760" y="4043986"/>
+            <a:ext cx="9878263" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Analysing and Prioritizing Infrastructure  </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Rounded Rectangle 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4835347"/>
+            <a:ext cx="10911535" cy="791870"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Oval 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="4979822"/>
+            <a:ext cx="502920" cy="502920"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="TextBox 14"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1508760" y="5000449"/>
+            <a:ext cx="9878263" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="00279F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Implementing Protective Programs  </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Rounded Rectangle 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="5791809"/>
+            <a:ext cx="10911535" cy="791870"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Oval 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="5936284"/>
+            <a:ext cx="502920" cy="502920"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>5</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="TextBox 17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1508760" y="5956911"/>
+            <a:ext cx="9878263" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Measuring Effectiveness  </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...1727 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B8CD706-2823-FA70-8F74-7A94ECAC5F31}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="3600" dirty="0"/>
               <a:t>Critical IT</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
           </a:p>
@@ -9132,51 +12402,53 @@
           <p:cNvPr id="4" name="Content Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD7C34B4-0BBE-9C04-E215-8B29C822E371}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8735739" y="1752600"/>
             <a:ext cx="3151460" cy="4343400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>It is prudent for nations to secure their IT infrastructure to ensure security of all the other national critical infrastructure</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4" descr="Critical Information Infrastructure in various areas | Download Scientific  Diagram">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6C95561-4C79-6082-E86A-280A59898EF6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
@@ -9261,51 +12533,210 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0" algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3600" dirty="0"/>
+              <a:t>CYBER SECURITY</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1016000" y="2164080"/>
+            <a:ext cx="10139680" cy="4511040"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Cyber security - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>refers to every aspect of protecting an organization and its employees and assets against cyber threats. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>It is the application of technologies, processes, and controls to protect systems, networks, programs, devices and data from cyber attacks. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>It aims to reduce the risk of cyber attacks and protect against the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0" err="1">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>unauthorised</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> exploitation of systems, networks, and technologies.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2800" b="0" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3" descr="Creating and rolling out an effective cyber security strategy"/>
+          <p:cNvPicPr/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7092632" y="182880"/>
+            <a:ext cx="3224848" cy="1874520"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1496261808"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="slow"/>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -9366,179 +12797,407 @@
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2704408" y="6367549"/>
             <a:ext cx="5951913" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Source: World Economic Forum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="396054160"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...48 lines deleted...]
-              <a:rPr lang="en-US" sz="2400" dirty="0" err="1"/>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:noFill/>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="90488" tIns="44450" rIns="90488" bIns="44450" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr sz="3600" dirty="0"/>
+              <a:t>Case </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" dirty="0"/>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3600" dirty="0"/>
+              <a:t>: Cyber Warfare in Ukraine (2017)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1554480"/>
+            <a:ext cx="10911535" cy="502920"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 25000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1621274"/>
+            <a:ext cx="10911535" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>2017 · Ukraine · </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>NotPetya</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> / Petya</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rounded Rectangle 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="2286000"/>
+            <a:ext cx="10911535" cy="4251960"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2468880"/>
+            <a:ext cx="10362895" cy="4127540"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓  A popular example of economic disruption caused by cyber warfare</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓  Also struck the UK National Health Service</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓  Appeared to be ransomware, but caused huge damages to organizations</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓  Used the Petya malware from June 27 to 28, 2017 to sweep websites of Ukrainian </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2400" dirty="0" err="1">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
               <a:t>organisations</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0"/>
-[...9 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="3300" dirty="0"/>
+              <a:rPr sz="2400" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>, banks, ministries, newspapers, and electricity firms</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓  Similar infections were reported in UK, USA, France, Germany, Italy, Poland, Russia, and Australia — 80% of infections were in Ukraine</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1032" name="Picture 8" descr="Petya (malware family) - Wikipedia">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5F24FC6-E9FA-F29C-A76C-36911C7CEC74}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -9611,864 +13270,3250 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="113881" y="106345"/>
             <a:ext cx="6096000" cy="3810000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCBCFB51-574B-C9B0-E3A1-92B52E5F72BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="472273" y="4290293"/>
-            <a:ext cx="3918857" cy="954107"/>
+            <a:ext cx="3918857" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Petya ransom note and display</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4173894727"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr sz="3600" dirty="0"/>
+              <a:t>Case </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0"/>
-              <a:t>Case Studies… </a:t>
-[...33 lines deleted...]
-              <a:t> was a worm that attacked the Iranian nuclear program. It is among the most sophisticated cyber attacks in history. The malware spread via infected Universal Serial Bus devices and targeted data acquisition and supervisory control systems. According to most reports, the attack seriously damaged Iran’s ability to manufacture nuclear weapons.</a:t>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3600" dirty="0"/>
+              <a:t>: Stuxnet Virus</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1554480"/>
+            <a:ext cx="10911535" cy="502920"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 25000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1621274"/>
+            <a:ext cx="10911535" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Iran · Nuclear Program</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rounded Rectangle 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="2286000"/>
+            <a:ext cx="10911535" cy="4251960"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2468880"/>
+            <a:ext cx="10362895" cy="2908745"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓  Stuxnet was a worm that attacked the Iranian nuclear program</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓  Among the most sophisticated cyber attacks in history</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓  Spread via infected Universal Serial Bus (USB) devices</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓  Targeted data acquisition and supervisory control systems</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓  Seriously damaged Iran's ability to manufacture nuclear weapons, according to most reports</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr sz="3600" dirty="0"/>
+              <a:t>Case </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0"/>
-              <a:t>Case Studies… </a:t>
-[...25 lines deleted...]
-              <a:t>An attack on Sony Pictures followed the release of the film “The Interview”, which presented a negative portrayal of Kim Jong Un. The attack is attributed to North Korean government hackers. The FBI found similarities to previous malware attacks by North Koreans, including code, encryption algorithms, and data deletion mechanisms.</a:t>
+              <a:t>3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3600" dirty="0"/>
+              <a:t>: Sony Pictures Hack</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1554480"/>
+            <a:ext cx="10911535" cy="502920"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 25000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1621274"/>
+            <a:ext cx="10911535" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>2014 · Sony Pictures · North Korea</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rounded Rectangle 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="2286000"/>
+            <a:ext cx="10911535" cy="4251960"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2468880"/>
+            <a:ext cx="10362895" cy="2297296"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓  Followed the release of the film “The Interview,” which portrayed Kim Jong Un negatively</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓  Attributed to North Korean government hackers</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓  The FBI found similarities to previous North Korean malware attacks, including code, encryption algorithms, and data deletion mechanisms</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr sz="3600" dirty="0"/>
+              <a:t>Case </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0"/>
-              <a:t>Case Studies… </a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
+              <a:t>4</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="3600" dirty="0"/>
+              <a:t>: Enemies of Qatar</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1554480"/>
+            <a:ext cx="10911535" cy="502920"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 25000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1621274"/>
+            <a:ext cx="10911535" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>2018 · Qatar · Cyber Espionage</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rounded Rectangle 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="2286000"/>
+            <a:ext cx="10911535" cy="4251960"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2468880"/>
+            <a:ext cx="10362895" cy="4127540"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓  Elliott Broidy, an American Republican fundraiser, sued the Qatari government</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓  Accused Qatar of stealing and leaking his emails to discredit him</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓  The brother of the Qatari Emir was alleged to have orchestrated a cyber warfare campaign, along with others in Qatari leadership</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓  1,200 people were targeted by the same attackers, many known as “enemies of Qatar”</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>✓  Included senior officials from Egypt, Saudi Arabia, the United Arab Emirates, and Bahrain</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0"/>
-[...16 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2500" dirty="0"/>
+              <a:rPr sz="3600" dirty="0"/>
+              <a:t>Types / Pillars of Cyber Security (1/2)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="5355183" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>N</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="2002535"/>
+            <a:ext cx="4395063" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Network Security</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2560319"/>
+            <a:ext cx="5025999" cy="1270284"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Most attacks occur over the network. Solutions include DLP, IAM, NAC, and NGFW, plus IPS, sandboxing, and CDR technologies</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rounded Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6196431" y="1874519"/>
+            <a:ext cx="5355183" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Oval 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>C</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6955383" y="2002535"/>
+            <a:ext cx="4395063" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Cloud Security</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="2560319"/>
+            <a:ext cx="5025999" cy="1912062"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>As organizations adopt cloud computing, securing it becomes a priority. Many cloud providers' native security is inadequate for enterprise-grade protection</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rounded Rectangle 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="4306823"/>
+            <a:ext cx="5355183" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Oval 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="4471415"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>E</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="4434839"/>
+            <a:ext cx="4395063" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Endpoint Security</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="4992623"/>
+            <a:ext cx="5025999" cy="1408176"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>Securing end-user devices (desktops, laptops) with anti-phishing, anti-ransomware, and endpoint detection and response (EDR) solutions</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Rounded Rectangle 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6196431" y="4306823"/>
+            <a:ext cx="5355183" cy="2231136"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E8EDFB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Oval 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="4471415"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="00279F"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6955383" y="4434839"/>
+            <a:ext cx="4395063" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="00279F"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Application Security</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="TextBox 17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6361023" y="4992623"/>
+            <a:ext cx="5025999" cy="1408176"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>Web apps are frequent targets — SQL injection, broken authentication, misconfiguration, cross-site scripting. Also stops bot and API attacks</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0"/>
-[...52 lines deleted...]
-              <a:t> </a:t>
+              <a:t>Types / Pillars of Cyber Security (2/2)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="3503066" cy="4663441"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>M</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="2002535"/>
+            <a:ext cx="2542946" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Mobile Security</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2560319"/>
+            <a:ext cx="3173882" cy="2562946"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Tablets and smartphones access corporate data, exposing businesses to malicious apps, zero-day, phishing, and IM attacks. MDM ensures only compliant devices access assets</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rounded Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4344314" y="1874519"/>
+            <a:ext cx="3503066" cy="4663441"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Oval 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4508906" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>I</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5103266" y="2002535"/>
+            <a:ext cx="2542946" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>IoT Security</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4508906" y="2560319"/>
+            <a:ext cx="3173882" cy="3840481"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>IoT devices deliver productivity but expose new threats. Protects via discovery/classification, auto-segmentation, and IPS as a virtual patch for vulnerable devices</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rounded Rectangle 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8048548" y="1874519"/>
+            <a:ext cx="3503066" cy="4663441"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Oval 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8213140" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Z</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8807500" y="2002535"/>
+            <a:ext cx="2542946" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Zero Trust</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8213140" y="2560319"/>
+            <a:ext cx="3173882" cy="3840481"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+              <a:defRPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr dirty="0"/>
+              <a:t>Moves beyond the traditional perimeter-focused model, which is vulnerable to insider threats. Uses micro-segmentation, monitoring, and role-based access controls</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:pPr lvl="0" algn="l"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3600" dirty="0"/>
+              <a:t>		TERMINOLOGIES </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1015999" y="1752600"/>
-            <a:ext cx="10355811" cy="4541520"/>
+            <a:off x="1016000" y="2198716"/>
+            <a:ext cx="10305935" cy="4318462"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0"/>
-[...11 lines deleted...]
-      </p:sp>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Cyberspace –</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> the global domain within the information environment consisting of the interdependent network of IT infrastructures, including the Internet, telecommunications networks, computer systems, and embedded processors and controllers. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>It is the environment of the Internet e.g. the home of Google, LinkedIn, Facebook etc. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>It is divided into 3 layers; the physical (hardware and infrastructure), logical (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" kern="1200" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>software, protocols, and configurations</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>), and persona (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" kern="1200" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>identities, behaviors, and interactions)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4" descr="Cyberspace – an ecosystem or a target or both? - driveittech.in"/>
+          <p:cNvPicPr/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7650480" y="217516"/>
+            <a:ext cx="4236720" cy="1981200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3396882222"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1717745431"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0"/>
-              <a:t>Types/Pillars of Cyber Security…</a:t>
+              <a:t>Terminologies….</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1016000" y="1752600"/>
-            <a:ext cx="10006676" cy="4541520"/>
+            <a:off x="1180407" y="1600200"/>
+            <a:ext cx="10291157" cy="4998720"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0"/>
-[...25 lines deleted...]
-      </p:sp>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Attack vector - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>a method of gaining unauthorized access to a network or computer system..</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2400" b="0" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3" descr="Top 10 Common Vectors Of Cyberattacks - The Sec Master"/>
+          <p:cNvPicPr/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2794000" y="2590800"/>
+            <a:ext cx="6837680" cy="4008120"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="696575578"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2685121336"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0"/>
-[...76 lines deleted...]
-              <a:t> </a:t>
+              <a:rPr sz="3600" dirty="0"/>
+              <a:t>Terminologies</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rounded Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="640080" y="1874519"/>
+            <a:ext cx="3503066" cy="4663441"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EFE7F8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Oval 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="500093"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1399032" y="2002535"/>
+            <a:ext cx="2542946" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="500093"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Cyber Attack</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="804672" y="2560319"/>
+            <a:ext cx="3173882" cy="4178773"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>An attack via cyberspace targeting an enterprise's use of cyberspace to disrupt, disable, destroy, or maliciously control a computing environment/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>infrastructure, or destroy the integrity of data or steal controlled information. E.g. identity theft, fraud, malware, phishing, password attack, man-in-the-middle, DOS/DDOS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rounded Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4344314" y="1874519"/>
+            <a:ext cx="3503066" cy="4663441"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FCE8F1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Oval 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4508906" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B50069"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>S</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5103266" y="2002535"/>
+            <a:ext cx="2542946" cy="365760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="B50069"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Attack Surface</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4508906" y="2560319"/>
+            <a:ext cx="3173882" cy="1916615"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>The total number of attack vectors (vulnerabilities, pathways, or methods) an attacker can use to manipulate a network or system, or extract data</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rounded Rectangle 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8048854" y="1874519"/>
+            <a:ext cx="3503066" cy="4663441"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 8000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF2DE"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Oval 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8213140" y="2039111"/>
+            <a:ext cx="457200" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF9900"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>E</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8807500" y="1816083"/>
+            <a:ext cx="2542946" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Exploit &amp; Exploitation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8213140" y="2633889"/>
+            <a:ext cx="3173882" cy="3532442"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="105000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2000" b="0" dirty="0">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Exploit: code that takes advantage of a vulnerability to cause unintended behavior (known or unknown). Exploitation: the act of monitoring and espionage on computer systems and copying data — distinct from an attack that intends to disrupt normal functioning</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0"/>
-              <a:t>Types/Pillars of Cyber Security…</a:t>
+              <a:t>Terminologies….</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0"/>
-[...36 lines deleted...]
-      </p:sp>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Vulnerability - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="0" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>a weakness in a host or system that can be exploited by cybercriminals to compromise an IT resource and advance the attack path. Types are network, operating system, human and process vulnerabilities.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2400" b="0" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect t="16155"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1898332" y="3724102"/>
+            <a:ext cx="8007066" cy="2371898"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3933652106"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3032143514"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
   <a:themeElements>
     <a:clrScheme name="">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="919191"/>
@@ -11335,132 +17380,118 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Theme1</Template>
   <TotalTime></TotalTime>
-  <Words>3533</Words>
+  <Words>2333</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>217</Paragraphs>
-[...1 lines deleted...]
-  <Notes>10</Notes>
+  <Paragraphs>244</Paragraphs>
+  <Slides>35</Slides>
+  <Notes>5</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>49</vt:i4>
+        <vt:i4>35</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="54" baseType="lpstr">
+    <vt:vector size="40" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Theme1</vt:lpstr>
       <vt:lpstr>CYBER SECURITY</vt:lpstr>
       <vt:lpstr>To Cover</vt:lpstr>
       <vt:lpstr>CYBER SECURITY</vt:lpstr>
-      <vt:lpstr>Types/Pillars of Cyber Security</vt:lpstr>
-[...5 lines deleted...]
-      <vt:lpstr>Types/Pillars of Cyber Security…</vt:lpstr>
+      <vt:lpstr>Types / Pillars of Cyber Security (1/2)</vt:lpstr>
+      <vt:lpstr>Types / Pillars of Cyber Security (2/2)</vt:lpstr>
       <vt:lpstr>  TERMINOLOGIES </vt:lpstr>
-      <vt:lpstr>Terminologies…</vt:lpstr>
+      <vt:lpstr>Terminologies….</vt:lpstr>
+      <vt:lpstr>Terminologies</vt:lpstr>
       <vt:lpstr>Terminologies….</vt:lpstr>
       <vt:lpstr>Terminologies….</vt:lpstr>
-      <vt:lpstr>Terminologies….</vt:lpstr>
-[...9 lines deleted...]
-      <vt:lpstr>How to deceive Cyber Attackers</vt:lpstr>
+      <vt:lpstr>Types of Cyber Attackers (1/3)</vt:lpstr>
+      <vt:lpstr>Types of Cyber Attackers (2/3)</vt:lpstr>
+      <vt:lpstr>Types of Cyber Attackers (3/3)</vt:lpstr>
+      <vt:lpstr>How to Deceive Cyber Attackers</vt:lpstr>
       <vt:lpstr>CYBER SECURITY INCREASING THREAT LANDSCAPE</vt:lpstr>
       <vt:lpstr>Evolution of Cyber Attacks</vt:lpstr>
-      <vt:lpstr>Evolution of Cyber Attacks…</vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>Cyber security increasing threat landscape</vt:lpstr>
+      <vt:lpstr>Cyber Threat Landscape — Generation VI Characteristics</vt:lpstr>
+      <vt:lpstr>Current Common Cyber Attacks</vt:lpstr>
+      <vt:lpstr>Cyber Security Landscape — Key Challenges</vt:lpstr>
       <vt:lpstr>Assignment One</vt:lpstr>
       <vt:lpstr>CYBER WARFARE</vt:lpstr>
       <vt:lpstr>Types of Cyber warfare</vt:lpstr>
-      <vt:lpstr>Types of Cyber warfare…</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Types of Cyber warfare…</vt:lpstr>
+      <vt:lpstr>Types of Cyberwarfare Attacks (1/2)</vt:lpstr>
+      <vt:lpstr>Types of Cyberwarfare Attacks (2/2)</vt:lpstr>
       <vt:lpstr>CYBER TERRORISM</vt:lpstr>
       <vt:lpstr>CRITICAL IT AND NATIONAL CRITICAL INFRASTRUCTURE</vt:lpstr>
       <vt:lpstr>National Critical Infrastructure</vt:lpstr>
       <vt:lpstr>Critical Infrastructure Protection Process</vt:lpstr>
       <vt:lpstr>Critical IT</vt:lpstr>
       <vt:lpstr>Cyber Resilience</vt:lpstr>
-      <vt:lpstr>Case studies of Cyber warfare</vt:lpstr>
+      <vt:lpstr>Case 1: Cyber Warfare in Ukraine (2017)</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-      <vt:lpstr>Case Studies… </vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Case Studies… </vt:lpstr>
+      <vt:lpstr>Case 2: Stuxnet Virus</vt:lpstr>
+      <vt:lpstr>Case 3: Sony Pictures Hack</vt:lpstr>
+      <vt:lpstr>Case 4: Enemies of Qatar</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>CYBER SECURITY</dc:title>
   <dc:creator>hp i5</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>