--- v0 (2026-02-05)
+++ v1 (2026-08-22)
@@ -32,142 +32,147 @@
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId49"/>
+    <p:notesMasterId r:id="rId51"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
     <p:sldId id="258" r:id="rId4"/>
     <p:sldId id="286" r:id="rId5"/>
     <p:sldId id="287" r:id="rId6"/>
     <p:sldId id="288" r:id="rId7"/>
     <p:sldId id="289" r:id="rId8"/>
     <p:sldId id="290" r:id="rId9"/>
     <p:sldId id="291" r:id="rId10"/>
     <p:sldId id="292" r:id="rId11"/>
     <p:sldId id="271" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="272" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="273" r:id="rId18"/>
     <p:sldId id="293" r:id="rId19"/>
     <p:sldId id="294" r:id="rId20"/>
     <p:sldId id="295" r:id="rId21"/>
     <p:sldId id="296" r:id="rId22"/>
     <p:sldId id="297" r:id="rId23"/>
     <p:sldId id="298" r:id="rId24"/>
     <p:sldId id="299" r:id="rId25"/>
     <p:sldId id="300" r:id="rId26"/>
     <p:sldId id="259" r:id="rId27"/>
     <p:sldId id="275" r:id="rId28"/>
-    <p:sldId id="274" r:id="rId29"/>
-[...18 lines deleted...]
-    <p:sldId id="310" r:id="rId48"/>
+    <p:sldId id="314" r:id="rId29"/>
+    <p:sldId id="274" r:id="rId30"/>
+    <p:sldId id="276" r:id="rId31"/>
+    <p:sldId id="277" r:id="rId32"/>
+    <p:sldId id="278" r:id="rId33"/>
+    <p:sldId id="315" r:id="rId34"/>
+    <p:sldId id="264" r:id="rId35"/>
+    <p:sldId id="302" r:id="rId36"/>
+    <p:sldId id="307" r:id="rId37"/>
+    <p:sldId id="311" r:id="rId38"/>
+    <p:sldId id="312" r:id="rId39"/>
+    <p:sldId id="301" r:id="rId40"/>
+    <p:sldId id="263" r:id="rId41"/>
+    <p:sldId id="304" r:id="rId42"/>
+    <p:sldId id="303" r:id="rId43"/>
+    <p:sldId id="316" r:id="rId44"/>
+    <p:sldId id="306" r:id="rId45"/>
+    <p:sldId id="260" r:id="rId46"/>
+    <p:sldId id="313" r:id="rId47"/>
+    <p:sldId id="308" r:id="rId48"/>
+    <p:sldId id="309" r:id="rId49"/>
+    <p:sldId id="310" r:id="rId50"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -277,73 +282,73 @@
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15000" autoAdjust="0"/>
     <p:restoredTop sz="92430" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="76" d="100"/>
-          <a:sy n="76" d="100"/>
+          <a:sx n="73" d="100"/>
+          <a:sy n="73" d="100"/>
         </p:scale>
-        <p:origin x="216" y="58"/>
+        <p:origin x="998" y="58"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -388,51 +393,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{818DEDC7-163E-42FB-962F-E423F8B85718}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/16/2025</a:t>
+              <a:t>8/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -659,80 +664,84 @@
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide43.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
@@ -780,50 +789,134 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{13C72730-C0E2-4CA1-9810-3EDCCA6CF61B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>1</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2921443992"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
+<file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{13C72730-C0E2-4CA1-9810-3EDCCA6CF61B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>43</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="11717500"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -1172,75 +1265,63 @@
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>MDM key</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" baseline="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t> </a:t>
-[...11 lines deleted...]
-              <a:t>eatures</a:t>
+              <a:t> f</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t> include device enrollment, policy management, application management, and remote troubleshooting capabilities. </a:t>
+              <a:t>eatures include device enrollment, policy management, application management, and remote troubleshooting capabilities. </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{13C72730-C0E2-4CA1-9810-3EDCCA6CF61B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
@@ -1869,51 +1950,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{13C72730-C0E2-4CA1-9810-3EDCCA6CF61B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>33</a:t>
+              <a:t>35</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2603930058"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -4696,110 +4777,118 @@
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-</file>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -4850,51 +4939,51 @@
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2895600" y="3886200"/>
             <a:ext cx="6400800" cy="2225040"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="2800" dirty="0"/>
               <a:t>TOPIC I: OVERVIEW OF CYBER SECURITY</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
-              <a:t>DR. SAMALI V. MLAY</a:t>
+              <a:t>PROF. SAMALI V. MLAY</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2468405610"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -5012,51 +5101,51 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="3600" dirty="0"/>
-              <a:t>		Terminologies </a:t>
+              <a:t>		TERMINOLOGIES </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1016000" y="2198716"/>
             <a:ext cx="10305935" cy="4318462"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -5884,51 +5973,51 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-GB" sz="3600" dirty="0"/>
-              <a:t>Types of Cyber attackers</a:t>
+              <a:t>TYPES OF CYBER ATTACKERS</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1016000" y="1752600"/>
             <a:ext cx="10256058" cy="4495800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -6899,51 +6988,51 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-GB" sz="3600" dirty="0"/>
-              <a:t>Cyber security increasing threat landscape</a:t>
+              <a:t>CYBER SECURITY INCREASING THREAT LANDSCAPE</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
               <a:t>The cyber threats of today are not the same as even a few years ago. </a:t>
             </a:r>
           </a:p>
@@ -7057,184 +7146,224 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2286000" y="5958840"/>
             <a:ext cx="7647214" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0"/>
-              <a:t>Gen 1 – Late 1980s, Gen 2 – Mid 1990s, Gen 3 – Early 2000s, Gen 4 – </a:t>
-[...15 lines deleted...]
-              <a:t> 2017</a:t>
+              <a:t>Gen 1 – Late 1980s, Gen 2 – Mid 1990s, Gen 3 – Early 2000s, Gen 4 – Approx 2010, Gen 5 – Approx 2017, Gen 6 – 2020 to Present</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3876177388"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{030C2EEE-1058-1DD8-6323-C90F7F7145FD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
-[...10 lines deleted...]
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" dirty="0"/>
+              <a:t>Evolution of Cyber Attacks…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3091FF5D-89C6-8AD4-F764-193BDF56F40E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1346661" y="1752600"/>
-            <a:ext cx="9975273" cy="4480560"/>
+            <a:off x="567559" y="1600200"/>
+            <a:ext cx="11319641" cy="4648200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Generation VI </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
-              <a:t>Each generation of cyber threats made previous cyber security solutions less effective or essentially obsolete. Protecting against the modern cyber threat landscape requires Gen V cyber security solutions.</a:t>
-[...5 lines deleted...]
-            </a:pPr>
+              <a:t>(Gen 6) - represents the current apex of sophisticated, highly automated, AI-driven, and multi-vector threat campaigns designed to bypass modern enterprise security frameworks.</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
-              <a:t>Current common attacks include</a:t>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
-              <a:t>;</a:t>
-[...13 lines deleted...]
-              <a:t> party organization. Criminals use vulnerabilities from one organization to attack other partnering organizations. Zero trust approach to security is now important.</a:t>
+              <a:t>Characteristics are;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0"/>
+              <a:t>Agentic AI use</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="0" dirty="0"/>
+              <a:t> Threat actors deploy autonomous AI agents that perform inspections, find zero-days, and move laterally without human oversight.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0"/>
+              <a:t>Synthetic identity and deepfakes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="0" dirty="0"/>
+              <a:t> Real-time audio and video impersonation bypasses standard biometric or remote authentication checks.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0"/>
+              <a:t>Multi-vector polymorphism</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="0" dirty="0"/>
+              <a:t> Payloads mutate instantly across cloud, IoT, and on-premise supply chains to avoid detection.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0"/>
+              <a:t>Weaponized ecosystems</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="0" dirty="0"/>
+              <a:t> Attacks target third-party digital supply chains and shadow-AI systems utilized by employees.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="12851230"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3074367441"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -7254,140 +7383,142 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-GB" sz="3600" dirty="0"/>
               <a:t>Cyber security increasing threat landscape</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1016000" y="1752600"/>
-            <a:ext cx="10372436" cy="4511040"/>
+            <a:off x="1346661" y="1752600"/>
+            <a:ext cx="9975273" cy="4480560"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
+              <a:t>Each generation of cyber threats made previous cyber security solutions less effective or essentially obsolete. Protecting against the modern cyber threat landscape requires Gen VI cyber security solutions.</a:t>
+            </a:r>
+          </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
               <a:t>Current common attacks include</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
               <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
-              <a:t>Ransomware – a malicious software designed to block access to a computer system till a sum of money is paid to the attacker. It has evolved from only encrypting files to stealing data to Ransomware as a Service (RAAS). </a:t>
-[...2 lines deleted...]
-          <a:p>
+              <a:t>Supply Chain Attacks – where an attack is perpetrated through a 3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" baseline="30000" dirty="0"/>
+              <a:t>rd</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
-              <a:t>Phishing – using malicious emails to trick others.</a:t>
-[...5 lines deleted...]
-              <a:t>Malware – include viruses, worms, Trojan horses, spyware and ransomware. Modern malware is swift, stealthy, sophisticated and difficult to detect. </a:t>
+              <a:t> party organization. Criminals use vulnerabilities from one organization to attack other partnering organizations. Zero trust approach to security is now important.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3425078269"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="12851230"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" algn="l"/>
             <a:r>
               <a:rPr lang="en-GB" sz="3600" dirty="0"/>
-              <a:t>Cyber security</a:t>
+              <a:t>CYBER SECURITY</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1016000" y="2164080"/>
             <a:ext cx="10139680" cy="4511040"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -7507,86 +7638,93 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-GB" sz="3600" dirty="0"/>
               <a:t>Cyber security increasing threat landscape</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1016000" y="1752600"/>
-            <a:ext cx="10389062" cy="4511040"/>
+            <a:ext cx="10372436" cy="4511040"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Current common attacks include</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
-              <a:t>Detection is no longer “good enough”. Focus must  shift to prevention.</a:t>
+              <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
-              <a:t>There is need for a Consolidated Cyber Security Architecture.</a:t>
+              <a:t>Ransomware – a malicious software designed to block access to a computer system till a sum of money is paid to the attacker. It has evolved from only encrypting files to stealing data to Ransomware as a Service (RAAS). </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
-              <a:t>Sophisticated Attacks: no longer detected with legacy approaches to cyber security. </a:t>
+              <a:t>Phishing – using malicious emails to trick others.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
-              <a:t>More in-depth visibility and investigation is necessary to identify campaigns by advanced persistent threats (APTs) and other sophisticated cyber threat actors.</a:t>
+              <a:t>Malware – include viruses, worms, Trojan horses, spyware and ransomware. Modern malware is swift, stealthy, sophisticated and difficult to detect. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3511562257"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3425078269"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -7607,134 +7745,325 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-GB" sz="3600" dirty="0"/>
               <a:t>Cyber security increasing threat landscape</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1016000" y="1752600"/>
-            <a:ext cx="10438938" cy="4511040"/>
+            <a:ext cx="10389062" cy="4511040"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
-              <a:t>Complex Environments: includes both </a:t>
-[...4 lines deleted...]
-            </a:r>
+              <a:t>Detection is no longer “good enough”. Focus must  shift to prevention.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
-              <a:t> infrastructure and multiple cloud environments.</a:t>
+              <a:t>There is need for a consolidated cyber security architecture.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
-              <a:t>Heterogeneous Endpoints: desktops, laptops and bring your own device (BYOD) policies.</a:t>
+              <a:t>Sophisticated attacks: no longer detected with legacy approaches to cyber security. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
-              <a:t>Rise of Remote Work: now, organizations need solutions that allow them to effectively protect the remote workforce as well as.</a:t>
+              <a:t>More in-depth visibility and investigation is necessary to identify campaigns by advanced persistent threats (APTs) and other sophisticated cyber threat actors.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2164566972"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3511562257"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-GB" sz="3600" dirty="0"/>
-              <a:t>Cyber warfare</a:t>
+              <a:t>Cyber security increasing threat landscape</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1016000" y="1752600"/>
+            <a:ext cx="10438938" cy="4511040"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
+              <a:t>Complex environments: includes both on-premise infrastructure and multiple cloud environments.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
+              <a:t>Heterogeneous endpoints: desktops, laptops and bring your own device (BYOD) policies.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
+              <a:t>Rise of remote work: now, organizations need solutions that allow them to effectively protect the remote workforce as well as.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2164566972"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="slow"/>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51213DFA-7903-54B1-BC38-A7BC8AE9BDFC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" dirty="0"/>
+              <a:t>Assignment One</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0F6D641-35DA-BE25-0883-7F3F4C5222C8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Prepare a short presentation of a case study for each generation of cyber attack.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Each learner will be required to present one case study during the next class.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>You shall be selected randomly to present your case study that focuses on one generation.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="697580828"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="slow"/>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3600" dirty="0"/>
+              <a:t>CYBER WARFARE</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1015999" y="1752600"/>
             <a:ext cx="10422313" cy="4548447"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -7754,51 +8083,51 @@
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
               <a:t>It can cause electrical blackouts, failure of military equipment, and breaches of national security secrets, theft of valuable and sensitive data, disruption of phone and computer networks, death etc.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="2800" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3511578550"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -7884,258 +8213,50 @@
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Source: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>Imperva</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2353855738"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
-[...206 lines deleted...]
-
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
@@ -8144,274 +8265,589 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="3600" dirty="0"/>
               <a:t>Types of Cyber warfare…</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1147156" y="1752600"/>
-            <a:ext cx="10557164" cy="4531822"/>
+            <a:off x="1015999" y="1752600"/>
+            <a:ext cx="10488815" cy="4531822"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
-              <a:t>Economic Disruption: </a:t>
+              <a:t>Espionage: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
-              <a:t>target computer networks of economic establishments to steal money or block people from accessing the funds they need.</a:t>
+              <a:t>monitoring other countries to steal secrets e.g. through botnets or phishing.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
-              <a:t>Surprise Attacks: </a:t>
+              <a:t>Sabotage: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
-              <a:t>to carry out a massive attack that the enemy isn’t expecting, enabling the attacker to weaken their defenses. This can be done to prepare the ground for a physical attack in the context of hybrid warfare.</a:t>
-[...3 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>using insider threats to attack.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Denial-of-service (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0" err="1"/>
+              <a:t>DoS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>) Attacks: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
+              <a:t>preventing legitimate users from accessing a website by flooding it with fake requests and forcing the website to handle these requests. Done to disrupt critical operations and systems and block access to sensitive websites by civilians, military and security personnel etc.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="245935907"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1810819424"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-GB" sz="3600" dirty="0"/>
-              <a:t>Cyber terrorism</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              <a:t>Types of Cyber warfare…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...3 lines deleted...]
-          <a:p>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1016000" y="1752600"/>
+            <a:ext cx="10322560" cy="4531822"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Electrical Power Grid attacks: </a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
-              <a:t>Often defined as </a:t>
-            </a:r>
+              <a:t>allows attackers to disable critical systems, disrupt infrastructure, and potentially result in bodily harm.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
-              <a:t>any premeditated, politically motivated attack against information systems, programs and data that causes fear, threatens violence or results in violence</a:t>
+              <a:t>Propaganda Attacks: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
-              <a:t>. </a:t>
-[...5 lines deleted...]
-              <a:t>Often done using Ransomware and Phishing attacks</a:t>
+              <a:t>Attempts to control the minds and thoughts of people living in or fighting for a target country. Propaganda can be used to expose embarrassing truths, spread lies to make people lose trust in their country, or side with their enemies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2669438103"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1056959526"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3600" dirty="0"/>
+              <a:t>Types of Cyber warfare…</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1147156" y="1752600"/>
+            <a:ext cx="10557164" cy="4531822"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Economic Disruption: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
+              <a:t>target computer networks of economic establishments to steal money or block people from accessing the funds they need.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Surprise Attacks: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
+              <a:t>to carry out a massive attack that the enemy isn’t expecting, enabling the attacker to weaken their defenses. This can be done to prepare the ground for a physical attack in the context of hybrid warfare.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="245935907"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="slow"/>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-GB" sz="3600" dirty="0"/>
-              <a:t>Critical IT and National Critical Infrastructure</a:t>
+              <a:t>CYBER TERRORISM</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
+              <a:t>Often defined as </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>any premeditated, politically motivated attack against information systems, programs and data that causes fear, threatens violence or results in violence</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
+              <a:t>Often done using Ransomware and Phishing attacks</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2669438103"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="slow"/>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" dirty="0"/>
+              <a:t>Types/Pillars of Cyber Security</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1015999" y="1752600"/>
+            <a:ext cx="10605193" cy="4565073"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Network Security</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" b="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0"/>
+              <a:t>Most attacks occur over the network. Network security solutions are designed to identify and block these attacks. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0"/>
+              <a:t>Solutions include data and access controls such as Data Loss Prevention (DLP), IAM (Identity and Access Management), NAC (Network Access Control), and NGFW (Next-Generation Firewall) application controls.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0"/>
+              <a:t>Others are IPS (Intrusion Prevention System), NGAV (Next-Gen Antivirus), Sandboxing, and CDR (Content Disarm and Reconstruction), network analytics, threat hunting, and automated SOAR (Security Orchestration and Response) technologies.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1988635905"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="slow"/>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1016000" y="536030"/>
+            <a:ext cx="10871200" cy="990600"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3600" dirty="0"/>
+              <a:t>CRITICAL IT AND NATIONAL CRITICAL INFRASTRUCTURE</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
               <a:t>Every nation has some critical IT and national critical infrastructure that must remain running for the proper functioning of that nation.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
               <a:t>Critical infrastructure security is the area of concern surrounding the protection of systems, networks and assets whose continuous operation is deemed necessary to ensure the security of a given nation, its economy, and the public's health and/or safety.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1694003307"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -8493,400 +8929,383 @@
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Source: Huntsman Security</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2030486007"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3600" dirty="0"/>
+              <a:t>Critical Infrastructure Protection Process</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...8 lines deleted...]
-          <a:p>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
+              <a:t>It encompasses the </a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
-              <a:t>Network Security</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2800" b="0" dirty="0"/>
+              <a:t>physical, human and cyber </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
+              <a:t>layers.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
+              <a:t>Process entails</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" sz="2500" dirty="0"/>
-              <a:t>Most attacks occur over the network. Network security solutions are designed to identify and block these attacks. </a:t>
+              <a:t>Identifying critical infrastructure</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" sz="2500" dirty="0"/>
-              <a:t>Solutions include data and access controls such as Data Loss Prevention (DLP), IAM (Identity and Access Management), NAC (Network Access Control), and NGFW (Next-Generation Firewall) application controls.</a:t>
+              <a:t>Identifying and assessing vulnerabilities</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0" err="1"/>
+              <a:t>Analysing</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="en-US" sz="2500" dirty="0"/>
-              <a:t>Others are IPS (Intrusion Prevention System), NGAV (Next-Gen Antivirus), Sandboxing, and CDR (Content Disarm and Reconstruction), network analytics, threat hunting, and automated SOAR (Security Orchestration and Response) technologies.</a:t>
+              <a:t> and prioritizing infrastructure</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0"/>
+              <a:t>Implementing protective programs.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0"/>
+              <a:t>Measuring effectiveness</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1988635905"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3400277271"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B8CD706-2823-FA70-8F74-7A94ECAC5F31}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-GB" sz="3600" dirty="0"/>
-              <a:t>Critical Infrastructure Protection Process</a:t>
-[...15 lines deleted...]
-        <p:spPr/>
+              <a:t>Critical IT</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD7C34B4-0BBE-9C04-E215-8B29C822E371}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8735739" y="1752600"/>
+            <a:ext cx="3151460" cy="4343400"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
-              <a:t>It encompasses the </a:t>
-[...56 lines deleted...]
-      </p:sp>
+              <a:t>It is prudent for nations to secure their IT infrastructure to ensure security of all the other national critical infrastructure</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4" descr="Critical Information Infrastructure in various areas | Download Scientific  Diagram">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6C95561-4C79-6082-E86A-280A59898EF6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="426713" y="1910583"/>
+            <a:ext cx="8309026" cy="4027434"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3400277271"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3091162039"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
-[...116 lines deleted...]
-<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -8967,51 +9386,51 @@
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Source: World Economic Forum</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="396054160"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -9055,75 +9474,71 @@
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
               <a:t>. The cyber warfare appeared to be ransomware but it caused high-scale damages to organizations.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t>Used the Petya malware from June 27 to 28, 2017 to swamp websites of Ukrainian </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" err="1"/>
               <a:t>organisations</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t>, banks, ministries, newspapers and electricity firms. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
-              <a:t>Similar infections were reported in UK, USA, France, Germany, Italy, Poland, Russia and Australia. 80% of infections in </a:t>
-[...3 lines deleted...]
-              <a:t>Ukrain</a:t>
+              <a:t>Similar infections were reported in UK, USA, France, Germany, Italy, Poland, Russia and Australia. 80% of infections in Ukraine</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3300" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1121491796"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1032" name="Picture 8" descr="Petya (malware family) - Wikipedia">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5F24FC6-E9FA-F29C-A76C-36911C7CEC74}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -9230,51 +9645,51 @@
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
               <a:t>Petya ransom note and display</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4173894727"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -9317,51 +9732,51 @@
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="0" dirty="0" err="1"/>
               <a:t>Stuxnet</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
               <a:t> was a worm that attacked the Iranian nuclear program. It is among the most sophisticated cyber attacks in history. The malware spread via infected Universal Serial Bus devices and targeted data acquisition and supervisory control systems. According to most reports, the attack seriously damaged Iran’s ability to manufacture nuclear weapons.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3463526553"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -9396,51 +9811,51 @@
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
               <a:t>Sony Pictures Hack: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="0" dirty="0"/>
               <a:t>An attack on Sony Pictures followed the release of the film “The Interview”, which presented a negative portrayal of Kim Jong Un. The attack is attributed to North Korean government hackers. The FBI found similarities to previous malware attacks by North Koreans, including code, encryption algorithms, and data deletion mechanisms.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3661834638"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -10920,129 +11335,131 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Theme1</Template>
   <TotalTime></TotalTime>
-  <Words>3365</Words>
+  <Words>3533</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>206</Paragraphs>
-[...1 lines deleted...]
-  <Notes>9</Notes>
+  <Paragraphs>217</Paragraphs>
+  <Slides>49</Slides>
+  <Notes>10</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>47</vt:i4>
+        <vt:i4>49</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="52" baseType="lpstr">
+    <vt:vector size="54" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Theme1</vt:lpstr>
       <vt:lpstr>CYBER SECURITY</vt:lpstr>
       <vt:lpstr>To Cover</vt:lpstr>
-      <vt:lpstr>Cyber security</vt:lpstr>
+      <vt:lpstr>CYBER SECURITY</vt:lpstr>
       <vt:lpstr>Types/Pillars of Cyber Security</vt:lpstr>
       <vt:lpstr>Types/Pillars of Cyber Security…</vt:lpstr>
       <vt:lpstr>Types/Pillars of Cyber Security…</vt:lpstr>
       <vt:lpstr>Types/Pillars of Cyber Security…</vt:lpstr>
       <vt:lpstr>Types/Pillars of Cyber Security…</vt:lpstr>
       <vt:lpstr>Types/Pillars of Cyber Security…</vt:lpstr>
       <vt:lpstr>Types/Pillars of Cyber Security…</vt:lpstr>
-      <vt:lpstr>  Terminologies </vt:lpstr>
+      <vt:lpstr>  TERMINOLOGIES </vt:lpstr>
       <vt:lpstr>Terminologies…</vt:lpstr>
       <vt:lpstr>Terminologies….</vt:lpstr>
       <vt:lpstr>Terminologies….</vt:lpstr>
       <vt:lpstr>Terminologies….</vt:lpstr>
       <vt:lpstr>Terminologies….</vt:lpstr>
       <vt:lpstr>Terminologies….</vt:lpstr>
-      <vt:lpstr>Types of Cyber attackers</vt:lpstr>
+      <vt:lpstr>TYPES OF CYBER ATTACKERS</vt:lpstr>
       <vt:lpstr>Types of Cyber attackers…</vt:lpstr>
       <vt:lpstr>Types of Cyber attackers…</vt:lpstr>
       <vt:lpstr>Types of Cyber attackers…</vt:lpstr>
       <vt:lpstr>Types of Cyber attackers…</vt:lpstr>
       <vt:lpstr>Types of Cyber attackers…</vt:lpstr>
       <vt:lpstr>Types of Cyber attackers…</vt:lpstr>
       <vt:lpstr>How to deceive Cyber Attackers</vt:lpstr>
-      <vt:lpstr>Cyber security increasing threat landscape</vt:lpstr>
+      <vt:lpstr>CYBER SECURITY INCREASING THREAT LANDSCAPE</vt:lpstr>
       <vt:lpstr>Evolution of Cyber Attacks</vt:lpstr>
+      <vt:lpstr>Evolution of Cyber Attacks…</vt:lpstr>
       <vt:lpstr>Cyber security increasing threat landscape</vt:lpstr>
       <vt:lpstr>Cyber security increasing threat landscape</vt:lpstr>
       <vt:lpstr>Cyber security increasing threat landscape</vt:lpstr>
       <vt:lpstr>Cyber security increasing threat landscape</vt:lpstr>
-      <vt:lpstr>Cyber warfare</vt:lpstr>
+      <vt:lpstr>Assignment One</vt:lpstr>
+      <vt:lpstr>CYBER WARFARE</vt:lpstr>
       <vt:lpstr>Types of Cyber warfare</vt:lpstr>
       <vt:lpstr>Types of Cyber warfare…</vt:lpstr>
       <vt:lpstr>Types of Cyber warfare…</vt:lpstr>
       <vt:lpstr>Types of Cyber warfare…</vt:lpstr>
-      <vt:lpstr>Cyber terrorism</vt:lpstr>
-      <vt:lpstr>Critical IT and National Critical Infrastructure</vt:lpstr>
+      <vt:lpstr>CYBER TERRORISM</vt:lpstr>
+      <vt:lpstr>CRITICAL IT AND NATIONAL CRITICAL INFRASTRUCTURE</vt:lpstr>
       <vt:lpstr>National Critical Infrastructure</vt:lpstr>
       <vt:lpstr>Critical Infrastructure Protection Process</vt:lpstr>
-      <vt:lpstr>Critical IT and National Critical Infrastructure</vt:lpstr>
+      <vt:lpstr>Critical IT</vt:lpstr>
       <vt:lpstr>Cyber Resilience</vt:lpstr>
       <vt:lpstr>Case studies of Cyber warfare</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Case Studies… </vt:lpstr>
       <vt:lpstr>Case Studies… </vt:lpstr>
       <vt:lpstr>Case Studies… </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>CYBER SECURITY</dc:title>
   <dc:creator>hp i5</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>