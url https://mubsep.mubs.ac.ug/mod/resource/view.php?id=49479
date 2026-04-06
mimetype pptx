--- v0 (2025-11-04)
+++ v1 (2026-04-06)
@@ -18,152 +18,155 @@
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" strictFirstAndLastChars="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147484058" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId35"/>
+    <p:notesMasterId r:id="rId36"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId36"/>
+    <p:handoutMasterId r:id="rId37"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="289" r:id="rId2"/>
-    <p:sldId id="334" r:id="rId3"/>
-[...2 lines deleted...]
-    <p:sldId id="340" r:id="rId6"/>
+    <p:sldId id="292" r:id="rId3"/>
+    <p:sldId id="334" r:id="rId4"/>
+    <p:sldId id="293" r:id="rId5"/>
+    <p:sldId id="294" r:id="rId6"/>
     <p:sldId id="295" r:id="rId7"/>
     <p:sldId id="296" r:id="rId8"/>
-    <p:sldId id="299" r:id="rId9"/>
-[...2 lines deleted...]
-    <p:sldId id="339" r:id="rId12"/>
+    <p:sldId id="297" r:id="rId9"/>
+    <p:sldId id="298" r:id="rId10"/>
+    <p:sldId id="299" r:id="rId11"/>
+    <p:sldId id="300" r:id="rId12"/>
     <p:sldId id="301" r:id="rId13"/>
-    <p:sldId id="303" r:id="rId14"/>
-[...2 lines deleted...]
-    <p:sldId id="342" r:id="rId17"/>
+    <p:sldId id="302" r:id="rId14"/>
+    <p:sldId id="303" r:id="rId15"/>
+    <p:sldId id="304" r:id="rId16"/>
+    <p:sldId id="335" r:id="rId17"/>
     <p:sldId id="337" r:id="rId18"/>
-    <p:sldId id="298" r:id="rId19"/>
-[...14 lines deleted...]
-    <p:sldId id="336" r:id="rId34"/>
+    <p:sldId id="338" r:id="rId19"/>
+    <p:sldId id="305" r:id="rId20"/>
+    <p:sldId id="306" r:id="rId21"/>
+    <p:sldId id="307" r:id="rId22"/>
+    <p:sldId id="308" r:id="rId23"/>
+    <p:sldId id="309" r:id="rId24"/>
+    <p:sldId id="310" r:id="rId25"/>
+    <p:sldId id="311" r:id="rId26"/>
+    <p:sldId id="312" r:id="rId27"/>
+    <p:sldId id="313" r:id="rId28"/>
+    <p:sldId id="314" r:id="rId29"/>
+    <p:sldId id="339" r:id="rId30"/>
+    <p:sldId id="315" r:id="rId31"/>
+    <p:sldId id="316" r:id="rId32"/>
+    <p:sldId id="317" r:id="rId33"/>
+    <p:sldId id="318" r:id="rId34"/>
+    <p:sldId id="336" r:id="rId35"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="9236075" cy="7010400"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-GB"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="457200" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
       <a:spcBef>
         <a:spcPct val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPct val="0"/>
       </a:spcAft>
       <a:defRPr sz="2400" kern="1200">
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
       <a:spcBef>
@@ -287,141 +290,141 @@
     </p:ext>
     <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
       <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2197">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="2910">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:notesGuideLst>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1" useTimings="0">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
-      <a:prstClr val="red"/>
+      <a:schemeClr val="tx1"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
-    <p:restoredLeft sz="15610"/>
-    <p:restoredTop sz="61442" autoAdjust="0"/>
+    <p:restoredLeft sz="15620"/>
+    <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="78" d="100"/>
-          <a:sy n="78" d="100"/>
+          <a:sx n="75" d="100"/>
+          <a:sy n="75" d="100"/>
         </p:scale>
-        <p:origin x="2600" y="176"/>
+        <p:origin x="1594" y="43"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr varScale="1">
       <p:scale>
         <a:sx n="170" d="200"/>
         <a:sy n="170" d="200"/>
       </p:scale>
       <p:origin x="-780" y="-84"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="59" d="100"/>
           <a:sy n="59" d="100"/>
         </p:scale>
         <p:origin x="-1752" y="-72"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2197"/>
         <p:guide pos="2910"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -502,51 +505,51 @@
             <a:lvl1pPr algn="r" eaLnBrk="1" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="96000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Times New Roman" pitchFamily="16" charset="0"/>
               <a:buNone/>
               <a:defRPr sz="1200">
                 <a:latin typeface="Times New Roman" pitchFamily="16" charset="0"/>
                 <a:cs typeface="Arial" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{F8107CC6-0F6A-4768-A9E5-3C3DFA7035BF}" type="datetimeFigureOut">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>3/17/25</a:t>
+              <a:t>3/16/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="6657975"/>
             <a:ext cx="4002088" cy="350838"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -2271,155 +2274,159 @@
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -3227,50 +3234,872 @@
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="24578" name="Rectangle 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:round/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buSzPct val="45000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="1000">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>24/03/00</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24579" name="Rectangle 7"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:round/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buSzPct val="45000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{0D1D48C7-54A8-4455-AE02-1C0079B19781}" type="slidenum">
+              <a:rPr lang="en-GB" altLang="en-US" sz="1000" smtClean="0"/>
+              <a:pPr>
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+                <a:buSzPct val="45000"/>
+                <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:t>11</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB" altLang="en-US" sz="1000"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24580" name="Text Box 1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1739900" y="619125"/>
+            <a:ext cx="5756275" cy="2443163"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="9360">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="92565" tIns="46282" rIns="92565" bIns="46282" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="96000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2400">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24581" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1231900" y="3332163"/>
+            <a:ext cx="6769100" cy="2949575"/>
+          </a:xfrm>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:round/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="92565" tIns="46282" rIns="92565" bIns="46282" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="en-US">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="26626" name="Rectangle 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
           <a:ln/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:round/>
@@ -4008,145 +4837,887 @@
           <a:ln/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="92565" tIns="46282" rIns="92565" bIns="46282" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
-[...79 lines deleted...]
-            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0">
+            <a:endParaRPr lang="en-US" altLang="en-US">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28674" name="Rectangle 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:round/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buSzPct val="45000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="1000">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>24/03/00</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28675" name="Rectangle 7"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:round/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buSzPct val="45000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{809C5FDF-AC75-4430-9D70-231330DC9C09}" type="slidenum">
+              <a:rPr lang="en-GB" altLang="en-US" sz="1000" smtClean="0"/>
+              <a:pPr>
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+                <a:buSzPct val="45000"/>
+                <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:t>13</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB" altLang="en-US" sz="1000"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28676" name="Text Box 1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1739900" y="619125"/>
+            <a:ext cx="5756275" cy="2443163"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="9360">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="92565" tIns="46282" rIns="92565" bIns="46282" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="96000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2400">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28677" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1231900" y="3332163"/>
+            <a:ext cx="6769100" cy="2949575"/>
+          </a:xfrm>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:round/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="92565" tIns="46282" rIns="92565" bIns="46282" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="en-US">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -4658,51 +6229,51 @@
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buSzPct val="45000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{49F38CE1-506A-4FC9-B93D-48E21CAF4D99}" type="slidenum">
               <a:rPr lang="en-GB" altLang="en-US" sz="1000" smtClean="0"/>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buSzPct val="45000"/>
                 <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>13</a:t>
+              <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" altLang="en-US" sz="1000"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30724" name="Text Box 1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1739900" y="619125"/>
             <a:ext cx="5756275" cy="2443163"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="9360">
@@ -4910,763 +6481,914 @@
           <a:ln/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="92565" tIns="46282" rIns="92565" bIns="46282" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...85 lines deleted...]
-            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0">
+            <a:endParaRPr lang="en-US" altLang="en-US">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvPr id="32770" name="Rectangle 5"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph type="dt" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...11 lines deleted...]
-        <p:spPr/>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:round/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...24 lines deleted...]
-          </a:p>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
             <a:pPr>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-              <a:buChar char="•"/>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buSzPct val="45000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...72 lines deleted...]
-                <a:latin typeface="-apple-system"/>
+              <a:rPr lang="en-GB" altLang="en-US" sz="1000">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Data collection is an important activity in the problem solving process as it provides a basic for further action. A data may be numerical, observations</a:t>
-[...68 lines deleted...]
-              <a:rPr lang="en-GB"/>
               <a:t>24/03/00</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvPr id="32771" name="Rectangle 7"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum"/>
+            <p:ph type="sldNum" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:round/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
             <a:pPr>
-              <a:defRPr/>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buSzPct val="45000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buNone/>
             </a:pPr>
-            <a:fld id="{6EA9D6F7-529F-490C-9D51-917ECDD7A836}" type="slidenum">
-              <a:rPr lang="en-GB" smtClean="0"/>
+            <a:fld id="{1193911D-83B4-4840-BFCC-9B72E9D14515}" type="slidenum">
+              <a:rPr lang="en-GB" altLang="en-US" sz="1000" smtClean="0"/>
               <a:pPr>
-                <a:defRPr/>
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+                <a:buSzPct val="45000"/>
+                <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+                <a:buNone/>
               </a:pPr>
-              <a:t>14</a:t>
+              <a:t>15</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB"/>
-[...60 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-GB" altLang="en-US" sz="1000"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Date Placeholder 3"/>
-[...1 lines deleted...]
-            <a:spLocks noGrp="1"/>
+          <p:cNvPr id="32772" name="Text Box 1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1739900" y="619125"/>
+            <a:ext cx="5756275" cy="2443163"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="9360">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-          <a:lstStyle/>
+          <a:bodyPr wrap="none" lIns="92565" tIns="46282" rIns="92565" bIns="46282" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
-            <a:pPr>
-              <a:defRPr/>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="96000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2400">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvPr id="32773" name="Rectangle 2"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum"/>
+            <p:ph type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1231900" y="3332163"/>
+            <a:ext cx="6769100" cy="2949575"/>
+          </a:xfrm>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:round/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr wrap="none" lIns="92565" tIns="46282" rIns="92565" bIns="46282" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...9 lines deleted...]
-            <a:endParaRPr lang="en-GB"/>
+            <a:endParaRPr lang="en-US" altLang="en-US">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...207 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="20482" name="Rectangle 5"/>
+          <p:cNvPr id="36866" name="Rectangle 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
           <a:ln/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
@@ -5887,51 +7609,51 @@
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buSzPct val="45000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1000">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>24/03/00</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="20483" name="Rectangle 7"/>
+          <p:cNvPr id="36867" name="Rectangle 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
           <a:ln/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
@@ -6141,69 +7863,69 @@
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:tabLst>
                 <a:tab pos="731838" algn="l"/>
                 <a:tab pos="1465263" algn="l"/>
                 <a:tab pos="2197100" algn="l"/>
                 <a:tab pos="2930525" algn="l"/>
               </a:tabLst>
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buSzPct val="45000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:fld id="{A1C6F64B-D95C-4036-9394-81844CAF105F}" type="slidenum">
+            <a:fld id="{333C6418-2495-466B-9663-5B324092B352}" type="slidenum">
               <a:rPr lang="en-GB" altLang="en-US" sz="1000" smtClean="0"/>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buSzPct val="45000"/>
                 <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>18</a:t>
+              <a:t>19</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" altLang="en-US" sz="1000"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="20484" name="Text Box 1"/>
+          <p:cNvPr id="36868" name="Text Box 1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1739900" y="619125"/>
             <a:ext cx="5756275" cy="2443163"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="9360">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
@@ -6364,173 +8086,90 @@
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="96000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2400">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="20485" name="Rectangle 2"/>
+          <p:cNvPr id="36869" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1231900" y="3332163"/>
             <a:ext cx="6769100" cy="2949575"/>
           </a:xfrm>
           <a:noFill/>
           <a:ln/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="92565" tIns="46282" rIns="92565" bIns="46282" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...82 lines deleted...]
-            <a:endParaRPr lang="en-US" altLang="en-US" b="0" dirty="0">
+            <a:endParaRPr lang="en-US" altLang="en-US">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
@@ -7056,51 +8695,51 @@
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buSzPct val="45000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{866A6ED8-C073-4A9C-AC9A-68C39038439D}" type="slidenum">
               <a:rPr lang="en-GB" altLang="en-US" sz="1000" smtClean="0"/>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buSzPct val="45000"/>
                 <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>19</a:t>
+              <a:t>20</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" altLang="en-US" sz="1000"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="38916" name="Text Box 1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1739900" y="619125"/>
             <a:ext cx="5756275" cy="2443163"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="9360">
@@ -7308,75 +8947,53 @@
           <a:ln/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="92565" tIns="46282" rIns="92565" bIns="46282" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...13 lines deleted...]
-            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0">
+            <a:endParaRPr lang="en-US" altLang="en-US">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
-          </a:p>
-[...6 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -7900,51 +9517,51 @@
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buSzPct val="45000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{5D5C2F4E-A443-40B9-A16B-F2ECA7CA35F6}" type="slidenum">
               <a:rPr lang="en-GB" altLang="en-US" sz="1000" smtClean="0"/>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buSzPct val="45000"/>
                 <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>20</a:t>
+              <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" altLang="en-US" sz="1000"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="40964" name="Text Box 1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1739900" y="619125"/>
             <a:ext cx="5756275" cy="2443163"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="9360">
@@ -8193,51 +9810,51 @@
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="45058" name="Rectangle 5"/>
+          <p:cNvPr id="43010" name="Rectangle 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
           <a:ln/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
@@ -8458,51 +10075,51 @@
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buSzPct val="45000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1000">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>24/03/00</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="45059" name="Rectangle 7"/>
+          <p:cNvPr id="43011" name="Rectangle 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
           <a:ln/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
@@ -8712,69 +10329,69 @@
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:tabLst>
                 <a:tab pos="731838" algn="l"/>
                 <a:tab pos="1465263" algn="l"/>
                 <a:tab pos="2197100" algn="l"/>
                 <a:tab pos="2930525" algn="l"/>
               </a:tabLst>
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buSzPct val="45000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:fld id="{9480EA77-55DE-45FA-B892-F65B2ED0D173}" type="slidenum">
+            <a:fld id="{A3327413-358C-4422-97C3-B5AEACFA1A4A}" type="slidenum">
               <a:rPr lang="en-GB" altLang="en-US" sz="1000" smtClean="0"/>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buSzPct val="45000"/>
                 <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>21</a:t>
+              <a:t>22</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" altLang="en-US" sz="1000"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="45060" name="Text Box 1"/>
+          <p:cNvPr id="43012" name="Text Box 1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1739900" y="619125"/>
             <a:ext cx="5756275" cy="2443163"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="9360">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
@@ -8935,51 +10552,51 @@
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="96000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2400">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="45061" name="Rectangle 2"/>
+          <p:cNvPr id="43013" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1231900" y="3332163"/>
             <a:ext cx="6769100" cy="2949575"/>
           </a:xfrm>
           <a:noFill/>
           <a:ln/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
@@ -9015,51 +10632,51 @@
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="47106" name="Rectangle 5"/>
+          <p:cNvPr id="45058" name="Rectangle 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
           <a:ln/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
@@ -9280,51 +10897,51 @@
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buSzPct val="45000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1000">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>24/03/00</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="47107" name="Rectangle 7"/>
+          <p:cNvPr id="45059" name="Rectangle 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
           <a:ln/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
@@ -9534,69 +11151,69 @@
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:tabLst>
                 <a:tab pos="731838" algn="l"/>
                 <a:tab pos="1465263" algn="l"/>
                 <a:tab pos="2197100" algn="l"/>
                 <a:tab pos="2930525" algn="l"/>
               </a:tabLst>
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buSzPct val="45000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:fld id="{7E81D7D7-C306-402C-AE0E-7065100F0F64}" type="slidenum">
+            <a:fld id="{9480EA77-55DE-45FA-B892-F65B2ED0D173}" type="slidenum">
               <a:rPr lang="en-GB" altLang="en-US" sz="1000" smtClean="0"/>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buSzPct val="45000"/>
                 <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>22</a:t>
+              <a:t>23</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" altLang="en-US" sz="1000"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="47108" name="Text Box 1"/>
+          <p:cNvPr id="45060" name="Text Box 1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1739900" y="619125"/>
             <a:ext cx="5756275" cy="2443163"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="9360">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
@@ -9757,131 +11374,131 @@
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="96000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2400">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="47109" name="Rectangle 2"/>
+          <p:cNvPr id="45061" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1231900" y="3332163"/>
             <a:ext cx="6769100" cy="2949575"/>
           </a:xfrm>
           <a:noFill/>
           <a:ln/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="92565" tIns="46282" rIns="92565" bIns="46282" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" altLang="en-US" b="1" dirty="0">
+            <a:endParaRPr lang="en-US" altLang="en-US">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10242" name="Rectangle 5"/>
+          <p:cNvPr id="7170" name="Rectangle 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
           <a:ln/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
@@ -10102,51 +11719,51 @@
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buSzPct val="45000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1000">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>24/03/00</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10243" name="Rectangle 7"/>
+          <p:cNvPr id="7171" name="Rectangle 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
           <a:ln/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
@@ -10356,69 +11973,69 @@
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:tabLst>
                 <a:tab pos="731838" algn="l"/>
                 <a:tab pos="1465263" algn="l"/>
                 <a:tab pos="2197100" algn="l"/>
                 <a:tab pos="2930525" algn="l"/>
               </a:tabLst>
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buSzPct val="45000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:fld id="{4BAC7391-9A95-476E-A63F-5DC5553317A2}" type="slidenum">
+            <a:fld id="{236FF45D-C326-4A72-A9C2-8B70614A56E4}" type="slidenum">
               <a:rPr lang="en-GB" altLang="en-US" sz="1000" smtClean="0"/>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buSzPct val="45000"/>
                 <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>3</a:t>
+              <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" altLang="en-US" sz="1000"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10244" name="Text Box 1"/>
+          <p:cNvPr id="7172" name="Text Box 1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1739900" y="619125"/>
             <a:ext cx="5756275" cy="2443163"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="9360">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
@@ -10579,131 +12196,131 @@
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="96000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2400">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10245" name="Rectangle 2"/>
+          <p:cNvPr id="7173" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1231900" y="3332163"/>
             <a:ext cx="6769100" cy="2949575"/>
           </a:xfrm>
           <a:noFill/>
           <a:ln/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="92565" tIns="46282" rIns="92565" bIns="46282" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0">
+            <a:endParaRPr lang="en-US" altLang="en-US">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="43010" name="Rectangle 5"/>
+          <p:cNvPr id="47106" name="Rectangle 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
           <a:ln/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
@@ -10924,51 +12541,51 @@
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buSzPct val="45000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" sz="1000">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>24/03/00</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="43011" name="Rectangle 7"/>
+          <p:cNvPr id="47107" name="Rectangle 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
           <a:ln/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
@@ -11178,69 +12795,69 @@
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:tabLst>
                 <a:tab pos="731838" algn="l"/>
                 <a:tab pos="1465263" algn="l"/>
                 <a:tab pos="2197100" algn="l"/>
                 <a:tab pos="2930525" algn="l"/>
               </a:tabLst>
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buSzPct val="45000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:fld id="{A3327413-358C-4422-97C3-B5AEACFA1A4A}" type="slidenum">
+            <a:fld id="{7E81D7D7-C306-402C-AE0E-7065100F0F64}" type="slidenum">
               <a:rPr lang="en-GB" altLang="en-US" sz="1000" smtClean="0"/>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buSzPct val="45000"/>
                 <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>23</a:t>
+              <a:t>24</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" altLang="en-US" sz="1000"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="43012" name="Text Box 1"/>
+          <p:cNvPr id="47108" name="Text Box 1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1739900" y="619125"/>
             <a:ext cx="5756275" cy="2443163"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="9360">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
@@ -11401,130 +13018,1774 @@
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="96000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2400">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="43013" name="Rectangle 2"/>
+          <p:cNvPr id="47109" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1231900" y="3332163"/>
             <a:ext cx="6769100" cy="2949575"/>
           </a:xfrm>
           <a:noFill/>
           <a:ln/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="92565" tIns="46282" rIns="92565" bIns="46282" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0">
+            <a:endParaRPr lang="en-US" altLang="en-US">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="49154" name="Rectangle 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:round/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buSzPct val="45000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="1000">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>24/03/00</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="49155" name="Rectangle 7"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:round/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buSzPct val="45000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{1BD28717-FDE4-42B5-B5F9-8DC470E44BE1}" type="slidenum">
+              <a:rPr lang="en-GB" altLang="en-US" sz="1000" smtClean="0"/>
+              <a:pPr>
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+                <a:buSzPct val="45000"/>
+                <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:t>25</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB" altLang="en-US" sz="1000"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="49156" name="Text Box 1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1739900" y="619125"/>
+            <a:ext cx="5756275" cy="2443163"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="9360">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="92565" tIns="46282" rIns="92565" bIns="46282" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="96000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2400">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="49157" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1231900" y="3332163"/>
+            <a:ext cx="6769100" cy="2949575"/>
+          </a:xfrm>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:round/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="92565" tIns="46282" rIns="92565" bIns="46282" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="en-US">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="51202" name="Rectangle 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:round/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buSzPct val="45000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="1000">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>24/03/00</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="51203" name="Rectangle 7"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:round/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buSzPct val="45000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{2706C7AB-0AF6-4524-B5C6-C4653583BEBC}" type="slidenum">
+              <a:rPr lang="en-GB" altLang="en-US" sz="1000" smtClean="0"/>
+              <a:pPr>
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+                <a:buSzPct val="45000"/>
+                <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:t>26</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB" altLang="en-US" sz="1000"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="51204" name="Text Box 1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1739900" y="619125"/>
+            <a:ext cx="5756275" cy="2443163"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="9360">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="92565" tIns="46282" rIns="92565" bIns="46282" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="96000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2400">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="51205" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1231900" y="3332163"/>
+            <a:ext cx="6769100" cy="2949575"/>
+          </a:xfrm>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:round/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="92565" tIns="46282" rIns="92565" bIns="46282" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="en-US">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="53250" name="Rectangle 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
           <a:ln/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:round/>
@@ -12010,51 +15271,51 @@
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buSzPct val="45000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{004DE0F0-96E7-4609-AE16-E9D78D46AAC2}" type="slidenum">
               <a:rPr lang="en-GB" altLang="en-US" sz="1000" smtClean="0"/>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buSzPct val="45000"/>
                 <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>24</a:t>
+              <a:t>27</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" altLang="en-US" sz="1000"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="53252" name="Text Box 1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1739900" y="619125"/>
             <a:ext cx="5756275" cy="2443163"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="9360">
@@ -12262,191 +15523,65 @@
           <a:ln/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="92565" tIns="46282" rIns="92565" bIns="46282" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0">
+            <a:endParaRPr lang="en-US" altLang="en-US">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
-[...125 lines deleted...]
-<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -12958,51 +16093,51 @@
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buSzPct val="45000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{741AE78F-059F-4DEA-A45A-F9D850F1F5A6}" type="slidenum">
               <a:rPr lang="en-GB" altLang="en-US" sz="1000" smtClean="0"/>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buSzPct val="45000"/>
                 <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>26</a:t>
+              <a:t>28</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" altLang="en-US" sz="1000"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="55300" name="Text Box 1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1739900" y="619125"/>
             <a:ext cx="5756275" cy="2443163"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="9360">
@@ -13210,234 +16345,922 @@
           <a:ln/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="92565" tIns="46282" rIns="92565" bIns="46282" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
-[...168 lines deleted...]
-            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0">
+            <a:endParaRPr lang="en-US" altLang="en-US">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD3DDCC5-3266-6083-4965-29069BCE8935}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="55298" name="Rectangle 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80817533-5E15-4C4D-F582-6F1309CAF504}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:round/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buSzPct val="45000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="1000">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>24/03/00</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="55299" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DB42F10-0F7F-6F95-06D0-3E8EF6E3CDC8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:round/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buSzPct val="45000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{741AE78F-059F-4DEA-A45A-F9D850F1F5A6}" type="slidenum">
+              <a:rPr lang="en-GB" altLang="en-US" sz="1000" smtClean="0"/>
+              <a:pPr>
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+                <a:buSzPct val="45000"/>
+                <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:t>29</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB" altLang="en-US" sz="1000"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="55300" name="Text Box 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26B24E8B-F36E-5FC4-7189-707863E797C2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1739900" y="619125"/>
+            <a:ext cx="5756275" cy="2443163"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="9360">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="92565" tIns="46282" rIns="92565" bIns="46282" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="96000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2400">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="55301" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E317C42-85A1-01B0-F487-C4A3FF67D23F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1231900" y="3332163"/>
+            <a:ext cx="6769100" cy="2949575"/>
+          </a:xfrm>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:round/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="92565" tIns="46282" rIns="92565" bIns="46282" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="en-US">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3420279374"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -13949,51 +17772,51 @@
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buSzPct val="45000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00BE2DCB-BA29-4E9F-9BCF-64D10E53FA0C}" type="slidenum">
               <a:rPr lang="en-GB" altLang="en-US" sz="1000" smtClean="0"/>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buSzPct val="45000"/>
                 <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>27</a:t>
+              <a:t>30</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" altLang="en-US" sz="1000"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="57348" name="Text Box 1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1739900" y="619125"/>
             <a:ext cx="5753100" cy="2443163"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="9525">
@@ -14201,65 +18024,65 @@
           <a:ln/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="92565" tIns="46282" rIns="92565" bIns="46282" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" altLang="en-US" b="0" dirty="0">
+            <a:endParaRPr lang="en-US" altLang="en-US">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -14771,51 +18594,51 @@
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buSzPct val="45000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{4834FC13-F736-44FB-9ED0-BBDD58093B4C}" type="slidenum">
               <a:rPr lang="en-GB" altLang="en-US" sz="1000" smtClean="0"/>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buSzPct val="45000"/>
                 <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>28</a:t>
+              <a:t>31</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" altLang="en-US" sz="1000"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="59396" name="Text Box 1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1739900" y="619125"/>
             <a:ext cx="5753100" cy="2443163"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="9525">
@@ -15023,180 +18846,65 @@
           <a:ln/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="92565" tIns="46282" rIns="92565" bIns="46282" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0">
+            <a:endParaRPr lang="en-US" altLang="en-US">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
-[...114 lines deleted...]
-<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -15708,51 +19416,51 @@
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buSzPct val="45000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{0DDAC18E-2528-408D-986C-A8DFAA900F1D}" type="slidenum">
               <a:rPr lang="en-GB" altLang="en-US" sz="1000" smtClean="0"/>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buSzPct val="45000"/>
                 <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>31</a:t>
+              <a:t>32</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" altLang="en-US" sz="1000"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="61444" name="Text Box 1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1739900" y="619125"/>
             <a:ext cx="5756275" cy="2443163"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="9360">
@@ -15960,265 +19668,65 @@
           <a:ln/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="92565" tIns="46282" rIns="92565" bIns="46282" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...199 lines deleted...]
-            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0">
+            <a:endParaRPr lang="en-US" altLang="en-US">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -16730,51 +20238,51 @@
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buSzPct val="45000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{ED067736-EE91-4289-8F37-F549F6B03E75}" type="slidenum">
               <a:rPr lang="en-GB" altLang="en-US" sz="1000" smtClean="0"/>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buSzPct val="45000"/>
                 <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>32</a:t>
+              <a:t>33</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" altLang="en-US" sz="1000"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="63492" name="Text Box 1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1739900" y="619125"/>
             <a:ext cx="5756275" cy="2443163"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="9360">
@@ -17023,50 +20531,872 @@
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="10242" name="Rectangle 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:round/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buSzPct val="45000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="1000">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>24/03/00</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10243" name="Rectangle 7"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:round/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buSzPct val="45000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{4BAC7391-9A95-476E-A63F-5DC5553317A2}" type="slidenum">
+              <a:rPr lang="en-GB" altLang="en-US" sz="1000" smtClean="0"/>
+              <a:pPr>
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+                <a:buSzPct val="45000"/>
+                <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:t>4</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB" altLang="en-US" sz="1000"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10244" name="Text Box 1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1739900" y="619125"/>
+            <a:ext cx="5756275" cy="2443163"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="9360">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="92565" tIns="46282" rIns="92565" bIns="46282" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="96000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2400">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10245" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1231900" y="3332163"/>
+            <a:ext cx="6769100" cy="2949575"/>
+          </a:xfrm>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:round/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="92565" tIns="46282" rIns="92565" bIns="46282" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="en-US">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="12290" name="Rectangle 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
           <a:ln/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:round/>
@@ -17552,51 +21882,51 @@
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buSzPct val="45000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{0160928B-7F68-44E0-BA57-7E60E9856A62}" type="slidenum">
               <a:rPr lang="en-GB" altLang="en-US" sz="1000" smtClean="0"/>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buSzPct val="45000"/>
                 <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>4</a:t>
+              <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" altLang="en-US" sz="1000"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12292" name="Text Box 1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1739900" y="619125"/>
             <a:ext cx="5756275" cy="2443163"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="9360">
@@ -17804,65 +22134,65 @@
           <a:ln/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="92565" tIns="46282" rIns="92565" bIns="46282" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0">
+            <a:endParaRPr lang="en-US" altLang="en-US">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -18640,51 +22970,51 @@
                 <a:round/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="92565" tIns="46282" rIns="92565" bIns="46282" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" altLang="en-US">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -19448,65 +23778,1709 @@
           <a:ln/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="92565" tIns="46282" rIns="92565" bIns="46282" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0">
+            <a:endParaRPr lang="en-US" altLang="en-US">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18434" name="Rectangle 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:round/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buSzPct val="45000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="1000">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>24/03/00</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18435" name="Rectangle 7"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:round/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buSzPct val="45000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{F5039BCA-9198-4A17-9021-E136ED8FDE90}" type="slidenum">
+              <a:rPr lang="en-GB" altLang="en-US" sz="1000" smtClean="0"/>
+              <a:pPr>
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+                <a:buSzPct val="45000"/>
+                <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:t>8</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB" altLang="en-US" sz="1000"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18436" name="Text Box 1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1739900" y="619125"/>
+            <a:ext cx="5756275" cy="2443163"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="9360">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="92565" tIns="46282" rIns="92565" bIns="46282" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="96000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2400">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18437" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1231900" y="3332163"/>
+            <a:ext cx="6769100" cy="2949575"/>
+          </a:xfrm>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:round/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="92565" tIns="46282" rIns="92565" bIns="46282" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="en-US">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20482" name="Rectangle 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:round/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buSzPct val="45000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="1000">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>24/03/00</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20483" name="Rectangle 7"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:round/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="731838" algn="l"/>
+                <a:tab pos="1465263" algn="l"/>
+                <a:tab pos="2197100" algn="l"/>
+                <a:tab pos="2930525" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buSzPct val="45000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{A1C6F64B-D95C-4036-9394-81844CAF105F}" type="slidenum">
+              <a:rPr lang="en-GB" altLang="en-US" sz="1000" smtClean="0"/>
+              <a:pPr>
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+                <a:buSzPct val="45000"/>
+                <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:t>9</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-GB" altLang="en-US" sz="1000"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20484" name="Text Box 1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1739900" y="619125"/>
+            <a:ext cx="5756275" cy="2443163"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln w="9360">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:miter lim="800000"/>
+            <a:headEnd/>
+            <a:tailEnd/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="92565" tIns="46282" rIns="92565" bIns="46282" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="96000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2400">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20485" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1231900" y="3332163"/>
+            <a:ext cx="6769100" cy="2949575"/>
+          </a:xfrm>
+          <a:noFill/>
+          <a:ln/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:round/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="92565" tIns="46282" rIns="92565" bIns="46282" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="en-US">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -20018,51 +25992,51 @@
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buSzPct val="45000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{77431997-87E3-492B-99AE-E4A930FC219B}" type="slidenum">
               <a:rPr lang="en-GB" altLang="en-US" sz="1000" smtClean="0"/>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buSzPct val="45000"/>
                 <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>8</a:t>
+              <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" altLang="en-US" sz="1000"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22532" name="Text Box 1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1739900" y="619125"/>
             <a:ext cx="5756275" cy="2443163"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="9360">
@@ -20270,1583 +26244,57 @@
           <a:ln/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="92565" tIns="46282" rIns="92565" bIns="46282" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0">
+            <a:endParaRPr lang="en-US" altLang="en-US">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-  </p:cSld>
-[...1524 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
@@ -25344,175 +29792,179 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.PNG"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.PNG"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...3 lines deleted...]
-<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.PNG"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4098" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -25831,3321 +30283,814 @@
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="21506" name="Rectangle 1"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-76200" y="221557"/>
-            <a:ext cx="8964789" cy="990600"/>
+            <a:off x="1143000" y="752475"/>
+            <a:ext cx="7761288" cy="695325"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0"/>
-[...7 lines deleted...]
-              <a:t>Analysing frequent System Breakdowns</a:t>
+              <a:rPr lang="en-GB" altLang="en-US"/>
+              <a:t>Quality Assurance</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Rectangle: Rounded Corners 5">
-[...7 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="21507" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="7293328" y="3226147"/>
-            <a:ext cx="1676400" cy="1371600"/>
+            <a:off x="685800" y="1562100"/>
+            <a:ext cx="8077200" cy="5067300"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...5 lines deleted...]
-          </a:ln>
         </p:spPr>
-        <p:style>
-[...12 lines deleted...]
-        </p:style>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" rtlCol="0" anchor="t" anchorCtr="0" compatLnSpc="1">
-[...3 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
-[...14 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="1" i="0" u="sng" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
-[...9 lines deleted...]
-              <a:t>Problem:</a:t>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2600" b="0" dirty="0"/>
+              <a:t>Quality assurance includes all the activities related to satisfying the relevant quality standards for a project.</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2600" b="0" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
-[...14 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0">
-[...5 lines deleted...]
-              <a:t>System Downtime</a:t>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2600" b="0" dirty="0"/>
+              <a:t>Another goal of quality assurance is continuous quality improvement.</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="en-US" sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
-[...8 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2600" b="0" dirty="0"/>
           </a:p>
-        </p:txBody>
-[...89 lines deleted...]
-          <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
-[...14 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
-[...9 lines deleted...]
-              <a:t>Low System Memory</a:t>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2600" b="0" dirty="0"/>
+              <a:t>Benchmarking generates ideas for quality improvements by comparing specific project practices or product characteristics to those of other projects or products within or outside the performing organization. </a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2600" b="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2600" b="0" dirty="0"/>
+              <a:t>A quality audit is a structured review of specific quality management activities that help identify lessons learned that could improve performance on current or future projects. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2600" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Rectangle 9">
-[...7 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="21508" name="Slide Number Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="2781300" y="5475116"/>
-            <a:ext cx="1524000" cy="914396"/>
+            <a:off x="0" y="787400"/>
+            <a:ext cx="585788" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln>
-[...2 lines deleted...]
-          </a:ln>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
-        <p:style>
-[...12 lines deleted...]
-        </p:style>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" rtlCol="0" anchor="t" anchorCtr="0" compatLnSpc="1">
-[...4 lines deleted...]
-          <a:lstStyle/>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="993300"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr sz="2800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="00279F"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" defTabSz="457200" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" defTabSz="457200" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" defTabSz="457200" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="457200" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
-              <a:tabLst/>
             </a:pPr>
-            <a:r>
-[...8 lines deleted...]
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            <a:fld id="{C48068EE-5C12-48FE-90A9-3DEA40155680}" type="slidenum">
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
               </a:rPr>
-              <a:t>Denial of Service Attacks</a:t>
-[...726 lines deleted...]
-              </a:ln>
+              <a:pPr>
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+              </a:pPr>
+              <a:t>10</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" b="0">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
-              <a:effectLst/>
-[...328 lines deleted...]
-              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
+  <p:transition spd="med"/>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
-[...1714 lines deleted...]
-              </p:cTn>
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq"/>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
-    <p:bldLst>
-[...13 lines deleted...]
-    </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="23554" name="Rectangle 1"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1143000" y="752475"/>
+            <a:ext cx="7761288" cy="695325"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="6000" dirty="0"/>
-              <a:t>6 Sigma</a:t>
+              <a:rPr lang="en-GB" altLang="en-US"/>
+              <a:t>Quality Control</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...10 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23555" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvPicPr>
-[...5 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457200" y="2209800"/>
-            <a:ext cx="8458200" cy="3733800"/>
+            <a:off x="685800" y="1651000"/>
+            <a:ext cx="8001000" cy="4597400"/>
           </a:xfrm>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US"/>
+              <a:t>The main outputs of quality control are:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US"/>
+              <a:t>Acceptance decisions</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US"/>
+              <a:t>Rework</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US"/>
+              <a:t>Process adjustments</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US"/>
+              <a:t>Some tools and techniques include:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US"/>
+              <a:t>Pareto analysis – identify causes, frequency and consequences of defects.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US"/>
+              <a:t>Statistical sampling</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US"/>
+              <a:t>Six Sigma</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US"/>
+              <a:t>Quality control charts</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23556" name="Slide Number Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="787400"/>
+            <a:ext cx="585788" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="993300"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr sz="2800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="00279F"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" defTabSz="457200" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" defTabSz="457200" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" defTabSz="457200" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="457200" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{24E11663-3656-4E20-B08A-F879C7ACE97B}" type="slidenum">
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr>
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+              </a:pPr>
+              <a:t>11</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" b="0">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
+  <p:transition spd="med"/>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq"/>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25602" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
@@ -29169,90 +31114,87 @@
               <a:t>Testing</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25603" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="738188" y="1676400"/>
             <a:ext cx="7872412" cy="4422775"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
               <a:tabLst>
                 <a:tab pos="454025" algn="l"/>
                 <a:tab pos="911225" algn="l"/>
                 <a:tab pos="1368425" algn="l"/>
                 <a:tab pos="1825625" algn="l"/>
                 <a:tab pos="2282825" algn="l"/>
                 <a:tab pos="2740025" algn="l"/>
                 <a:tab pos="3197225" algn="l"/>
                 <a:tab pos="3654425" algn="l"/>
                 <a:tab pos="4111625" algn="l"/>
                 <a:tab pos="4568825" algn="l"/>
                 <a:tab pos="5026025" algn="l"/>
                 <a:tab pos="5483225" algn="l"/>
                 <a:tab pos="5940425" algn="l"/>
                 <a:tab pos="6397625" algn="l"/>
                 <a:tab pos="6854825" algn="l"/>
                 <a:tab pos="7312025" algn="l"/>
                 <a:tab pos="7769225" algn="l"/>
                 <a:tab pos="8226425" algn="l"/>
                 <a:tab pos="8683625" algn="l"/>
                 <a:tab pos="9140825" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="0" dirty="0"/>
               <a:t>Many IS/IT professionals think of testing as a stage that comes near the end of IS/IT product development.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="just">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
               <a:tabLst>
                 <a:tab pos="454025" algn="l"/>
                 <a:tab pos="911225" algn="l"/>
                 <a:tab pos="1368425" algn="l"/>
                 <a:tab pos="1825625" algn="l"/>
                 <a:tab pos="2282825" algn="l"/>
                 <a:tab pos="2740025" algn="l"/>
                 <a:tab pos="3197225" algn="l"/>
                 <a:tab pos="3654425" algn="l"/>
                 <a:tab pos="4111625" algn="l"/>
                 <a:tab pos="4568825" algn="l"/>
                 <a:tab pos="5026025" algn="l"/>
                 <a:tab pos="5483225" algn="l"/>
                 <a:tab pos="5940425" algn="l"/>
                 <a:tab pos="6397625" algn="l"/>
                 <a:tab pos="6854825" algn="l"/>
                 <a:tab pos="7312025" algn="l"/>
                 <a:tab pos="7769225" algn="l"/>
                 <a:tab pos="8226425" algn="l"/>
                 <a:tab pos="8683625" algn="l"/>
                 <a:tab pos="9140825" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="0" dirty="0"/>
@@ -29537,50 +31479,659 @@
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="27650" name="Rectangle 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1219200" y="608013"/>
+            <a:ext cx="7761288" cy="723900"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US"/>
+              <a:t>Testing Tasks in the SDLC</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27651" name="Slide Number Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="787400"/>
+            <a:ext cx="585788" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="993300"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr sz="2800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="00279F"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" defTabSz="457200" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" defTabSz="457200" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" defTabSz="457200" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="457200" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{86D281E2-4CEC-4027-B802-4804945AC95B}" type="slidenum">
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr>
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+              </a:pPr>
+              <a:t>13</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" b="0">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27652" name="Text Box 2"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1219200" y="1524000"/>
+            <a:ext cx="7239000" cy="4573588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:round/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="993300"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr sz="2800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="00279F"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" defTabSz="457200" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" defTabSz="457200" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" defTabSz="457200" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="457200" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="96000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzTx/>
+              <a:buFont typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" b="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="27653" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1828800" y="1563688"/>
+            <a:ext cx="5410200" cy="5065712"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:round/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="med"/>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq"/>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="29698" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="990600" y="609600"/>
             <a:ext cx="7761288" cy="838200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US"/>
               <a:t>Types of Tests</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -29593,51 +32144,51 @@
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="914400" y="1597025"/>
             <a:ext cx="7772400" cy="4575175"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rtlCol="0">
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Unit testing </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
-              <a:t>tests each individual component to ensure it is as defect-free as possible.</a:t>
+              <a:t>tests each individual component (often a program) to ensure it is as defect-free as possible.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" b="0" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Integration testing </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
               <a:t>occurs between unit and system testing to test functionally grouped components.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" b="0" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>System testing </a:t>
             </a:r>
@@ -29881,97 +32432,501 @@
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{DA0C17C2-5BDC-4F45-B4DF-BF7EB8D493ED}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="2400" b="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>13</a:t>
+              <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" b="0">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="med"/>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq"/>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31746" name="Rectangle 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1219200" y="787400"/>
+            <a:ext cx="7761288" cy="660400"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" dirty="0"/>
+              <a:t>Testing Alone is Not Enough</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="52227" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1600200"/>
+            <a:ext cx="8001000" cy="4618038"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rtlCol="0">
+            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>Watts S. Humphrey, a renowned expert on software quality, defines a software defect as anything that must be changed before delivery of the program.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>Testing does not sufficiently prevent software defects because:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The number of ways to test a complex system is huge.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Users will continue to invent new ways to use a system that its developers never considered.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>Humphrey suggests that people rethink the software development process to provide </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" i="1" dirty="0"/>
+              <a:t>no</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t> potential defects when you enter system testing; developers must be responsible for providing error-free code at each stage of testing.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31748" name="Slide Number Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="787400"/>
+            <a:ext cx="585788" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="993300"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr sz="2800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="00279F"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" defTabSz="457200" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" defTabSz="457200" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" defTabSz="457200" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="457200" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{478E8B35-50FC-4BCC-96B2-F268547AF93B}" type="slidenum">
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr>
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+              </a:pPr>
+              <a:t>15</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" b="0">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="med"/>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq"/>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="33794" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -29993,76 +32948,76 @@
             <a:endParaRPr lang="en-GB" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="33795" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="609600" y="1676400"/>
             <a:ext cx="7620000" cy="4572000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="0" dirty="0"/>
+              <a:rPr lang="en-US" altLang="en-US" b="0"/>
               <a:t>Flow charts/Diagrams</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="0" dirty="0"/>
+              <a:rPr lang="en-US" altLang="en-US" b="0"/>
               <a:t>Cause – effect diagrams /Fish bone diagrams</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="0" dirty="0"/>
+              <a:rPr lang="en-US" altLang="en-US" b="0"/>
               <a:t>Tally sheets/ Lists – contain quality parameters for evaluation</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" b="0" dirty="0"/>
+              <a:rPr lang="en-US" altLang="en-US" b="0"/>
               <a:t>Pareto diagrams -</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" b="0" dirty="0"/>
+              <a:rPr lang="en-GB" altLang="en-US" b="0"/>
               <a:t>exist as a special form of vertical bar chart and are used to identify the vital few sources that are responsible for causing most of a problem’s effects. Typically, it will be organized into categories that measure either frequencies or consequences.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="en-US" b="0" dirty="0"/>
+            <a:endParaRPr lang="en-US" altLang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="33796" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="787400"/>
             <a:ext cx="585788" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
@@ -30255,290 +33210,61 @@
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{AA5A5F30-AC21-4377-99FA-9132024E1C9C}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="2400" b="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>14</a:t>
+              <a:t>16</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" b="0">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-  </p:cSld>
-[...227 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -30589,114 +33315,62 @@
         <p:txBody>
           <a:bodyPr rtlCol="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="0" dirty="0"/>
               <a:t>Histogram - </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
               <a:t>are a special form of bar chart and are used to describe the central tendency, dispersion, and shape of a statistical distribution.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" b="0" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="0" dirty="0"/>
-              <a:t>Control charts – Based on upper and lower limits that give a picture (research)</a:t>
+              <a:t>Control charts – Based on upper and lower limits that give a picture </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr>
+            <a:pPr lvl="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0"/>
-              <a:t>Scatter diagrams – Considers a correlation between a dep vs an independent variable (research)</a:t>
+              <a:rPr lang="en-GB" sz="2300" b="0" dirty="0"/>
+              <a:t>Used to monitor process stability by plotting data points over time against a centre line (mean) and upper/lower control limits. It determines if a process is in or out of control. The project manager use the statistically calculated control limits to identify the points at which corrective action will be taken to prevent unnatural performance. </a:t>
             </a:r>
-          </a:p>
-[...51 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" sz="2300" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="34820" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="787400"/>
             <a:ext cx="585788" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
@@ -30913,154 +33587,202 @@
               </a:pPr>
               <a:t>17</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" b="0">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7A4646C-978D-3952-08D3-A0E61A34BE07}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19458" name="Rectangle 1"/>
+          <p:cNvPr id="34818" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{205DA026-BBB3-EE25-5179-0470601399F4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="914400" y="457200"/>
-            <a:ext cx="7761288" cy="990600"/>
+            <a:off x="1524000" y="614363"/>
+            <a:ext cx="6348413" cy="757237"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US"/>
-              <a:t>Who’s Responsible for the Quality of Projects?</a:t>
+              <a:rPr lang="en-US" altLang="en-US"/>
+              <a:t>Tools for quality</a:t>
             </a:r>
+            <a:endParaRPr lang="en-GB" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19459" name="Rectangle 2"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EB01078-74F6-6468-7CD2-38C86DA48EC2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="1673225"/>
-            <a:ext cx="8001000" cy="4575175"/>
+            <a:off x="609600" y="1676400"/>
+            <a:ext cx="8077200" cy="4572000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" b="0" dirty="0"/>
-[...4 lines deleted...]
-              <a:t> Some PJs, have a QA manager/dept</a:t>
+              <a:rPr lang="en-US" b="0" dirty="0"/>
+              <a:t>Scatter diagrams – Considers a correlation and root cause between a dependent vs an independent variable such as process inputs and defect rates to visualize if a positive, negative or no relationship exists between, allowing for data-driven decisions. </a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" b="0" dirty="0"/>
-              <a:t>Several organizations and references can help project managers and their teams understand quality.</a:t>
+              <a:rPr lang="en-US" b="0" dirty="0"/>
+              <a:t>Others include – Brainstorming,</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="en-US" b="0" dirty="0"/>
+            <a:endParaRPr lang="en-US" b="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="75000"/>
+                  <a:lumOff val="25000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr lvl="1"/>
-[...8 lines deleted...]
-            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
+            <a:pPr fontAlgn="auto">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" b="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="75000"/>
+                  <a:lumOff val="25000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr lvl="1"/>
-[...8 lines deleted...]
-            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
+            <a:pPr fontAlgn="auto">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings 3" charset="2"/>
+              <a:buChar char=""/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" b="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="75000"/>
+                  <a:lumOff val="25000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19460" name="Slide Number Placeholder 2"/>
+          <p:cNvPr id="34820" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49CF5548-2A10-FE41-AC8F-6AF85D640807}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="787400"/>
             <a:ext cx="585788" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
@@ -31232,238 +33954,206 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FF9900"/>
               </a:buClr>
               <a:buSzPct val="127000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
-            <a:fld id="{BA74119E-5CD7-4611-AF95-4D74008F396F}" type="slidenum">
+            <a:fld id="{ACDEBEA3-AA7C-4229-A1B5-21445A81785B}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="2400" b="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
               <a:t>18</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" b="0">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3998076222"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="med"/>
-[...26 lines deleted...]
-  </p:timing>
+  <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="37890" name="Rectangle 1"/>
+          <p:cNvPr id="35842" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1143000" y="752475"/>
+            <a:off x="838200" y="752475"/>
             <a:ext cx="7761288" cy="695325"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US"/>
-              <a:t>ISO Standards</a:t>
+              <a:t>Modern Quality Management</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="54275" name="Rectangle 2"/>
+          <p:cNvPr id="108547" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="1597025"/>
-            <a:ext cx="8001000" cy="4575175"/>
+            <a:off x="585788" y="1673225"/>
+            <a:ext cx="8177212" cy="4498975"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rtlCol="0">
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
-              <a:t>ISO 9000 is a quality system standard that:</a:t>
+              <a:t>Modern quality management:</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" b="0" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>Is a three-part, continuous cycle of planning, controlling, and documenting quality in an organization.</a:t>
+              <a:t>Requires customer satisfaction.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>Provides minimum requirements needed for an organization to meet its quality certification standards.</a:t>
-[...9 lines deleted...]
-              <a:t>Helps organizations around the world reduce costs and improve customer satisfaction.</a:t>
+              <a:t>Prefers prevention to inspection.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
-              <a:t>ISO 15504, sometimes known as SPICE (Software Process Improvement and Capability determination), is a framework for the assessment of software processes.</a:t>
+              <a:t>Recognizes management responsibility for quality.</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="5400" b="0" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="75000"/>
                   <a:lumOff val="25000"/>
                 </a:schemeClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="37892" name="Slide Number Placeholder 2"/>
+          <p:cNvPr id="35844" name="Slide Number Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="787400"/>
             <a:ext cx="585788" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
@@ -31635,51 +34325,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FF9900"/>
               </a:buClr>
               <a:buSzPct val="127000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
-            <a:fld id="{BC62F338-4AD6-4C1D-93C6-8C962123CB65}" type="slidenum">
+            <a:fld id="{AAD3B5C4-D3F4-4FBA-9599-740AB5CD7252}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="2400" b="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
               <a:t>19</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" b="0">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
@@ -31715,79 +34405,204 @@
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8194" name="Title 1"/>
+          <p:cNvPr id="6146" name="Rectangle 1"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="914400" y="609600"/>
-            <a:ext cx="7848600" cy="838200"/>
+            <a:off x="1219200" y="457200"/>
+            <a:ext cx="7761288" cy="1066800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US"/>
-              <a:t>Relevance of Quality in PJ Mgt</a:t>
+              <a:rPr lang="en-GB" altLang="en-US"/>
+              <a:t>The Importance of Project Quality Management</a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8195" name="Slide Number Placeholder 2"/>
+          <p:cNvPr id="6147" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="990600" y="1600200"/>
+            <a:ext cx="7467600" cy="4498975"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" b="0"/>
+              <a:t>Many people joke about the poor quality of IS/IT products </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3500"/>
+              </a:spcBef>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" b="0"/>
+              <a:t>People seem to accept systems being down occasionally or needing to reboot their PCs.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3500"/>
+              </a:spcBef>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" b="0"/>
+              <a:t>But quality is very important in many IS/IT projects.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6148" name="Slide Number Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="787400"/>
             <a:ext cx="585788" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
@@ -31959,253 +34774,238 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FF9900"/>
               </a:buClr>
               <a:buSzPct val="127000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
-            <a:fld id="{A585AB3B-3C4D-408A-A807-B922A82EB547}" type="slidenum">
+            <a:fld id="{BDFC9F1D-7C78-4690-B938-DD7893703E07}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="2400" b="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
               <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" b="0">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...52 lines deleted...]
-      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
+  <p:transition spd="med"/>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq"/>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="39938" name="Rectangle 1"/>
+          <p:cNvPr id="37890" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143000" y="752475"/>
             <a:ext cx="7761288" cy="695325"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" dirty="0"/>
-              <a:t>Improving IS/IT Project Quality</a:t>
+              <a:rPr lang="en-GB" altLang="en-US"/>
+              <a:t>ISO Standards</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="39939" name="Rectangle 2"/>
+          <p:cNvPr id="54275" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="228600" y="1447800"/>
-            <a:ext cx="8675688" cy="5029200"/>
+            <a:off x="685800" y="1597025"/>
+            <a:ext cx="8001000" cy="4575175"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0">
+            <a:normAutofit fontScale="92500"/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" dirty="0"/>
-              <a:t>Several suggestions for improving quality for IS/IT projects include:</a:t>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>ISO 9000 is a quality management system standard that:</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr lvl="1"/>
+            <a:pPr lvl="1">
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
-              <a:t>Clear Project Planning &amp; Requirements; define project goals, scope, and success criteria clearly.</a:t>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Is a three-part; continuous cycle of planning, controlling, and documenting quality in an organization.</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr lvl="1"/>
+            <a:pPr lvl="1">
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
-              <a:t>Implement Quality Standards: follow industry best practices like ISO 9001 (Quality Management)</a:t>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Provides minimum requirements needed for an organization to meet its quality certification standards.</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr lvl="1"/>
+            <a:pPr lvl="1">
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
-              <a:t>Robust Testing &amp; Quality Assurance (QA): implement automated testing to detect bugs early.</a:t>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Helps organizations reduce costs and improve customer satisfaction.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" altLang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr lvl="1"/>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
-              <a:t>Effective Communication &amp; Collaboration: encourage cross-functional teamwork between developers, testers, and business teams.</a:t>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>ISO 15504, sometimes known as SPICE (Software Process Improvement and Capability determination), is a framework for the assessment of software processes.</a:t>
             </a:r>
-          </a:p>
-[...9 lines deleted...]
-            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-GB" sz="5400" b="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="75000"/>
+                  <a:lumOff val="25000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="39940" name="Slide Number Placeholder 2"/>
+          <p:cNvPr id="37892" name="Slide Number Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="787400"/>
             <a:ext cx="585788" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
@@ -32377,51 +35177,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FF9900"/>
               </a:buClr>
               <a:buSzPct val="127000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
-            <a:fld id="{F06C91C5-3865-4694-9186-89FEFF263F97}" type="slidenum">
+            <a:fld id="{BC62F338-4AD6-4C1D-93C6-8C962123CB65}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="2400" b="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
               <a:t>20</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" b="0">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
@@ -32457,281 +35257,137 @@
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="44034" name="Rectangle 1"/>
+          <p:cNvPr id="39938" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1219200" y="762000"/>
+            <a:off x="1143000" y="752475"/>
             <a:ext cx="7761288" cy="695325"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US"/>
-              <a:t>The Cost of Quality</a:t>
+              <a:t>Improving IS/IT Project Quality</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="44035" name="Rectangle 2"/>
+          <p:cNvPr id="39939" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="304800" y="1524000"/>
-            <a:ext cx="8382000" cy="4575175"/>
+            <a:off x="814388" y="1676400"/>
+            <a:ext cx="7872412" cy="4422775"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just">
-[...25 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" dirty="0"/>
-              <a:t>The cost of quality is the cost of conformance plus the cost of nonconformance.</a:t>
+              <a:rPr lang="en-GB" altLang="en-US" b="0"/>
+              <a:t>Several suggestions for improving quality for IS/IT projects include:</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" b="0"/>
           </a:p>
           <a:p>
-            <a:pPr lvl="1" algn="just">
-[...28 lines deleted...]
-            </a:pPr>
+            <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0"/>
-              <a:t>Conformance</a:t>
+              <a:rPr lang="en-GB" altLang="en-US"/>
+              <a:t>Establish leadership that promotes quality.</a:t>
             </a:r>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US"/>
           </a:p>
           <a:p>
-            <a:pPr lvl="1" algn="just">
-[...28 lines deleted...]
-            </a:pPr>
+            <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0"/>
-              <a:t>Cost of nonconformance</a:t>
+              <a:rPr lang="en-GB" altLang="en-US"/>
+              <a:t>Understand the cost of quality.</a:t>
             </a:r>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US"/>
           </a:p>
           <a:p>
-            <a:pPr lvl="1" algn="just">
-[...29 lines deleted...]
-            <a:endParaRPr lang="en-GB" altLang="en-US" sz="2000" dirty="0"/>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US"/>
+              <a:t>Focus on organizational influences and workplace factors that affect quality.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US"/>
           </a:p>
           <a:p>
-            <a:pPr algn="just">
-[...28 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" dirty="0"/>
-              <a:t>A 2002 study reported that software bugs cost the U.S. economy $59.6 billion each year and that one third of the bugs could be eliminated by an improved testing infrastructure.*</a:t>
+              <a:rPr lang="en-GB" altLang="en-US" b="0"/>
+              <a:t>Follow maturity models.</a:t>
             </a:r>
+            <a:endParaRPr lang="en-GB" altLang="en-US" sz="4800" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="44036" name="Slide Number Placeholder 2"/>
+          <p:cNvPr id="39940" name="Slide Number Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="787400"/>
             <a:ext cx="585788" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
@@ -32903,535 +35559,70 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FF9900"/>
               </a:buClr>
               <a:buSzPct val="127000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
-            <a:fld id="{6CFB53A0-A981-496C-9943-95222E298E14}" type="slidenum">
+            <a:fld id="{F06C91C5-3865-4694-9186-89FEFF263F97}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="2400" b="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
               <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" b="0">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
-              </a:solidFill>
-[...463 lines deleted...]
-                <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="med"/>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq"/>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
@@ -33448,398 +35639,195 @@
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="46082" name="Rectangle 1"/>
+          <p:cNvPr id="41986" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1219200" y="457200"/>
-            <a:ext cx="7761288" cy="914400"/>
+            <a:off x="990600" y="752475"/>
+            <a:ext cx="7761288" cy="695325"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" dirty="0"/>
-              <a:t>Five Cost Categories Related to Quality</a:t>
+              <a:rPr lang="en-GB" altLang="en-US"/>
+              <a:t>Leadership</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="58371" name="Rectangle 2"/>
+          <p:cNvPr id="57347" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="228600" y="1676400"/>
-            <a:ext cx="8229600" cy="4821238"/>
+            <a:off x="609600" y="1676400"/>
+            <a:ext cx="8001000" cy="4422775"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rtlCol="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just" fontAlgn="auto">
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>As Joseph M. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0" err="1"/>
+              <a:t>Juran</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t> said in 1945, “It is most important that top management be quality-minded. In the absence of sincere manifestation of interest at the top, little will happen below.”</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>*</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>A large percentage of quality problems are associated with management, not technical issues.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="1" indent="0">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="1" indent="0">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>*American Society for Quality (ASQ), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" i="1" dirty="0"/>
+              <a:t>(www.asqc.org/about/history/juran.html</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>).</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="738188" lvl="1" indent="-280988">
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
-              <a:spcAft>
-[...3 lines deleted...]
-              <a:buChar char=""/>
+              <a:spcBef>
+                <a:spcPts val="425"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buNone/>
               <a:tabLst>
                 <a:tab pos="454025" algn="l"/>
                 <a:tab pos="911225" algn="l"/>
                 <a:tab pos="1368425" algn="l"/>
                 <a:tab pos="1825625" algn="l"/>
                 <a:tab pos="2282825" algn="l"/>
                 <a:tab pos="2740025" algn="l"/>
                 <a:tab pos="3197225" algn="l"/>
                 <a:tab pos="3654425" algn="l"/>
                 <a:tab pos="4111625" algn="l"/>
                 <a:tab pos="4568825" algn="l"/>
                 <a:tab pos="5026025" algn="l"/>
                 <a:tab pos="5483225" algn="l"/>
                 <a:tab pos="5940425" algn="l"/>
                 <a:tab pos="6397625" algn="l"/>
                 <a:tab pos="6854825" algn="l"/>
                 <a:tab pos="7312025" algn="l"/>
                 <a:tab pos="7769225" algn="l"/>
                 <a:tab pos="8226425" algn="l"/>
                 <a:tab pos="8683625" algn="l"/>
                 <a:tab pos="9140825" algn="l"/>
               </a:tabLst>
               <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...260 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-GB" altLang="en-US" sz="1500" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="46084" name="Slide Number Placeholder 2"/>
+          <p:cNvPr id="41988" name="Slide Number Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="787400"/>
             <a:ext cx="585788" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
@@ -34011,51 +35999,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FF9900"/>
               </a:buClr>
               <a:buSzPct val="127000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
-            <a:fld id="{BC189B88-5951-4E5E-ABDE-0B77DDE8940D}" type="slidenum">
+            <a:fld id="{CB058504-AC51-4287-9098-078138403DD1}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="2400" b="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
               <a:t>22</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" b="0">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
@@ -34091,180 +36079,213 @@
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="41986" name="Rectangle 1"/>
+          <p:cNvPr id="44034" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="990600" y="752475"/>
+            <a:off x="1219200" y="762000"/>
             <a:ext cx="7761288" cy="695325"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2800" dirty="0"/>
-              <a:t>More factors that influence quality of work</a:t>
+              <a:rPr lang="en-GB" altLang="en-US" dirty="0"/>
+              <a:t>The Cost of Quality (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" dirty="0" err="1"/>
+              <a:t>CoQ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" dirty="0"/>
+              <a:t>)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="57347" name="Rectangle 2"/>
+          <p:cNvPr id="44035" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="609600" y="1676400"/>
-            <a:ext cx="8001000" cy="4422775"/>
+            <a:off x="457200" y="1524000"/>
+            <a:ext cx="8001000" cy="4575175"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...44 lines deleted...]
-            <a:pPr marL="738188" lvl="1" indent="-280988">
+            <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...3 lines deleted...]
-              <a:buNone/>
               <a:tabLst>
                 <a:tab pos="454025" algn="l"/>
                 <a:tab pos="911225" algn="l"/>
                 <a:tab pos="1368425" algn="l"/>
                 <a:tab pos="1825625" algn="l"/>
                 <a:tab pos="2282825" algn="l"/>
                 <a:tab pos="2740025" algn="l"/>
                 <a:tab pos="3197225" algn="l"/>
                 <a:tab pos="3654425" algn="l"/>
                 <a:tab pos="4111625" algn="l"/>
                 <a:tab pos="4568825" algn="l"/>
                 <a:tab pos="5026025" algn="l"/>
                 <a:tab pos="5483225" algn="l"/>
                 <a:tab pos="5940425" algn="l"/>
                 <a:tab pos="6397625" algn="l"/>
                 <a:tab pos="6854825" algn="l"/>
                 <a:tab pos="7312025" algn="l"/>
                 <a:tab pos="7769225" algn="l"/>
                 <a:tab pos="8226425" algn="l"/>
                 <a:tab pos="8683625" algn="l"/>
                 <a:tab pos="9140825" algn="l"/>
               </a:tabLst>
-              <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="en-GB" altLang="en-US" sz="1500" dirty="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" dirty="0" err="1"/>
+              <a:t>CoQ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" dirty="0"/>
+              <a:t> is the total expense incurred to ensure a project meets quality standards (conformance) plus the cost of failures (nonconformance).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" b="0" dirty="0"/>
+              <a:t>It balances investment in prevention and appraisal with the risks of rework, scrap and warranty claims to optimise budget and project success.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="94000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="700"/>
+              </a:spcBef>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" b="0" dirty="0"/>
+              <a:t>Software bugs cost the U.S. economy $2.41 trillion annually in operational failures, and technical debt. The costs rise exponentially based on when they are found. </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="41988" name="Slide Number Placeholder 2"/>
+          <p:cNvPr id="44036" name="Slide Number Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="787400"/>
             <a:ext cx="585788" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
@@ -34436,51 +36457,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FF9900"/>
               </a:buClr>
               <a:buSzPct val="127000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
-            <a:fld id="{CB058504-AC51-4287-9098-078138403DD1}" type="slidenum">
+            <a:fld id="{6CFB53A0-A981-496C-9943-95222E298E14}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="2400" b="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
               <a:t>23</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" b="0">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
@@ -34516,220 +36537,291 @@
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="52226" name="Rectangle 1"/>
+          <p:cNvPr id="46082" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1219200" y="609600"/>
-            <a:ext cx="7761288" cy="838200"/>
+            <a:off x="1219200" y="457200"/>
+            <a:ext cx="7761288" cy="914400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US"/>
-              <a:t>Maturity Models</a:t>
+              <a:rPr lang="en-GB" altLang="en-US" dirty="0"/>
+              <a:t>Five Cost Categories Related to Quality</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="52227" name="Rectangle 2"/>
+          <p:cNvPr id="58371" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1066800" y="1981200"/>
-            <a:ext cx="7239000" cy="4575175"/>
+            <a:off x="585788" y="1600200"/>
+            <a:ext cx="7872412" cy="4897438"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0">
+            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
               <a:tabLst>
                 <a:tab pos="454025" algn="l"/>
                 <a:tab pos="911225" algn="l"/>
                 <a:tab pos="1368425" algn="l"/>
                 <a:tab pos="1825625" algn="l"/>
                 <a:tab pos="2282825" algn="l"/>
                 <a:tab pos="2740025" algn="l"/>
                 <a:tab pos="3197225" algn="l"/>
                 <a:tab pos="3654425" algn="l"/>
                 <a:tab pos="4111625" algn="l"/>
                 <a:tab pos="4568825" algn="l"/>
                 <a:tab pos="5026025" algn="l"/>
                 <a:tab pos="5483225" algn="l"/>
                 <a:tab pos="5940425" algn="l"/>
                 <a:tab pos="6397625" algn="l"/>
                 <a:tab pos="6854825" algn="l"/>
                 <a:tab pos="7312025" algn="l"/>
                 <a:tab pos="7769225" algn="l"/>
                 <a:tab pos="8226425" algn="l"/>
                 <a:tab pos="8683625" algn="l"/>
                 <a:tab pos="9140825" algn="l"/>
               </a:tabLst>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" dirty="0"/>
-              <a:t>Maturity models are frameworks for helping organizations improve their processes and systems.</a:t>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Prevention cost</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>: Cost of planning and executing a project so it is error-free or within an acceptable error range.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="1" algn="just">
+            <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
               <a:tabLst>
                 <a:tab pos="454025" algn="l"/>
                 <a:tab pos="911225" algn="l"/>
                 <a:tab pos="1368425" algn="l"/>
                 <a:tab pos="1825625" algn="l"/>
                 <a:tab pos="2282825" algn="l"/>
                 <a:tab pos="2740025" algn="l"/>
                 <a:tab pos="3197225" algn="l"/>
                 <a:tab pos="3654425" algn="l"/>
                 <a:tab pos="4111625" algn="l"/>
                 <a:tab pos="4568825" algn="l"/>
                 <a:tab pos="5026025" algn="l"/>
                 <a:tab pos="5483225" algn="l"/>
                 <a:tab pos="5940425" algn="l"/>
                 <a:tab pos="6397625" algn="l"/>
                 <a:tab pos="6854825" algn="l"/>
                 <a:tab pos="7312025" algn="l"/>
                 <a:tab pos="7769225" algn="l"/>
                 <a:tab pos="8226425" algn="l"/>
                 <a:tab pos="8683625" algn="l"/>
                 <a:tab pos="9140825" algn="l"/>
               </a:tabLst>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2000" dirty="0"/>
-              <a:t>The </a:t>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Appraisal cost</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0"/>
-[...4 lines deleted...]
-              <a:t> focuses on defining user requirements and planning software projects.</a:t>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>: Cost of evaluating processes and their outputs to ensure quality.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="1" algn="just">
+            <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
               <a:tabLst>
                 <a:tab pos="454025" algn="l"/>
                 <a:tab pos="911225" algn="l"/>
                 <a:tab pos="1368425" algn="l"/>
                 <a:tab pos="1825625" algn="l"/>
                 <a:tab pos="2282825" algn="l"/>
                 <a:tab pos="2740025" algn="l"/>
                 <a:tab pos="3197225" algn="l"/>
                 <a:tab pos="3654425" algn="l"/>
                 <a:tab pos="4111625" algn="l"/>
                 <a:tab pos="4568825" algn="l"/>
                 <a:tab pos="5026025" algn="l"/>
                 <a:tab pos="5483225" algn="l"/>
                 <a:tab pos="5940425" algn="l"/>
                 <a:tab pos="6397625" algn="l"/>
                 <a:tab pos="6854825" algn="l"/>
                 <a:tab pos="7312025" algn="l"/>
                 <a:tab pos="7769225" algn="l"/>
                 <a:tab pos="8226425" algn="l"/>
                 <a:tab pos="8683625" algn="l"/>
                 <a:tab pos="9140825" algn="l"/>
               </a:tabLst>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2000" dirty="0"/>
-              <a:t>The Software Engineering Institute’s </a:t>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Internal failure cost</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2000" b="1" dirty="0"/>
-              <a:t>Capability Maturity Model</a:t>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>: Cost incurred to correct an identified defect before the customer receives the product.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>External failure cost</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2000" dirty="0"/>
-              <a:t> is a five-level model laying out a generic path to process improvement for software development in organizations.</a:t>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>: Cost that relates to all errors not detected and corrected before delivery to the customer.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Measurement and test equipment costs</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>: Capital cost of equipment used to perform prevention and appraisal activities.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="52228" name="Slide Number Placeholder 2"/>
+          <p:cNvPr id="46084" name="Slide Number Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="787400"/>
             <a:ext cx="585788" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
@@ -34901,51 +36993,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FF9900"/>
               </a:buClr>
               <a:buSzPct val="127000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
-            <a:fld id="{C67456D2-FA62-4B5A-A6B2-F9ED3A6A5AF6}" type="slidenum">
+            <a:fld id="{BC189B88-5951-4E5E-ABDE-0B77DDE8940D}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="2400" b="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
               <a:t>24</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" b="0">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
@@ -34981,674 +37073,760 @@
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="48130" name="Rectangle 1"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="762000" y="457200"/>
-            <a:ext cx="8153400" cy="990600"/>
+            <a:off x="1219200" y="457200"/>
+            <a:ext cx="7761288" cy="990600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Example of Quality Matrix for Software Development </a:t>
+              <a:rPr lang="en-GB" altLang="en-US"/>
+              <a:t>Organizational Influences, Workplace Factors, and Quality</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...18 lines deleted...]
-        </p:blipFill>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="59395" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="228600" y="1889408"/>
-            <a:ext cx="8839200" cy="3825591"/>
+            <a:off x="696912" y="1676400"/>
+            <a:ext cx="7761288" cy="4422775"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rtlCol="0">
+            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>Study by DeMarco and Lister showed that organizational issues had a much greater influence on programmer productivity than the technical environment or programming languages.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>Programmer productivity varied by a factor of one to ten across organizations, but only by 21 percent within the same organization.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>Study found no correlation between productivity and programming language, years of experience, or salary.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>A </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" u="sng" dirty="0"/>
+              <a:t>dedicated workspace </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>and a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" u="sng" dirty="0"/>
+              <a:t>quiet work environment </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>were key factors to improving programmer productivity.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="48132" name="Slide Number Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="787400"/>
+            <a:ext cx="585788" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="993300"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr sz="2800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="00279F"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" defTabSz="457200" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" defTabSz="457200" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" defTabSz="457200" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="457200" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{6BABA2C2-035D-4665-9AC0-72B9AB6420AE}" type="slidenum">
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr>
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+              </a:pPr>
+              <a:t>25</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" b="0">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
+  <p:transition spd="med"/>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq"/>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="54274" name="Rectangle 1"/>
+          <p:cNvPr id="50178" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1066800" y="752475"/>
-            <a:ext cx="7761288" cy="695325"/>
+            <a:off x="990600" y="457200"/>
+            <a:ext cx="7761288" cy="990600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" dirty="0"/>
-              <a:t>CMM Levels and CMMI</a:t>
+              <a:rPr lang="en-GB" altLang="en-US"/>
+              <a:t>Expectations and Cultural Differences in Quality</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="62467" name="Rectangle 2"/>
+          <p:cNvPr id="50179" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1219200" y="1524000"/>
-            <a:ext cx="7239000" cy="4575175"/>
+            <a:off x="696912" y="1676400"/>
+            <a:ext cx="7761288" cy="4422775"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rtlCol="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just" fontAlgn="auto">
+            <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
-              <a:spcAft>
-[...3 lines deleted...]
-              <a:buChar char=""/>
               <a:tabLst>
                 <a:tab pos="454025" algn="l"/>
                 <a:tab pos="911225" algn="l"/>
                 <a:tab pos="1368425" algn="l"/>
                 <a:tab pos="1825625" algn="l"/>
                 <a:tab pos="2282825" algn="l"/>
                 <a:tab pos="2740025" algn="l"/>
                 <a:tab pos="3197225" algn="l"/>
                 <a:tab pos="3654425" algn="l"/>
                 <a:tab pos="4111625" algn="l"/>
                 <a:tab pos="4568825" algn="l"/>
                 <a:tab pos="5026025" algn="l"/>
                 <a:tab pos="5483225" algn="l"/>
                 <a:tab pos="5940425" algn="l"/>
                 <a:tab pos="6397625" algn="l"/>
                 <a:tab pos="6854825" algn="l"/>
                 <a:tab pos="7312025" algn="l"/>
                 <a:tab pos="7769225" algn="l"/>
                 <a:tab pos="8226425" algn="l"/>
                 <a:tab pos="8683625" algn="l"/>
                 <a:tab pos="9140825" algn="l"/>
               </a:tabLst>
-              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2200" dirty="0">
-[...7 lines deleted...]
-              <a:t>CMM levels, from lowest to highest, are:</a:t>
+              <a:rPr lang="en-GB" altLang="en-US" dirty="0"/>
+              <a:t>Project managers must understand and manage stakeholder expectations.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="1" algn="just" fontAlgn="auto">
+            <a:pPr marL="0" indent="0" algn="just">
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...6 lines deleted...]
-              <a:buChar char=""/>
+              <a:buNone/>
               <a:tabLst>
                 <a:tab pos="454025" algn="l"/>
                 <a:tab pos="911225" algn="l"/>
                 <a:tab pos="1368425" algn="l"/>
                 <a:tab pos="1825625" algn="l"/>
                 <a:tab pos="2282825" algn="l"/>
                 <a:tab pos="2740025" algn="l"/>
                 <a:tab pos="3197225" algn="l"/>
                 <a:tab pos="3654425" algn="l"/>
                 <a:tab pos="4111625" algn="l"/>
                 <a:tab pos="4568825" algn="l"/>
                 <a:tab pos="5026025" algn="l"/>
                 <a:tab pos="5483225" algn="l"/>
                 <a:tab pos="5940425" algn="l"/>
                 <a:tab pos="6397625" algn="l"/>
                 <a:tab pos="6854825" algn="l"/>
                 <a:tab pos="7312025" algn="l"/>
                 <a:tab pos="7769225" algn="l"/>
                 <a:tab pos="8226425" algn="l"/>
                 <a:tab pos="8683625" algn="l"/>
                 <a:tab pos="9140825" algn="l"/>
               </a:tabLst>
-              <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-GB" altLang="en-US" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr lvl="1" algn="just" fontAlgn="auto">
+            <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...6 lines deleted...]
-              <a:buChar char=""/>
               <a:tabLst>
                 <a:tab pos="454025" algn="l"/>
                 <a:tab pos="911225" algn="l"/>
                 <a:tab pos="1368425" algn="l"/>
                 <a:tab pos="1825625" algn="l"/>
                 <a:tab pos="2282825" algn="l"/>
                 <a:tab pos="2740025" algn="l"/>
                 <a:tab pos="3197225" algn="l"/>
                 <a:tab pos="3654425" algn="l"/>
                 <a:tab pos="4111625" algn="l"/>
                 <a:tab pos="4568825" algn="l"/>
                 <a:tab pos="5026025" algn="l"/>
                 <a:tab pos="5483225" algn="l"/>
                 <a:tab pos="5940425" algn="l"/>
                 <a:tab pos="6397625" algn="l"/>
                 <a:tab pos="6854825" algn="l"/>
                 <a:tab pos="7312025" algn="l"/>
                 <a:tab pos="7769225" algn="l"/>
                 <a:tab pos="8226425" algn="l"/>
                 <a:tab pos="8683625" algn="l"/>
                 <a:tab pos="9140825" algn="l"/>
               </a:tabLst>
-              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000" dirty="0">
-[...7 lines deleted...]
-              <a:t>Repeatable</a:t>
+              <a:rPr lang="en-GB" altLang="en-US" b="0" dirty="0"/>
+              <a:t>Expectations also vary by:</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="1" algn="just" fontAlgn="auto">
+            <a:pPr lvl="1">
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...6 lines deleted...]
-              <a:buChar char=""/>
               <a:tabLst>
                 <a:tab pos="454025" algn="l"/>
                 <a:tab pos="911225" algn="l"/>
                 <a:tab pos="1368425" algn="l"/>
                 <a:tab pos="1825625" algn="l"/>
                 <a:tab pos="2282825" algn="l"/>
                 <a:tab pos="2740025" algn="l"/>
                 <a:tab pos="3197225" algn="l"/>
                 <a:tab pos="3654425" algn="l"/>
                 <a:tab pos="4111625" algn="l"/>
                 <a:tab pos="4568825" algn="l"/>
                 <a:tab pos="5026025" algn="l"/>
                 <a:tab pos="5483225" algn="l"/>
                 <a:tab pos="5940425" algn="l"/>
                 <a:tab pos="6397625" algn="l"/>
                 <a:tab pos="6854825" algn="l"/>
                 <a:tab pos="7312025" algn="l"/>
                 <a:tab pos="7769225" algn="l"/>
                 <a:tab pos="8226425" algn="l"/>
                 <a:tab pos="8683625" algn="l"/>
                 <a:tab pos="9140825" algn="l"/>
               </a:tabLst>
-              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000" dirty="0">
-[...7 lines deleted...]
-              <a:t>Defined</a:t>
+              <a:rPr lang="en-GB" altLang="en-US" dirty="0"/>
+              <a:t>Organization’s culture</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="1" algn="just" fontAlgn="auto">
+            <a:pPr lvl="1">
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...6 lines deleted...]
-              <a:buChar char=""/>
               <a:tabLst>
                 <a:tab pos="454025" algn="l"/>
                 <a:tab pos="911225" algn="l"/>
                 <a:tab pos="1368425" algn="l"/>
                 <a:tab pos="1825625" algn="l"/>
                 <a:tab pos="2282825" algn="l"/>
                 <a:tab pos="2740025" algn="l"/>
                 <a:tab pos="3197225" algn="l"/>
                 <a:tab pos="3654425" algn="l"/>
                 <a:tab pos="4111625" algn="l"/>
                 <a:tab pos="4568825" algn="l"/>
                 <a:tab pos="5026025" algn="l"/>
                 <a:tab pos="5483225" algn="l"/>
                 <a:tab pos="5940425" algn="l"/>
                 <a:tab pos="6397625" algn="l"/>
                 <a:tab pos="6854825" algn="l"/>
                 <a:tab pos="7312025" algn="l"/>
                 <a:tab pos="7769225" algn="l"/>
                 <a:tab pos="8226425" algn="l"/>
                 <a:tab pos="8683625" algn="l"/>
                 <a:tab pos="9140825" algn="l"/>
               </a:tabLst>
-              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000" dirty="0">
-[...244 lines deleted...]
-              <a:t>Companies may not get to bid on government projects unless they have a CMMI Level 3.</a:t>
+              <a:rPr lang="en-GB" altLang="en-US" dirty="0"/>
+              <a:t>Geographic regions</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="54276" name="Slide Number Placeholder 2"/>
+          <p:cNvPr id="50180" name="Slide Number Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="787400"/>
             <a:ext cx="585788" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
@@ -35820,51 +37998,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FF9900"/>
               </a:buClr>
               <a:buSzPct val="127000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
-            <a:fld id="{4149E3DA-D745-4AAB-89FF-90061AD7797C}" type="slidenum">
+            <a:fld id="{3871DA38-C5AF-4AB6-8D4D-8194BBAFDCAA}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="2400" b="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
               <a:t>26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" b="0">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
@@ -35900,421 +38078,168 @@
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="56322" name="Rectangle 1"/>
+          <p:cNvPr id="52226" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="914400" y="752475"/>
-            <a:ext cx="7759700" cy="695325"/>
+            <a:off x="1219200" y="609600"/>
+            <a:ext cx="7761288" cy="838200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US"/>
-              <a:t>Five Maturity Levels</a:t>
+              <a:t>Maturity Models</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="63491" name="Rectangle 2"/>
+          <p:cNvPr id="52227" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1219200" y="1524000"/>
-            <a:ext cx="7237413" cy="4989513"/>
+            <a:off x="696912" y="1524000"/>
+            <a:ext cx="7761288" cy="4575175"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rtlCol="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just" fontAlgn="auto">
+            <a:pPr algn="just">
               <a:lnSpc>
-                <a:spcPct val="108000"/>
+                <a:spcPct val="104000"/>
               </a:lnSpc>
-              <a:spcAft>
-[...3 lines deleted...]
-              <a:buChar char=""/>
               <a:tabLst>
                 <a:tab pos="454025" algn="l"/>
                 <a:tab pos="911225" algn="l"/>
                 <a:tab pos="1368425" algn="l"/>
                 <a:tab pos="1825625" algn="l"/>
                 <a:tab pos="2282825" algn="l"/>
                 <a:tab pos="2740025" algn="l"/>
                 <a:tab pos="3197225" algn="l"/>
                 <a:tab pos="3654425" algn="l"/>
                 <a:tab pos="4111625" algn="l"/>
                 <a:tab pos="4568825" algn="l"/>
                 <a:tab pos="5026025" algn="l"/>
                 <a:tab pos="5483225" algn="l"/>
                 <a:tab pos="5940425" algn="l"/>
                 <a:tab pos="6397625" algn="l"/>
                 <a:tab pos="6854825" algn="l"/>
                 <a:tab pos="7312025" algn="l"/>
                 <a:tab pos="7769225" algn="l"/>
                 <a:tab pos="8226425" algn="l"/>
                 <a:tab pos="8683625" algn="l"/>
                 <a:tab pos="9140825" algn="l"/>
               </a:tabLst>
-              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0">
-[...7 lines deleted...]
-              <a:t> </a:t>
+              <a:rPr lang="en-GB" altLang="en-US" dirty="0"/>
+              <a:t>Maturity models are frameworks for helping organizations improve their processes and systems</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2200" dirty="0">
-[...7 lines deleted...]
-              <a:t>Initial</a:t>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2400" dirty="0"/>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="841375" lvl="1" indent="-279400" algn="just" fontAlgn="auto">
-[...31 lines deleted...]
-            </a:pPr>
+            <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000" dirty="0">
-[...7 lines deleted...]
-              <a:t>The software process is usually ad hoc, and may be even poorly defined. Few processes are defined, and success depends on individual effort, there is a h</a:t>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0" err="1">
-[...7 lines deleted...]
-              <a:t>igh</a:t>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t>Software Quality Function Deployment Model</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0">
-[...7 lines deleted...]
-              <a:t> risk of project failure, delays, and defects</a:t>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> focuses on defining user requirements and planning software projects.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The Software Engineering Institute’s </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000" dirty="0">
-[...7 lines deleted...]
-              <a:t>. </a:t>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t>Capability Maturity Model</a:t>
             </a:r>
-          </a:p>
-[...33 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2200" dirty="0">
-[...7 lines deleted...]
-              <a:t>Repeatable</a:t>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> is a five-level model laying out a generic path to process improvement for software development in organizations.</a:t>
             </a:r>
-          </a:p>
-[...136 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="56324" name="Slide Number Placeholder 2"/>
+          <p:cNvPr id="52228" name="Slide Number Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="787400"/>
             <a:ext cx="585788" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
@@ -36486,51 +38411,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FF9900"/>
               </a:buClr>
               <a:buSzPct val="127000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
-            <a:fld id="{FE8860D5-E6F8-4154-BD6C-94F046C0D501}" type="slidenum">
+            <a:fld id="{C67456D2-FA62-4B5A-A6B2-F9ED3A6A5AF6}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="2400" b="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
               <a:t>27</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" b="0">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
@@ -36566,266 +38491,339 @@
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="58370" name="Rectangle 1"/>
+          <p:cNvPr id="54274" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1219200" y="457200"/>
-            <a:ext cx="7759700" cy="914400"/>
+            <a:off x="1066800" y="752475"/>
+            <a:ext cx="7761288" cy="695325"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US"/>
-              <a:t>Five Maturity Levels...</a:t>
+              <a:rPr lang="en-GB" altLang="en-US" dirty="0"/>
+              <a:t>CMM Levels</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="58371" name="Rectangle 2"/>
+          <p:cNvPr id="62467" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1219200" y="1547813"/>
-            <a:ext cx="7237413" cy="4572000"/>
+            <a:off x="696912" y="1676400"/>
+            <a:ext cx="7761288" cy="4422775"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
+            <a:pPr algn="just">
               <a:lnSpc>
-                <a:spcPct val="108000"/>
+                <a:spcPct val="104000"/>
               </a:lnSpc>
               <a:tabLst>
                 <a:tab pos="454025" algn="l"/>
                 <a:tab pos="911225" algn="l"/>
                 <a:tab pos="1368425" algn="l"/>
                 <a:tab pos="1825625" algn="l"/>
                 <a:tab pos="2282825" algn="l"/>
                 <a:tab pos="2740025" algn="l"/>
                 <a:tab pos="3197225" algn="l"/>
                 <a:tab pos="3654425" algn="l"/>
                 <a:tab pos="4111625" algn="l"/>
                 <a:tab pos="4568825" algn="l"/>
                 <a:tab pos="5026025" algn="l"/>
                 <a:tab pos="5483225" algn="l"/>
                 <a:tab pos="5940425" algn="l"/>
                 <a:tab pos="6397625" algn="l"/>
                 <a:tab pos="6854825" algn="l"/>
                 <a:tab pos="7312025" algn="l"/>
                 <a:tab pos="7769225" algn="l"/>
                 <a:tab pos="8226425" algn="l"/>
                 <a:tab pos="8683625" algn="l"/>
                 <a:tab pos="9140825" algn="l"/>
               </a:tabLst>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" dirty="0"/>
-[...4 lines deleted...]
-              <a:t>Managed</a:t>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>CMM levels, from lowest to highest, are:</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="841375" lvl="1" indent="-279400">
+            <a:pPr lvl="1">
               <a:lnSpc>
-                <a:spcPct val="108000"/>
+                <a:spcPct val="104000"/>
               </a:lnSpc>
               <a:tabLst>
                 <a:tab pos="454025" algn="l"/>
                 <a:tab pos="911225" algn="l"/>
                 <a:tab pos="1368425" algn="l"/>
                 <a:tab pos="1825625" algn="l"/>
                 <a:tab pos="2282825" algn="l"/>
                 <a:tab pos="2740025" algn="l"/>
                 <a:tab pos="3197225" algn="l"/>
                 <a:tab pos="3654425" algn="l"/>
                 <a:tab pos="4111625" algn="l"/>
                 <a:tab pos="4568825" algn="l"/>
                 <a:tab pos="5026025" algn="l"/>
                 <a:tab pos="5483225" algn="l"/>
                 <a:tab pos="5940425" algn="l"/>
                 <a:tab pos="6397625" algn="l"/>
                 <a:tab pos="6854825" algn="l"/>
                 <a:tab pos="7312025" algn="l"/>
                 <a:tab pos="7769225" algn="l"/>
                 <a:tab pos="8226425" algn="l"/>
                 <a:tab pos="8683625" algn="l"/>
                 <a:tab pos="9140825" algn="l"/>
               </a:tabLst>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2000" dirty="0"/>
-              <a:t>Detailed measures of the software process and product quality are collected. Both the software process and products are quantitatively understood and controlled. </a:t>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Initial – unpredictable and chaotic processes</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="561975" lvl="1" indent="0">
+            <a:pPr lvl="1">
               <a:lnSpc>
-                <a:spcPct val="108000"/>
+                <a:spcPct val="104000"/>
               </a:lnSpc>
-              <a:buNone/>
               <a:tabLst>
                 <a:tab pos="454025" algn="l"/>
                 <a:tab pos="911225" algn="l"/>
                 <a:tab pos="1368425" algn="l"/>
                 <a:tab pos="1825625" algn="l"/>
                 <a:tab pos="2282825" algn="l"/>
                 <a:tab pos="2740025" algn="l"/>
                 <a:tab pos="3197225" algn="l"/>
                 <a:tab pos="3654425" algn="l"/>
                 <a:tab pos="4111625" algn="l"/>
                 <a:tab pos="4568825" algn="l"/>
                 <a:tab pos="5026025" algn="l"/>
                 <a:tab pos="5483225" algn="l"/>
                 <a:tab pos="5940425" algn="l"/>
                 <a:tab pos="6397625" algn="l"/>
                 <a:tab pos="6854825" algn="l"/>
                 <a:tab pos="7312025" algn="l"/>
                 <a:tab pos="7769225" algn="l"/>
                 <a:tab pos="8226425" algn="l"/>
                 <a:tab pos="8683625" algn="l"/>
                 <a:tab pos="9140825" algn="l"/>
               </a:tabLst>
+              <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="en-GB" altLang="en-US" sz="2000" dirty="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Repeatable – basic PM practices are introduced</a:t>
+            </a:r>
           </a:p>
           <a:p>
-            <a:pPr>
+            <a:pPr lvl="1">
               <a:lnSpc>
-                <a:spcPct val="108000"/>
+                <a:spcPct val="104000"/>
               </a:lnSpc>
               <a:tabLst>
                 <a:tab pos="454025" algn="l"/>
                 <a:tab pos="911225" algn="l"/>
                 <a:tab pos="1368425" algn="l"/>
                 <a:tab pos="1825625" algn="l"/>
                 <a:tab pos="2282825" algn="l"/>
                 <a:tab pos="2740025" algn="l"/>
                 <a:tab pos="3197225" algn="l"/>
                 <a:tab pos="3654425" algn="l"/>
                 <a:tab pos="4111625" algn="l"/>
                 <a:tab pos="4568825" algn="l"/>
                 <a:tab pos="5026025" algn="l"/>
                 <a:tab pos="5483225" algn="l"/>
                 <a:tab pos="5940425" algn="l"/>
                 <a:tab pos="6397625" algn="l"/>
                 <a:tab pos="6854825" algn="l"/>
                 <a:tab pos="7312025" algn="l"/>
                 <a:tab pos="7769225" algn="l"/>
                 <a:tab pos="8226425" algn="l"/>
                 <a:tab pos="8683625" algn="l"/>
                 <a:tab pos="9140825" algn="l"/>
               </a:tabLst>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" dirty="0"/>
-              <a:t>Optimizing</a:t>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Defined – standardised and documented processes</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="841375" lvl="1" indent="-279400">
+            <a:pPr lvl="1">
               <a:lnSpc>
-                <a:spcPct val="108000"/>
+                <a:spcPct val="104000"/>
               </a:lnSpc>
               <a:tabLst>
                 <a:tab pos="454025" algn="l"/>
                 <a:tab pos="911225" algn="l"/>
                 <a:tab pos="1368425" algn="l"/>
                 <a:tab pos="1825625" algn="l"/>
                 <a:tab pos="2282825" algn="l"/>
                 <a:tab pos="2740025" algn="l"/>
                 <a:tab pos="3197225" algn="l"/>
                 <a:tab pos="3654425" algn="l"/>
                 <a:tab pos="4111625" algn="l"/>
                 <a:tab pos="4568825" algn="l"/>
                 <a:tab pos="5026025" algn="l"/>
                 <a:tab pos="5483225" algn="l"/>
                 <a:tab pos="5940425" algn="l"/>
                 <a:tab pos="6397625" algn="l"/>
                 <a:tab pos="6854825" algn="l"/>
                 <a:tab pos="7312025" algn="l"/>
                 <a:tab pos="7769225" algn="l"/>
                 <a:tab pos="8226425" algn="l"/>
                 <a:tab pos="8683625" algn="l"/>
                 <a:tab pos="9140825" algn="l"/>
               </a:tabLst>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2000" dirty="0"/>
-              <a:t>Continuous process improvement is enabled by quantitative feedback from the process and from piloting innovative ideas and technologies. </a:t>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Managed – measured and controlled processes</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Optimizing – continuous improvement of processes</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="114000"/>
+              </a:lnSpc>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>These are to move an organisation from chaotic, reactive processes to disciplined, continuously improving and highly predictable performance. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="58372" name="Slide Number Placeholder 2"/>
+          <p:cNvPr id="54276" name="Slide Number Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="787400"/>
             <a:ext cx="585788" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
@@ -36997,51 +38995,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FF9900"/>
               </a:buClr>
               <a:buSzPct val="127000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
-            <a:fld id="{18292CBB-C33B-4C52-89FF-DD432BB0FECD}" type="slidenum">
+            <a:fld id="{4149E3DA-D745-4AAB-89FF-90061AD7797C}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="2400" b="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
               <a:t>28</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" b="0">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
@@ -37063,357 +39061,1148 @@
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F2EA3EE-6059-376C-FC96-E9F34F8D2B09}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
+          <p:cNvPr id="54274" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACF40814-4389-62D4-271E-CB0791E14F14}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1DEAAFDB-CA52-0914-D1C5-E2E2725563B6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1066800" y="752475"/>
+            <a:ext cx="7761288" cy="695325"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" dirty="0"/>
+              <a:t>CMMI</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="62467" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D360DBAA-2011-0A01-1E93-494C92A83D93}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="696912" y="1676400"/>
+            <a:ext cx="7761288" cy="4422775"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="114000"/>
+              </a:lnSpc>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>The Capability Maturity Model Integration (CMMI) is replacing the older CMM ratings and addresses more than software development.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="114000"/>
+              </a:lnSpc>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>It additionally addresses software engineering, system engineering, hardware, program management and organisation-wide processes.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="114000"/>
+              </a:lnSpc>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>Has the same 5 levels but focusing on a broader perspective  </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="54276" name="Slide Number Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21CFEF04-C59E-1B90-70F1-C1E0A23988E4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="787400"/>
+            <a:ext cx="585788" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="993300"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr sz="2800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="00279F"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" defTabSz="457200" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" defTabSz="457200" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" defTabSz="457200" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="457200" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
-            <a:r>
-[...3 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{4149E3DA-D745-4AAB-89FF-90061AD7797C}" type="slidenum">
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr>
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+              </a:pPr>
+              <a:t>29</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" b="0">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...33 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="725012169"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1763759347"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
+  <p:transition spd="med"/>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq"/>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9218" name="Rectangle 1"/>
+          <p:cNvPr id="8194" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="609600"/>
+            <a:ext cx="7848600" cy="838200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
+              <a:t>Relevance of Quality in PM</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8195" name="Slide Number Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="787400"/>
+            <a:ext cx="585788" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="993300"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr sz="2800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="00279F"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" defTabSz="457200" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" defTabSz="457200" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" defTabSz="457200" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="457200" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{A585AB3B-3C4D-408A-A807-B922A82EB547}" type="slidenum">
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr>
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+              </a:pPr>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" b="0">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8196" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1524000" y="1828800"/>
+            <a:ext cx="6172200" cy="4117975"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="slow"/>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="56322" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1219200" y="609600"/>
-            <a:ext cx="7761288" cy="762000"/>
+            <a:off x="914400" y="752475"/>
+            <a:ext cx="7759700" cy="695325"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US"/>
-              <a:t>What Is Quality?</a:t>
+              <a:t>Five Maturity Levels</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9219" name="Rectangle 2"/>
+          <p:cNvPr id="63491" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="1600200"/>
-            <a:ext cx="8294688" cy="4344988"/>
+            <a:off x="838200" y="1676400"/>
+            <a:ext cx="7618413" cy="4837113"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0">
+            <a:normAutofit fontScale="70000" lnSpcReduction="20000"/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
-                <a:spcPct val="104000"/>
+                <a:spcPct val="124000"/>
               </a:lnSpc>
               <a:tabLst>
                 <a:tab pos="454025" algn="l"/>
                 <a:tab pos="911225" algn="l"/>
                 <a:tab pos="1368425" algn="l"/>
                 <a:tab pos="1825625" algn="l"/>
                 <a:tab pos="2282825" algn="l"/>
                 <a:tab pos="2740025" algn="l"/>
                 <a:tab pos="3197225" algn="l"/>
                 <a:tab pos="3654425" algn="l"/>
                 <a:tab pos="4111625" algn="l"/>
                 <a:tab pos="4568825" algn="l"/>
                 <a:tab pos="5026025" algn="l"/>
                 <a:tab pos="5483225" algn="l"/>
                 <a:tab pos="5940425" algn="l"/>
                 <a:tab pos="6397625" algn="l"/>
                 <a:tab pos="6854825" algn="l"/>
                 <a:tab pos="7312025" algn="l"/>
                 <a:tab pos="7769225" algn="l"/>
                 <a:tab pos="8226425" algn="l"/>
                 <a:tab pos="8683625" algn="l"/>
                 <a:tab pos="9140825" algn="l"/>
               </a:tabLst>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" b="0" dirty="0"/>
-              <a:t>The International Organization for Standardization (ISO) defines quality as “the degree to which a set of inherent characteristics fulfils requirements” (ISO9000:2000).</a:t>
+              <a:rPr lang="en-GB" sz="3600" dirty="0"/>
+              <a:t>Initial</a:t>
             </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr algn="just">
+            <a:pPr lvl="1">
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
               <a:tabLst>
                 <a:tab pos="454025" algn="l"/>
                 <a:tab pos="911225" algn="l"/>
                 <a:tab pos="1368425" algn="l"/>
                 <a:tab pos="1825625" algn="l"/>
                 <a:tab pos="2282825" algn="l"/>
                 <a:tab pos="2740025" algn="l"/>
                 <a:tab pos="3197225" algn="l"/>
                 <a:tab pos="3654425" algn="l"/>
                 <a:tab pos="4111625" algn="l"/>
                 <a:tab pos="4568825" algn="l"/>
                 <a:tab pos="5026025" algn="l"/>
                 <a:tab pos="5483225" algn="l"/>
                 <a:tab pos="5940425" algn="l"/>
                 <a:tab pos="6397625" algn="l"/>
                 <a:tab pos="6854825" algn="l"/>
                 <a:tab pos="7312025" algn="l"/>
                 <a:tab pos="7769225" algn="l"/>
                 <a:tab pos="8226425" algn="l"/>
                 <a:tab pos="8683625" algn="l"/>
                 <a:tab pos="9140825" algn="l"/>
               </a:tabLst>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" b="0" dirty="0"/>
-              <a:t>Other experts define quality based on:</a:t>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>The software process is characterized as ad hoc, may be even chaotic. Few processes are defined, and success depends on individual effort and heroics. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="1" algn="just">
+            <a:pPr algn="just">
               <a:lnSpc>
-                <a:spcPct val="104000"/>
+                <a:spcPct val="124000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
               <a:tabLst>
                 <a:tab pos="454025" algn="l"/>
                 <a:tab pos="911225" algn="l"/>
                 <a:tab pos="1368425" algn="l"/>
                 <a:tab pos="1825625" algn="l"/>
                 <a:tab pos="2282825" algn="l"/>
                 <a:tab pos="2740025" algn="l"/>
                 <a:tab pos="3197225" algn="l"/>
                 <a:tab pos="3654425" algn="l"/>
                 <a:tab pos="4111625" algn="l"/>
                 <a:tab pos="4568825" algn="l"/>
                 <a:tab pos="5026025" algn="l"/>
                 <a:tab pos="5483225" algn="l"/>
                 <a:tab pos="5940425" algn="l"/>
                 <a:tab pos="6397625" algn="l"/>
                 <a:tab pos="6854825" algn="l"/>
                 <a:tab pos="7312025" algn="l"/>
                 <a:tab pos="7769225" algn="l"/>
                 <a:tab pos="8226425" algn="l"/>
                 <a:tab pos="8683625" algn="l"/>
                 <a:tab pos="9140825" algn="l"/>
               </a:tabLst>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0"/>
-[...4 lines deleted...]
-              <a:t>: The project’s processes and products meet written specifications.</a:t>
+              <a:rPr lang="en-GB" sz="3300" dirty="0"/>
+              <a:t>Repeatable</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="1" algn="just">
+            <a:pPr lvl="1">
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
               <a:tabLst>
                 <a:tab pos="454025" algn="l"/>
                 <a:tab pos="911225" algn="l"/>
                 <a:tab pos="1368425" algn="l"/>
                 <a:tab pos="1825625" algn="l"/>
                 <a:tab pos="2282825" algn="l"/>
                 <a:tab pos="2740025" algn="l"/>
                 <a:tab pos="3197225" algn="l"/>
                 <a:tab pos="3654425" algn="l"/>
                 <a:tab pos="4111625" algn="l"/>
                 <a:tab pos="4568825" algn="l"/>
                 <a:tab pos="5026025" algn="l"/>
                 <a:tab pos="5483225" algn="l"/>
                 <a:tab pos="5940425" algn="l"/>
                 <a:tab pos="6397625" algn="l"/>
                 <a:tab pos="6854825" algn="l"/>
                 <a:tab pos="7312025" algn="l"/>
                 <a:tab pos="7769225" algn="l"/>
                 <a:tab pos="8226425" algn="l"/>
                 <a:tab pos="8683625" algn="l"/>
                 <a:tab pos="9140825" algn="l"/>
               </a:tabLst>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0"/>
-              <a:t>Fitness for use: </a:t>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>Basic project management processes are established to track cost, schedule, and functionality. The necessary process discipline is in place to repeat earlier successes on projects with similar applications. </a:t>
             </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="124000"/>
+              </a:lnSpc>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" dirty="0"/>
-              <a:t>A product can be used as it was intended.</a:t>
+              <a:rPr lang="en-GB" sz="3400" dirty="0"/>
+              <a:t>Defined</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="108000"/>
+              </a:lnSpc>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0"/>
+              <a:t>The software process is documented, standardized, and integrated. All projects use an approved, tailored version of the organization's standard software process for developing and maintaining software.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9220" name="Slide Number Placeholder 2"/>
+          <p:cNvPr id="56324" name="Slide Number Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="787400"/>
             <a:ext cx="585788" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
@@ -37585,432 +40374,312 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FF9900"/>
               </a:buClr>
               <a:buSzPct val="127000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
-            <a:fld id="{46B3C83E-80C4-4ED5-8223-0E822F086615}" type="slidenum">
+            <a:fld id="{FE8860D5-E6F8-4154-BD6C-94F046C0D501}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="2400" b="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>3</a:t>
+              <a:t>30</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" b="0">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="med"/>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq"/>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
-[...132 lines deleted...]
-
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="60418" name="Rectangle 1"/>
+          <p:cNvPr id="58370" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="914400" y="609600"/>
-            <a:ext cx="7761288" cy="838200"/>
+            <a:off x="1219200" y="609600"/>
+            <a:ext cx="7759700" cy="914400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" dirty="0"/>
-              <a:t>PMI’s Maturity Model</a:t>
+              <a:t>Five Maturity Levels...</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="65539" name="Rectangle 2"/>
+          <p:cNvPr id="58371" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1219200" y="1524000"/>
-            <a:ext cx="7239000" cy="4659313"/>
+            <a:off x="838200" y="1666240"/>
+            <a:ext cx="7237413" cy="3525520"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rtlCol="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just" fontAlgn="auto">
+            <a:pPr>
               <a:lnSpc>
-                <a:spcPct val="104000"/>
+                <a:spcPct val="108000"/>
               </a:lnSpc>
-              <a:spcAft>
-[...3 lines deleted...]
-              <a:buChar char=""/>
               <a:tabLst>
                 <a:tab pos="454025" algn="l"/>
                 <a:tab pos="911225" algn="l"/>
                 <a:tab pos="1368425" algn="l"/>
                 <a:tab pos="1825625" algn="l"/>
                 <a:tab pos="2282825" algn="l"/>
                 <a:tab pos="2740025" algn="l"/>
                 <a:tab pos="3197225" algn="l"/>
                 <a:tab pos="3654425" algn="l"/>
                 <a:tab pos="4111625" algn="l"/>
                 <a:tab pos="4568825" algn="l"/>
                 <a:tab pos="5026025" algn="l"/>
                 <a:tab pos="5483225" algn="l"/>
                 <a:tab pos="5940425" algn="l"/>
                 <a:tab pos="6397625" algn="l"/>
                 <a:tab pos="6854825" algn="l"/>
                 <a:tab pos="7312025" algn="l"/>
                 <a:tab pos="7769225" algn="l"/>
                 <a:tab pos="8226425" algn="l"/>
                 <a:tab pos="8683625" algn="l"/>
                 <a:tab pos="9140825" algn="l"/>
               </a:tabLst>
-              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2200" b="0" dirty="0">
-[...7 lines deleted...]
-              <a:t>PMI released the </a:t>
+              <a:rPr lang="en-GB" altLang="en-US" dirty="0"/>
+              <a:t> Managed</a:t>
             </a:r>
-            <a:r>
-[...20 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-GB" altLang="en-US" sz="2200" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr algn="just" fontAlgn="auto">
+            <a:pPr marL="841375" lvl="1" indent="-279400">
               <a:lnSpc>
-                <a:spcPct val="104000"/>
+                <a:spcPct val="108000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...6 lines deleted...]
-              <a:buChar char=""/>
               <a:tabLst>
                 <a:tab pos="454025" algn="l"/>
                 <a:tab pos="911225" algn="l"/>
                 <a:tab pos="1368425" algn="l"/>
                 <a:tab pos="1825625" algn="l"/>
                 <a:tab pos="2282825" algn="l"/>
                 <a:tab pos="2740025" algn="l"/>
                 <a:tab pos="3197225" algn="l"/>
                 <a:tab pos="3654425" algn="l"/>
                 <a:tab pos="4111625" algn="l"/>
                 <a:tab pos="4568825" algn="l"/>
                 <a:tab pos="5026025" algn="l"/>
                 <a:tab pos="5483225" algn="l"/>
                 <a:tab pos="5940425" algn="l"/>
                 <a:tab pos="6397625" algn="l"/>
                 <a:tab pos="6854825" algn="l"/>
                 <a:tab pos="7312025" algn="l"/>
                 <a:tab pos="7769225" algn="l"/>
                 <a:tab pos="8226425" algn="l"/>
                 <a:tab pos="8683625" algn="l"/>
                 <a:tab pos="9140825" algn="l"/>
               </a:tabLst>
-              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2200" b="0" dirty="0">
-[...7 lines deleted...]
-              <a:t>Addresses standards for excellence in project, program, and portfolio management best practices and explains the capabilities necessary to achieve those best practices.</a:t>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2000" dirty="0"/>
+              <a:t>Detailed measures of the software process and product quality are collected. Both the software process and products are quantitatively understood and controlled. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="108000"/>
+              </a:lnSpc>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" dirty="0"/>
+              <a:t>Optimizing</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="841375" lvl="1" indent="-279400">
+              <a:lnSpc>
+                <a:spcPct val="108000"/>
+              </a:lnSpc>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" sz="2000" dirty="0"/>
+              <a:t>Continuous process improvement is enabled by quantitative feedback from the process and from piloting innovative ideas and technologies. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="60420" name="Slide Number Placeholder 2"/>
+          <p:cNvPr id="58372" name="Slide Number Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="787400"/>
             <a:ext cx="585788" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
@@ -38182,51 +40851,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FF9900"/>
               </a:buClr>
               <a:buSzPct val="127000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
-            <a:fld id="{AAE0A368-3DE6-4991-8AE0-3F61061AB324}" type="slidenum">
+            <a:fld id="{18292CBB-C33B-4C52-89FF-DD432BB0FECD}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="2400" b="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
               <a:t>31</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" b="0">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
@@ -38262,204 +40931,203 @@
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="62466" name="Rectangle 1"/>
+          <p:cNvPr id="60418" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1143000" y="430213"/>
-            <a:ext cx="7761288" cy="941387"/>
+            <a:off x="914400" y="609600"/>
+            <a:ext cx="7761288" cy="838200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US"/>
-              <a:t>Using Software to Assist in Project Quality Management</a:t>
+              <a:t>PMI’s Maturity Model</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="62467" name="Rectangle 2"/>
+          <p:cNvPr id="65539" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1219200" y="1524000"/>
-            <a:ext cx="7239000" cy="4575175"/>
+            <a:off x="838200" y="1741487"/>
+            <a:ext cx="7620000" cy="4659313"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0">
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
               <a:tabLst>
                 <a:tab pos="454025" algn="l"/>
                 <a:tab pos="911225" algn="l"/>
                 <a:tab pos="1368425" algn="l"/>
                 <a:tab pos="1825625" algn="l"/>
                 <a:tab pos="2282825" algn="l"/>
                 <a:tab pos="2740025" algn="l"/>
                 <a:tab pos="3197225" algn="l"/>
                 <a:tab pos="3654425" algn="l"/>
                 <a:tab pos="4111625" algn="l"/>
                 <a:tab pos="4568825" algn="l"/>
                 <a:tab pos="5026025" algn="l"/>
                 <a:tab pos="5483225" algn="l"/>
                 <a:tab pos="5940425" algn="l"/>
                 <a:tab pos="6397625" algn="l"/>
                 <a:tab pos="6854825" algn="l"/>
                 <a:tab pos="7312025" algn="l"/>
                 <a:tab pos="7769225" algn="l"/>
                 <a:tab pos="8226425" algn="l"/>
                 <a:tab pos="8683625" algn="l"/>
                 <a:tab pos="9140825" algn="l"/>
               </a:tabLst>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" dirty="0"/>
-              <a:t>Spreadsheet and charting software helps create Pareto diagrams, fishbone diagrams, and so on.</a:t>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>PMI released the Organizational Project Management Maturity Model (OPM3) in December 2003.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
               <a:tabLst>
                 <a:tab pos="454025" algn="l"/>
                 <a:tab pos="911225" algn="l"/>
                 <a:tab pos="1368425" algn="l"/>
                 <a:tab pos="1825625" algn="l"/>
                 <a:tab pos="2282825" algn="l"/>
                 <a:tab pos="2740025" algn="l"/>
                 <a:tab pos="3197225" algn="l"/>
                 <a:tab pos="3654425" algn="l"/>
                 <a:tab pos="4111625" algn="l"/>
                 <a:tab pos="4568825" algn="l"/>
                 <a:tab pos="5026025" algn="l"/>
                 <a:tab pos="5483225" algn="l"/>
                 <a:tab pos="5940425" algn="l"/>
                 <a:tab pos="6397625" algn="l"/>
                 <a:tab pos="6854825" algn="l"/>
                 <a:tab pos="7312025" algn="l"/>
                 <a:tab pos="7769225" algn="l"/>
                 <a:tab pos="8226425" algn="l"/>
                 <a:tab pos="8683625" algn="l"/>
                 <a:tab pos="9140825" algn="l"/>
               </a:tabLst>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" dirty="0"/>
-              <a:t>Statistical software packages help perform statistical analysis.</a:t>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>It provides a framework and standards for excellence for organisations to understand their current maturity level and build a roadmap for improvement. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
               <a:tabLst>
                 <a:tab pos="454025" algn="l"/>
                 <a:tab pos="911225" algn="l"/>
                 <a:tab pos="1368425" algn="l"/>
                 <a:tab pos="1825625" algn="l"/>
                 <a:tab pos="2282825" algn="l"/>
                 <a:tab pos="2740025" algn="l"/>
                 <a:tab pos="3197225" algn="l"/>
                 <a:tab pos="3654425" algn="l"/>
                 <a:tab pos="4111625" algn="l"/>
                 <a:tab pos="4568825" algn="l"/>
                 <a:tab pos="5026025" algn="l"/>
                 <a:tab pos="5483225" algn="l"/>
                 <a:tab pos="5940425" algn="l"/>
                 <a:tab pos="6397625" algn="l"/>
                 <a:tab pos="6854825" algn="l"/>
                 <a:tab pos="7312025" algn="l"/>
                 <a:tab pos="7769225" algn="l"/>
                 <a:tab pos="8226425" algn="l"/>
                 <a:tab pos="8683625" algn="l"/>
                 <a:tab pos="9140825" algn="l"/>
               </a:tabLst>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2200" dirty="0"/>
-              <a:t>Project management software helps create Gantt charts and other tools to help plan and track work related to quality management.</a:t>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>It assesses how well an organisation aligns its project, program and portfolio management with strategic goals across the 5 CCMI levels.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="62468" name="Slide Number Placeholder 2"/>
+          <p:cNvPr id="60420" name="Slide Number Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="787400"/>
             <a:ext cx="585788" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
@@ -38631,51 +41299,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FF9900"/>
               </a:buClr>
               <a:buSzPct val="127000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
-            <a:fld id="{7B88B694-095C-4BED-9922-9AE54CD29C42}" type="slidenum">
+            <a:fld id="{AAE0A368-3DE6-4991-8AE0-3F61061AB324}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="2400" b="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
               <a:t>32</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" b="0">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
@@ -38711,278 +41379,762 @@
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="62466" name="Rectangle 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1143000" y="430213"/>
+            <a:ext cx="7761288" cy="941387"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US"/>
+              <a:t>Using Software to Assist in Project Quality Management</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="62467" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="762000" y="1673225"/>
+            <a:ext cx="7761288" cy="4651375"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" b="0" dirty="0"/>
+              <a:t>Spreadsheet and charting software helps create Pareto diagrams, fishbone diagrams, and so on.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1750"/>
+              </a:spcBef>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" b="0" dirty="0"/>
+              <a:t>Statistical software packages help perform statistical analysis.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1750"/>
+              </a:spcBef>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" b="0" dirty="0"/>
+              <a:t>Specialized software products help manage Six Sigma projects or create quality control charts.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1750"/>
+              </a:spcBef>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" b="0" dirty="0"/>
+              <a:t>Project management software helps create Gantt charts and other tools to help plan and track work related to quality management.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="62468" name="Slide Number Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="787400"/>
+            <a:ext cx="585788" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="993300"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr sz="2800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="00279F"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" defTabSz="457200" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" defTabSz="457200" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" defTabSz="457200" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="457200" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{7B88B694-095C-4BED-9922-9AE54CD29C42}" type="slidenum">
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr>
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+              </a:pPr>
+              <a:t>33</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" b="0">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="med"/>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq"/>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="64514" name="Title 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="609600" y="381000"/>
-            <a:ext cx="7467600" cy="914400"/>
+            <a:off x="990600" y="787400"/>
+            <a:ext cx="7467600" cy="685800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US"/>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0"/>
               <a:t>Exercise</a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" altLang="en-US"/>
+            <a:endParaRPr lang="en-GB" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Content Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="609600" y="1447800"/>
+            <a:off x="609600" y="1730375"/>
             <a:ext cx="7620000" cy="4594225"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rtlCol="0">
-            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+            <a:normAutofit fontScale="85000" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="114000"/>
+              </a:lnSpc>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3300" b="0" dirty="0"/>
+              <a:t>Assume you are the Quality Assurance manager of MTP enterprises, an organization that handles multitudes of projects worth millions of dollars. Using your experience in the field of Project management, explain the following;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="114000"/>
+              </a:lnSpc>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sw-KE" b="0" dirty="0"/>
+              <a:t>Describe how you would communicate quality planning aspects to your team to avoid quality problems.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="114000"/>
+              </a:lnSpc>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sw-KE" b="0" dirty="0"/>
+              <a:t>Describe how you would implement a quality assurance process to boost confidence in the quality of your products.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="114000"/>
+              </a:lnSpc>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sw-KE" b="0" dirty="0"/>
+              <a:t>Describe how you would report on the overall level of quality acheived using specific techniques and tools</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" b="0" dirty="0"/>
+          </a:p>
           <a:p>
             <a:pPr fontAlgn="auto">
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings 3" charset="2"/>
               <a:buChar char=""/>
               <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...27 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-GB" b="0" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="auto">
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="v"/>
               <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="auto">
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="v"/>
               <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-GB" b="0" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="auto">
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="v"/>
               <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...89 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-GB" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="64516" name="Slide Number Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="787400"/>
             <a:ext cx="585788" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
@@ -39175,364 +42327,286 @@
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{AF02DFE9-B279-41DC-9E7A-670B41E1676C}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="2400" b="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
-              <a:t>33</a:t>
+              <a:t>34</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" b="0">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11266" name="Rectangle 1"/>
+          <p:cNvPr id="9218" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1143000" y="457200"/>
-            <a:ext cx="7761288" cy="914400"/>
+            <a:off x="1219200" y="609600"/>
+            <a:ext cx="7761288" cy="762000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" dirty="0"/>
-              <a:t>What Is Project Quality Management?</a:t>
+              <a:t>What is Quality?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11267" name="Rectangle 2"/>
+          <p:cNvPr id="9219" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="228600" y="1673225"/>
-            <a:ext cx="8675688" cy="4879975"/>
+            <a:off x="685800" y="1600200"/>
+            <a:ext cx="8294688" cy="4344988"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
-              <a:buFont typeface="Wingdings 3" panose="05040102010807070707" pitchFamily="18" charset="2"/>
-              <a:buChar char=""/>
               <a:tabLst>
                 <a:tab pos="454025" algn="l"/>
                 <a:tab pos="911225" algn="l"/>
                 <a:tab pos="1368425" algn="l"/>
                 <a:tab pos="1825625" algn="l"/>
                 <a:tab pos="2282825" algn="l"/>
                 <a:tab pos="2740025" algn="l"/>
                 <a:tab pos="3197225" algn="l"/>
                 <a:tab pos="3654425" algn="l"/>
                 <a:tab pos="4111625" algn="l"/>
                 <a:tab pos="4568825" algn="l"/>
                 <a:tab pos="5026025" algn="l"/>
                 <a:tab pos="5483225" algn="l"/>
                 <a:tab pos="5940425" algn="l"/>
                 <a:tab pos="6397625" algn="l"/>
                 <a:tab pos="6854825" algn="l"/>
                 <a:tab pos="7312025" algn="l"/>
                 <a:tab pos="7769225" algn="l"/>
                 <a:tab pos="8226425" algn="l"/>
                 <a:tab pos="8683625" algn="l"/>
                 <a:tab pos="9140825" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="0" dirty="0"/>
-              <a:t>Project quality management ensures that the project will satisfy the needs for which it was undertaken.</a:t>
+              <a:t>The International Organization for Standardization (ISO) defines quality as “the degree to which a set of inherent characteristics fulfils requirements” (ISO 9000:2000).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="700"/>
-[...2 lines deleted...]
-              <a:buChar char=""/>
+                <a:spcPts val="2100"/>
+              </a:spcBef>
               <a:tabLst>
                 <a:tab pos="454025" algn="l"/>
                 <a:tab pos="911225" algn="l"/>
                 <a:tab pos="1368425" algn="l"/>
                 <a:tab pos="1825625" algn="l"/>
                 <a:tab pos="2282825" algn="l"/>
                 <a:tab pos="2740025" algn="l"/>
                 <a:tab pos="3197225" algn="l"/>
                 <a:tab pos="3654425" algn="l"/>
                 <a:tab pos="4111625" algn="l"/>
                 <a:tab pos="4568825" algn="l"/>
                 <a:tab pos="5026025" algn="l"/>
                 <a:tab pos="5483225" algn="l"/>
                 <a:tab pos="5940425" algn="l"/>
                 <a:tab pos="6397625" algn="l"/>
                 <a:tab pos="6854825" algn="l"/>
                 <a:tab pos="7312025" algn="l"/>
                 <a:tab pos="7769225" algn="l"/>
                 <a:tab pos="8226425" algn="l"/>
                 <a:tab pos="8683625" algn="l"/>
                 <a:tab pos="9140825" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="0" dirty="0"/>
-              <a:t>Processes include:</a:t>
+              <a:t>Other experts define quality based on:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1" algn="just">
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="650"/>
-[...2 lines deleted...]
-              <a:buChar char=""/>
+                <a:spcPts val="1950"/>
+              </a:spcBef>
               <a:tabLst>
                 <a:tab pos="454025" algn="l"/>
                 <a:tab pos="911225" algn="l"/>
                 <a:tab pos="1368425" algn="l"/>
                 <a:tab pos="1825625" algn="l"/>
                 <a:tab pos="2282825" algn="l"/>
                 <a:tab pos="2740025" algn="l"/>
                 <a:tab pos="3197225" algn="l"/>
                 <a:tab pos="3654425" algn="l"/>
                 <a:tab pos="4111625" algn="l"/>
                 <a:tab pos="4568825" algn="l"/>
                 <a:tab pos="5026025" algn="l"/>
                 <a:tab pos="5483225" algn="l"/>
                 <a:tab pos="5940425" algn="l"/>
                 <a:tab pos="6397625" algn="l"/>
                 <a:tab pos="6854825" algn="l"/>
                 <a:tab pos="7312025" algn="l"/>
                 <a:tab pos="7769225" algn="l"/>
                 <a:tab pos="8226425" algn="l"/>
                 <a:tab pos="8683625" algn="l"/>
                 <a:tab pos="9140825" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0"/>
-              <a:t>Quality planning</a:t>
+              <a:t>Conformance to requirements</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" dirty="0"/>
-              <a:t>: </a:t>
-[...11 lines deleted...]
-              <a:t>.</a:t>
+              <a:t>: The project’s processes and products meet written specifications.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1" algn="just">
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="650"/>
-[...2 lines deleted...]
-              <a:buChar char=""/>
+                <a:spcPts val="1950"/>
+              </a:spcBef>
               <a:tabLst>
                 <a:tab pos="454025" algn="l"/>
                 <a:tab pos="911225" algn="l"/>
                 <a:tab pos="1368425" algn="l"/>
                 <a:tab pos="1825625" algn="l"/>
                 <a:tab pos="2282825" algn="l"/>
                 <a:tab pos="2740025" algn="l"/>
                 <a:tab pos="3197225" algn="l"/>
                 <a:tab pos="3654425" algn="l"/>
                 <a:tab pos="4111625" algn="l"/>
                 <a:tab pos="4568825" algn="l"/>
                 <a:tab pos="5026025" algn="l"/>
                 <a:tab pos="5483225" algn="l"/>
                 <a:tab pos="5940425" algn="l"/>
                 <a:tab pos="6397625" algn="l"/>
                 <a:tab pos="6854825" algn="l"/>
                 <a:tab pos="7312025" algn="l"/>
                 <a:tab pos="7769225" algn="l"/>
                 <a:tab pos="8226425" algn="l"/>
                 <a:tab pos="8683625" algn="l"/>
                 <a:tab pos="9140825" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0"/>
-              <a:t>Quality assurance</a:t>
+              <a:t>Fitness for use: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" dirty="0"/>
-              <a:t>: </a:t>
-[...57 lines deleted...]
-              <a:t>: Monitoring specific project results to ensure that they comply with the relevant quality standards.</a:t>
+              <a:t>A product can be used as it was intended.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11268" name="Slide Number Placeholder 2"/>
+          <p:cNvPr id="9220" name="Slide Number Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="787400"/>
             <a:ext cx="585788" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
@@ -39704,51 +42778,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FF9900"/>
               </a:buClr>
               <a:buSzPct val="127000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
-            <a:fld id="{C562ACD2-2109-49AA-A606-3AE8804815E6}" type="slidenum">
+            <a:fld id="{46B3C83E-80C4-4ED5-8223-0E822F086615}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="2400" b="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
               <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" b="0">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
@@ -39784,123 +42858,552 @@
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="11266" name="Rectangle 1"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1143000" y="457200"/>
+            <a:ext cx="7761288" cy="914400"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US" dirty="0"/>
-              <a:t>Project Quality Management?</a:t>
+              <a:t>What is Project Quality Management?</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...10 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11267" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvPicPr>
-[...11 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="280537" y="2133600"/>
-            <a:ext cx="8863463" cy="3750998"/>
+            <a:off x="457200" y="1673225"/>
+            <a:ext cx="8305800" cy="4575175"/>
           </a:xfrm>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" b="0" dirty="0"/>
+              <a:t>Project quality management ensures that the project will satisfy the needs for which it was undertaken.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" b="0" dirty="0"/>
+              <a:t>Processes include:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0"/>
+              <a:t>Quality planning</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" dirty="0"/>
+              <a:t>: Identifying which quality standards are relevant to the project and how to satisfy them.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0"/>
+              <a:t>Quality assurance</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" dirty="0"/>
+              <a:t>: Periodically evaluating overall project performance to ensure the project will satisfy the relevant quality standards.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" b="1" dirty="0"/>
+              <a:t>Quality control</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" dirty="0"/>
+              <a:t>: Monitoring specific project results to ensure that they comply with the relevant quality standards.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11268" name="Slide Number Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="787400"/>
+            <a:ext cx="585788" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="993300"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr sz="2800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="00279F"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" defTabSz="457200" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" defTabSz="457200" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" defTabSz="457200" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="457200" fontAlgn="base">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF9900"/>
+              </a:buClr>
+              <a:buSzPct val="127000"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{C562ACD2-2109-49AA-A606-3AE8804815E6}" type="slidenum">
+              <a:rPr lang="en-US" altLang="en-US" sz="2400" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr>
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+              </a:pPr>
+              <a:t>5</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" b="0">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition spd="slow"/>
+  <p:transition spd="med"/>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq"/>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13314" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
@@ -39916,122 +43419,139 @@
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US"/>
               <a:t>Quality Planning</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="95235" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="152400" y="1600200"/>
-            <a:ext cx="8763000" cy="4953000"/>
+            <a:off x="609600" y="1676400"/>
+            <a:ext cx="7848600" cy="4953000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rtlCol="0">
-            <a:normAutofit/>
+            <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-              <a:buNone/>
+            <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Implies the ability to anticipate situations and prepare actions to bring about the desired outcome.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
               <a:t>Important to prevent defects by:</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Selecting proper materials.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Training and indoctrinating people in quality.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Planning a process that ensures the appropriate outcome.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Identifying quality standards relevant to the project (e.g., ISO 9001, industry best practices).</a:t>
+              <a:t>Outcomes</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Developing quality management plans that specify quality requirements, roles, and responsibilities and how success will be measured.</a:t>
+              <a:t>Quality Management Plan</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Establishing quality assurance and control measures to be followed throughout the project.</a:t>
+              <a:t>Process Improvement Plan looks at Quality metrics, boundaries, targets </a:t>
             </a:r>
-          </a:p>
-[...4 lines deleted...]
-            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>etc</a:t>
+            </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13316" name="Slide Number Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="787400"/>
             <a:ext cx="585788" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -40327,104 +43847,99 @@
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US"/>
               <a:t>Design of Experiments</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15363" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="152400" y="1676400"/>
-            <a:ext cx="8915400" cy="4953000"/>
+            <a:off x="838200" y="1676400"/>
+            <a:ext cx="7696200" cy="4422775"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just"/>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" b="0" dirty="0"/>
-              <a:t>Design of experiments is a quality planning technique that involves documenting important factors that directly contribute to meeting customer requirements.</a:t>
+              <a:rPr lang="en-GB" altLang="en-US" b="0"/>
+              <a:t>Design of experiments is a quality planning technique that helps identify which variables have the most influence on the overall outcome of a process.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" b="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" b="0"/>
+              <a:t>Also applies to project management issues, such as cost and schedule trade-offs.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" b="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" b="0"/>
+              <a:t>Involves documenting important factors that directly contribute to meeting customer requirements.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="just">
+            <a:pPr marL="738188" lvl="1" indent="-280988" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="425"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-GB" altLang="en-US" b="0" dirty="0"/>
-[...24 lines deleted...]
-            <a:endParaRPr lang="en-GB" altLang="en-US" sz="2800" dirty="0"/>
+            <a:endParaRPr lang="en-GB" altLang="en-US" sz="2800"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-GB" altLang="en-US" b="0" dirty="0"/>
+            <a:endParaRPr lang="en-GB" altLang="en-US" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15364" name="Slide Number Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="787400"/>
             <a:ext cx="585788" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
@@ -40682,134 +44197,161 @@
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="21506" name="Rectangle 1"/>
+          <p:cNvPr id="17410" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1143000" y="752475"/>
-            <a:ext cx="7761288" cy="695325"/>
+            <a:off x="1219200" y="793750"/>
+            <a:ext cx="7761288" cy="654050"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US"/>
-              <a:t>Quality Assurance</a:t>
+              <a:t>Scope Aspects of IS/IT Projects</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="21507" name="Rectangle 2"/>
+          <p:cNvPr id="45059" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="152400" y="1562100"/>
-            <a:ext cx="8915400" cy="5067300"/>
+            <a:off x="762000" y="1600200"/>
+            <a:ext cx="8001000" cy="4932363"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0">
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2600" b="0" dirty="0"/>
-              <a:t>Quality assurance includes all the activities related to satisfying the relevant quality standards for a project.</a:t>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>Functionality is the degree to which a system performs its intended function.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="2600" b="0" dirty="0"/>
+            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
           </a:p>
           <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2600" b="0" dirty="0"/>
-              <a:t>Another goal of quality assurance is continuous quality improvement through bench marking and audit.</a:t>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>Features are the system’s special characteristics that appeal to users.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="2600" b="0" dirty="0"/>
+            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
           </a:p>
           <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" sz="2600" dirty="0"/>
-              <a:t>Benchmarking</a:t>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>System outputs are the screens and reports the system generates. </a:t>
             </a:r>
-            <a:r>
-[...3 lines deleted...]
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="2600" b="0" dirty="0"/>
+            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
           </a:p>
           <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2600" dirty="0"/>
-              <a:t>Quality audit </a:t>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>Performance addresses how well a product or service performs the customer’s intended use. </a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2600" b="0" dirty="0"/>
-              <a:t>is done by following the audit checklist and procedures that were prepared in the planning stage and use various methods such as interviews, observations, surveys, tests, and inspections.</a:t>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>Reliability is the ability of a product or service to perform as expected under normal conditions.</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>Maintainability addresses the ease of performing maintenance on a product. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="21508" name="Slide Number Placeholder 2"/>
+          <p:cNvPr id="17412" name="Slide Number Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="787400"/>
             <a:ext cx="585788" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
@@ -40981,51 +44523,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FF9900"/>
               </a:buClr>
               <a:buSzPct val="127000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
-            <a:fld id="{C48068EE-5C12-48FE-90A9-3DEA40155680}" type="slidenum">
+            <a:fld id="{E438A379-390D-4F4A-8506-821AE270E349}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="2400" b="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
               <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" b="0">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
@@ -41061,174 +44603,143 @@
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="23554" name="Rectangle 1"/>
+          <p:cNvPr id="19458" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1143000" y="752475"/>
-            <a:ext cx="7761288" cy="695325"/>
+            <a:off x="914400" y="457200"/>
+            <a:ext cx="7761288" cy="990600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" altLang="en-US"/>
-              <a:t>Quality Control</a:t>
+              <a:t>Who’s Responsible for the Quality of Projects?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="23555" name="Rectangle 2"/>
+          <p:cNvPr id="19459" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="1651000"/>
-            <a:ext cx="8001000" cy="4978400"/>
+            <a:off x="685800" y="1673225"/>
+            <a:ext cx="8001000" cy="4575175"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" dirty="0"/>
-              <a:t>The main outputs of quality control are:</a:t>
+              <a:rPr lang="en-GB" altLang="en-US" b="0"/>
+              <a:t>Project managers are ultimately responsible for quality management on their projects.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" altLang="en-US" b="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" b="0"/>
+              <a:t>The project Implementation team, some PJ have a QA manager/dept</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" altLang="en-US" b="0"/>
+              <a:t>Several organizations and references can help project managers and their teams understand quality.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US" b="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" dirty="0"/>
-              <a:t>Acceptance decisions</a:t>
+              <a:rPr lang="en-GB" altLang="en-US"/>
+              <a:t>International Organization for Standardization (www.iso.org)</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
+            <a:r>
+              <a:rPr lang="ar-SA" altLang="en-US"/>
+              <a:t>‏</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" dirty="0"/>
-              <a:t>Rework</a:t>
+              <a:rPr lang="en-GB" altLang="en-US"/>
+              <a:t>IEEE (www.ieee.org)</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
-[...2 lines deleted...]
-            <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-GB" altLang="en-US" dirty="0"/>
-              <a:t>Process adjustments</a:t>
+              <a:rPr lang="ar-SA" altLang="en-US"/>
+              <a:t>‏</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
-[...43 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="23556" name="Slide Number Placeholder 2"/>
+          <p:cNvPr id="19460" name="Slide Number Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="787400"/>
             <a:ext cx="585788" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
@@ -41400,51 +44911,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FF9900"/>
               </a:buClr>
               <a:buSzPct val="127000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
-            <a:fld id="{24E11663-3656-4E20-B08A-F879C7ACE97B}" type="slidenum">
+            <a:fld id="{BA74119E-5CD7-4611-AF95-4D74008F396F}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="2400" b="0">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
               </a:pPr>
               <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="2400" b="0">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
@@ -42666,116 +46177,116 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Theme1</Template>
   <TotalTime></TotalTime>
-  <Words>3087</Words>
-  <Application>Microsoft Macintosh PowerPoint</Application>
+  <Words>2183</Words>
+  <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
-  <Paragraphs>343</Paragraphs>
-[...1 lines deleted...]
-  <Notes>28</Notes>
+  <Paragraphs>265</Paragraphs>
+  <Slides>34</Slides>
+  <Notes>29</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>33</vt:i4>
+        <vt:i4>34</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="40" baseType="lpstr">
-      <vt:lpstr>-apple-system</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Helvetica</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Wingdings 3</vt:lpstr>
       <vt:lpstr>Theme1</vt:lpstr>
       <vt:lpstr>Project Quality Management </vt:lpstr>
-      <vt:lpstr>Relevance of Quality in PJ Mgt</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>Project Quality Management?</vt:lpstr>
+      <vt:lpstr>The Importance of Project Quality Management</vt:lpstr>
+      <vt:lpstr>Relevance of Quality in PM</vt:lpstr>
+      <vt:lpstr>What is Quality?</vt:lpstr>
+      <vt:lpstr>What is Project Quality Management?</vt:lpstr>
       <vt:lpstr>Quality Planning</vt:lpstr>
       <vt:lpstr>Design of Experiments</vt:lpstr>
+      <vt:lpstr>Scope Aspects of IS/IT Projects</vt:lpstr>
+      <vt:lpstr>Who’s Responsible for the Quality of Projects?</vt:lpstr>
       <vt:lpstr>Quality Assurance</vt:lpstr>
       <vt:lpstr>Quality Control</vt:lpstr>
-      <vt:lpstr>Fish-bone Diagram:  Analysing frequent System Breakdowns</vt:lpstr>
-      <vt:lpstr>6 Sigma</vt:lpstr>
       <vt:lpstr>Testing</vt:lpstr>
+      <vt:lpstr>Testing Tasks in the SDLC</vt:lpstr>
       <vt:lpstr>Types of Tests</vt:lpstr>
+      <vt:lpstr>Testing Alone is Not Enough</vt:lpstr>
       <vt:lpstr>Tools for quality</vt:lpstr>
-      <vt:lpstr>Flow chart Example</vt:lpstr>
-      <vt:lpstr>Example of Tally sheets</vt:lpstr>
       <vt:lpstr>Tools for quality</vt:lpstr>
-      <vt:lpstr>Who’s Responsible for the Quality of Projects?</vt:lpstr>
+      <vt:lpstr>Tools for quality</vt:lpstr>
+      <vt:lpstr>Modern Quality Management</vt:lpstr>
       <vt:lpstr>ISO Standards</vt:lpstr>
       <vt:lpstr>Improving IS/IT Project Quality</vt:lpstr>
-      <vt:lpstr>The Cost of Quality</vt:lpstr>
+      <vt:lpstr>Leadership</vt:lpstr>
+      <vt:lpstr>The Cost of Quality (CoQ)</vt:lpstr>
       <vt:lpstr>Five Cost Categories Related to Quality</vt:lpstr>
-      <vt:lpstr>More factors that influence quality of work</vt:lpstr>
+      <vt:lpstr>Organizational Influences, Workplace Factors, and Quality</vt:lpstr>
+      <vt:lpstr>Expectations and Cultural Differences in Quality</vt:lpstr>
       <vt:lpstr>Maturity Models</vt:lpstr>
-      <vt:lpstr>Example of Quality Matrix for Software Development </vt:lpstr>
-      <vt:lpstr>CMM Levels and CMMI</vt:lpstr>
+      <vt:lpstr>CMM Levels</vt:lpstr>
+      <vt:lpstr>CMMI</vt:lpstr>
       <vt:lpstr>Five Maturity Levels</vt:lpstr>
       <vt:lpstr>Five Maturity Levels...</vt:lpstr>
-      <vt:lpstr>CMM Levels</vt:lpstr>
-      <vt:lpstr>CMMI</vt:lpstr>
       <vt:lpstr>PMI’s Maturity Model</vt:lpstr>
       <vt:lpstr>Using Software to Assist in Project Quality Management</vt:lpstr>
       <vt:lpstr>Exercise</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Introduction MSc IS program</dc:title>
   <dc:creator>Victor van Reijswoud</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>