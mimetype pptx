--- v0 (2025-11-04)
+++ v1 (2026-04-06)
@@ -28,51 +28,50 @@
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
@@ -91,97 +90,96 @@
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483689" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId46"/>
+    <p:notesMasterId r:id="rId45"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="353" r:id="rId3"/>
     <p:sldId id="262" r:id="rId4"/>
     <p:sldId id="359" r:id="rId5"/>
     <p:sldId id="360" r:id="rId6"/>
     <p:sldId id="361" r:id="rId7"/>
     <p:sldId id="362" r:id="rId8"/>
     <p:sldId id="363" r:id="rId9"/>
     <p:sldId id="344" r:id="rId10"/>
     <p:sldId id="364" r:id="rId11"/>
     <p:sldId id="354" r:id="rId12"/>
     <p:sldId id="355" r:id="rId13"/>
     <p:sldId id="356" r:id="rId14"/>
     <p:sldId id="365" r:id="rId15"/>
     <p:sldId id="357" r:id="rId16"/>
     <p:sldId id="267" r:id="rId17"/>
     <p:sldId id="268" r:id="rId18"/>
     <p:sldId id="366" r:id="rId19"/>
     <p:sldId id="374" r:id="rId20"/>
     <p:sldId id="367" r:id="rId21"/>
     <p:sldId id="368" r:id="rId22"/>
     <p:sldId id="369" r:id="rId23"/>
     <p:sldId id="370" r:id="rId24"/>
-    <p:sldId id="384" r:id="rId25"/>
-[...19 lines deleted...]
-    <p:sldId id="380" r:id="rId45"/>
+    <p:sldId id="371" r:id="rId25"/>
+    <p:sldId id="372" r:id="rId26"/>
+    <p:sldId id="373" r:id="rId27"/>
+    <p:sldId id="381" r:id="rId28"/>
+    <p:sldId id="382" r:id="rId29"/>
+    <p:sldId id="276" r:id="rId30"/>
+    <p:sldId id="277" r:id="rId31"/>
+    <p:sldId id="278" r:id="rId32"/>
+    <p:sldId id="375" r:id="rId33"/>
+    <p:sldId id="376" r:id="rId34"/>
+    <p:sldId id="377" r:id="rId35"/>
+    <p:sldId id="378" r:id="rId36"/>
+    <p:sldId id="281" r:id="rId37"/>
+    <p:sldId id="282" r:id="rId38"/>
+    <p:sldId id="283" r:id="rId39"/>
+    <p:sldId id="284" r:id="rId40"/>
+    <p:sldId id="383" r:id="rId41"/>
+    <p:sldId id="285" r:id="rId42"/>
+    <p:sldId id="286" r:id="rId43"/>
+    <p:sldId id="380" r:id="rId44"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -456,92 +454,92 @@
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="15575" autoAdjust="0"/>
-    <p:restoredTop sz="94672" autoAdjust="0"/>
+    <p:restoredLeft sz="15588" autoAdjust="0"/>
+    <p:restoredTop sz="94662" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="112" d="100"/>
-          <a:sy n="112" d="100"/>
+          <a:sx n="75" d="100"/>
+          <a:sy n="75" d="100"/>
         </p:scale>
-        <p:origin x="1640" y="192"/>
+        <p:origin x="1594" y="43"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="30" y="40590"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
@@ -2515,65 +2513,65 @@
     </dgm:pt>
     <dgm:pt modelId="{A12D182D-13FE-42B2-B48D-A364A4722FD8}" type="pres">
       <dgm:prSet presAssocID="{E45B8735-25F5-4357-85D2-AF9CB2E2C352}" presName="hierChild5" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{B49223B8-CDE2-40D3-AAFC-64556444F745}" type="pres">
       <dgm:prSet presAssocID="{6BFEBD90-498D-4FCE-B8D7-5F483CFA3C14}" presName="hierChild3" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
     <dgm:cxn modelId="{EF415707-27D6-412E-B471-F59C72D7B41D}" type="presOf" srcId="{A3FC17C5-0D9F-4101-98E6-1110B6D129A1}" destId="{6D562958-E002-4B9E-9013-FD16A2F5BF28}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{4D25600C-D62B-40F5-A80E-2C62080EF5A7}" srcId="{6BFEBD90-498D-4FCE-B8D7-5F483CFA3C14}" destId="{E45B8735-25F5-4357-85D2-AF9CB2E2C352}" srcOrd="3" destOrd="0" parTransId="{9F2A2FFD-6E33-442B-B3CF-419D0FBFAE5F}" sibTransId="{C5AA5794-4BEB-4AAF-BF0C-5BBF488E350A}"/>
     <dgm:cxn modelId="{2C49320F-FDA3-4575-B1B1-900A4AA99047}" type="presOf" srcId="{4573AC0E-16E9-4B35-8F7A-D4BD42E6C5FE}" destId="{269B31A6-56C7-4052-8C60-1CED9FC6413C}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{35EA8218-3B52-470B-ACED-970D1180AC90}" srcId="{6BFEBD90-498D-4FCE-B8D7-5F483CFA3C14}" destId="{842E12EF-F16B-4CA6-8B21-5D4223A49417}" srcOrd="1" destOrd="0" parTransId="{98C5415F-46B5-43BC-9C47-E8F8D876411F}" sibTransId="{88249FDD-7484-4BDB-9C7E-A35B4F4163A2}"/>
     <dgm:cxn modelId="{C944B318-7894-4014-AF46-C37CD9C62292}" type="presOf" srcId="{11A53A1C-8E87-4A1D-97BB-B50C2AF8E7E3}" destId="{F239E45E-1AD0-49AB-AC63-0BF05CFBD388}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{4A96351B-FC89-4403-8BCA-A3B511A6DEFD}" type="presOf" srcId="{65377ED7-6B2C-42EC-8A01-49131A71C0C8}" destId="{84CE7CF7-3815-4CEF-B839-E489141B7051}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{A98C8F1B-2B01-4B7C-B312-B5D26AB7BAFD}" type="presOf" srcId="{909EA586-BE5D-4EC8-BEFA-05F96386A0BA}" destId="{F11EBAE5-BB13-40C5-B0F3-A3D231AFEFB8}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{66566922-B52D-4A34-8580-9A98F99F22CD}" type="presOf" srcId="{E45B8735-25F5-4357-85D2-AF9CB2E2C352}" destId="{9FA18A4C-D74A-4F3D-8EAE-CE4A71F98F6A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{BA8F6526-59DE-4126-905D-2AEEA9012662}" type="presOf" srcId="{1DD2C282-C1DB-4CE9-B40D-4A0799992FF5}" destId="{D11C5529-2283-4C72-9AEF-5D4177EF5BAB}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{8C821629-3325-4AB8-BDCA-9A3039BF77B9}" type="presOf" srcId="{F8C758B1-4B98-4266-AFC8-2239ACCDD207}" destId="{3FB1355F-D918-4514-9E2B-815916FFD327}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{6D45D22A-F847-46F7-A425-E5F8819659B9}" type="presOf" srcId="{D9F349D4-16FB-4EAC-8898-AE2B03BF6959}" destId="{21A50E6E-CB1F-49B0-A7CE-2AB61ABB32CF}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{2280D538-4592-4963-94DA-98AF03E160EF}" srcId="{6BFEBD90-498D-4FCE-B8D7-5F483CFA3C14}" destId="{5B475AAF-CAF8-4708-A34F-1F0C50C3148B}" srcOrd="2" destOrd="0" parTransId="{7EC74F26-7D78-4EBD-B0AE-A26BC8232A23}" sibTransId="{8AC4EB25-A40C-424E-8965-F26F6254E634}"/>
     <dgm:cxn modelId="{D06EFB39-DD2E-4EE5-9B95-132359717D19}" type="presOf" srcId="{E6A081CB-41DB-49FE-A6F6-D95AAE9FD04E}" destId="{6843A386-037E-4C44-AAAE-863EC0E11A29}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{985FEE3E-4848-4DD7-A1DF-AED65B7EB881}" srcId="{65377ED7-6B2C-42EC-8A01-49131A71C0C8}" destId="{F313A042-509C-475B-9817-AD1A201A112C}" srcOrd="1" destOrd="0" parTransId="{A89DDB1D-729C-4D5A-91A5-76652084113B}" sibTransId="{32AA74AB-458E-4031-9D28-CA64E51B38A7}"/>
+    <dgm:cxn modelId="{DC1B725F-4267-42A0-B5A7-326F68762F35}" type="presOf" srcId="{4F8DC6BB-E145-4A7B-9B64-0C698A179679}" destId="{92337139-56C6-4ABD-A452-5D3AC1F708C1}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{F5D74141-C305-4B00-A996-A0FAB6496553}" srcId="{5B475AAF-CAF8-4708-A34F-1F0C50C3148B}" destId="{48838D15-4704-4B06-B181-21696D031585}" srcOrd="0" destOrd="0" parTransId="{4F8DC6BB-E145-4A7B-9B64-0C698A179679}" sibTransId="{A63C5F6C-951A-4395-A529-251FE55979B9}"/>
+    <dgm:cxn modelId="{27367D62-3A69-4B74-8C07-2E769A20BD8D}" type="presOf" srcId="{7EC74F26-7D78-4EBD-B0AE-A26BC8232A23}" destId="{B32340D7-4C88-48C4-A9D0-EC5C3AFA26A9}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{786BEC43-B9B8-4DCD-A212-42CC448378E0}" type="presOf" srcId="{D9F349D4-16FB-4EAC-8898-AE2B03BF6959}" destId="{89764044-8C94-45B4-87F2-E4F6462E2310}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
-    <dgm:cxn modelId="{FA5E0749-7944-463D-A1BB-579F2763D4FB}" type="presOf" srcId="{4B861DC6-3E3B-4A57-B559-5E0992DA0233}" destId="{BA9AC000-03B5-4FA7-8124-6A27947A4C8D}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
-[...4 lines deleted...]
-    <dgm:cxn modelId="{27367D62-3A69-4B74-8C07-2E769A20BD8D}" type="presOf" srcId="{7EC74F26-7D78-4EBD-B0AE-A26BC8232A23}" destId="{B32340D7-4C88-48C4-A9D0-EC5C3AFA26A9}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{967DF763-D6E7-467A-AF40-D3B363A7DD0B}" type="presOf" srcId="{C7830710-4588-4896-A9C2-B1DC1BDDFC51}" destId="{3BB1FD23-463C-4E39-BB81-29072B04B820}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{6428AE64-8B25-4EBF-AA70-769DACA89AA7}" type="presOf" srcId="{E8D4991A-E875-4AA6-81D6-09250D0C66F9}" destId="{3EA9938F-EE40-45EB-A4DF-A57C3958EC59}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{1B961968-4E0B-4DF8-80B4-67A475468C0F}" type="presOf" srcId="{E45B8735-25F5-4357-85D2-AF9CB2E2C352}" destId="{6A08C4DC-BA98-4E7A-89F0-543D9524D691}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{FA5E0749-7944-463D-A1BB-579F2763D4FB}" type="presOf" srcId="{4B861DC6-3E3B-4A57-B559-5E0992DA0233}" destId="{BA9AC000-03B5-4FA7-8124-6A27947A4C8D}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{50E42B4B-9968-439B-AB0E-E3C6EAAF4D26}" type="presOf" srcId="{4573AC0E-16E9-4B35-8F7A-D4BD42E6C5FE}" destId="{52046925-FDD2-452D-9F82-D594849B7939}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{A2BAC06D-C2DE-4216-83E9-29DC5996329D}" type="presOf" srcId="{98C5415F-46B5-43BC-9C47-E8F8D876411F}" destId="{A4FC3F86-7A14-476F-BFEB-0CDAB18325C5}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{EEDA1A6F-A9CC-4760-9975-6FCD48899CB8}" srcId="{E45B8735-25F5-4357-85D2-AF9CB2E2C352}" destId="{E8D4991A-E875-4AA6-81D6-09250D0C66F9}" srcOrd="1" destOrd="0" parTransId="{7EB8BF96-43EB-465C-8AE5-E0225C779222}" sibTransId="{D9D2FCF3-37C3-44D7-BC13-9E67C16504AB}"/>
+    <dgm:cxn modelId="{5313BD4F-263F-4BE2-8591-1A6C8057CDFE}" type="presOf" srcId="{E6A081CB-41DB-49FE-A6F6-D95AAE9FD04E}" destId="{8BC87DE0-D1F9-494D-85AE-AD046AC1F75D}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{AB73CA71-8505-4C74-8939-C97BE2F003EE}" type="presOf" srcId="{D9F12F3B-F18B-42E5-B474-DE1FEA50501C}" destId="{CEC0DD18-A8D1-4E91-B695-AB83CFE41B8C}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{A6759074-1E92-4E9E-9BA2-FFD5979D6F6E}" type="presOf" srcId="{7EB8BF96-43EB-465C-8AE5-E0225C779222}" destId="{D0B5F4A3-B478-426D-8624-FF9E0F5CF002}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{1078DD5A-3A9E-44B9-9C0C-EC6663AC9984}" type="presOf" srcId="{842E12EF-F16B-4CA6-8B21-5D4223A49417}" destId="{36D40E02-9730-4C01-B94E-A33A130AFC2D}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{9D1E6B7C-597A-42AA-9D57-949C8D8F1B20}" srcId="{5B475AAF-CAF8-4708-A34F-1F0C50C3148B}" destId="{923CFDBE-3A9B-42E2-B89B-1618D9D32953}" srcOrd="2" destOrd="0" parTransId="{A3FC17C5-0D9F-4101-98E6-1110B6D129A1}" sibTransId="{D60E21B7-56E6-4CB0-AE91-5FC1C126D252}"/>
     <dgm:cxn modelId="{F82D577F-AB8E-4B2D-A52E-62384D3FE8F8}" type="presOf" srcId="{F313A042-509C-475B-9817-AD1A201A112C}" destId="{E59B1C0E-C0D9-4FE2-9F5D-2D0F674764F1}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{65A21380-99A1-4F9B-A804-2EFA685EC064}" type="presOf" srcId="{5B475AAF-CAF8-4708-A34F-1F0C50C3148B}" destId="{F716B8A3-3E05-4289-98B1-87E62EDA9EE6}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{ACD22881-4CCF-4049-9041-E1AE7F17A7B3}" type="presOf" srcId="{842E12EF-F16B-4CA6-8B21-5D4223A49417}" destId="{E9CA97E9-D71D-4837-93C0-BD1503982791}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{02DB1382-81E5-4A5B-8F1F-46E2D4347861}" type="presOf" srcId="{CE5861F6-7EE1-4B3D-8BE6-F7901B0F6034}" destId="{7CDE0CAE-A8C0-4C75-A25F-186AECF557BE}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{1B99A884-657A-4A42-BD3F-8A6495E6B8AB}" type="presOf" srcId="{E11AF1BF-6771-4114-8417-8894D6D09325}" destId="{98B6F91D-D9A7-47A6-B100-02FA0F514FE0}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{C5E83F85-08A1-458F-8000-00389DBA782C}" type="presOf" srcId="{6BFEBD90-498D-4FCE-B8D7-5F483CFA3C14}" destId="{E0F6C1D6-1966-4068-A82E-12991109E34E}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{9EE96F87-9A86-4D1D-B925-AFE9F4E8E063}" type="presOf" srcId="{FFCBF61B-4264-41E0-86EE-9E04AC77B8EF}" destId="{A671C6A8-5883-4FD4-9A62-34434D6297E5}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{3D13C489-ED2F-4A3B-B460-AC374BBD4F2E}" type="presOf" srcId="{E11AF1BF-6771-4114-8417-8894D6D09325}" destId="{40251515-78D1-4A90-BBDD-D2412FACF11D}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{016DDA8A-96E1-48BF-BE12-BF4277B4086D}" type="presOf" srcId="{461660DE-E8CD-4EEE-823D-16B58F5EB8DD}" destId="{D2B94E14-C049-4D0B-8916-D6559FA5F2DF}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{B6C48F8F-84CC-41C8-8BD3-34A24EDED572}" srcId="{65377ED7-6B2C-42EC-8A01-49131A71C0C8}" destId="{11A53A1C-8E87-4A1D-97BB-B50C2AF8E7E3}" srcOrd="2" destOrd="0" parTransId="{0C31914A-22D5-4511-8811-35192FA58A41}" sibTransId="{12138717-61DA-4146-873E-EF1BAB1E7F11}"/>
     <dgm:cxn modelId="{DFF78691-A6C0-4191-9273-A6A47491282D}" srcId="{65377ED7-6B2C-42EC-8A01-49131A71C0C8}" destId="{E11AF1BF-6771-4114-8417-8894D6D09325}" srcOrd="0" destOrd="0" parTransId="{909EA586-BE5D-4EC8-BEFA-05F96386A0BA}" sibTransId="{3F880755-2B7F-4482-BA0B-3FC82D558E77}"/>
     <dgm:cxn modelId="{6EDB6095-2AF5-4789-9305-686FD54C1D72}" type="presOf" srcId="{F313A042-509C-475B-9817-AD1A201A112C}" destId="{C9882ACB-69F1-4638-B6D4-DA7A69794377}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{95AC7995-F879-4154-80AA-CD960564B638}" type="presOf" srcId="{6BFEBD90-498D-4FCE-B8D7-5F483CFA3C14}" destId="{162228C3-7401-4A05-B27D-86506C1EDE3B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{7111FD99-E648-4162-8B34-432F673DC77F}" type="presOf" srcId="{923CFDBE-3A9B-42E2-B89B-1618D9D32953}" destId="{C3850799-CC76-4410-A279-CB5139DA5B7D}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{FFBD129A-3C4B-4C42-9954-5C1ECD99E36D}" srcId="{5B475AAF-CAF8-4708-A34F-1F0C50C3148B}" destId="{4573AC0E-16E9-4B35-8F7A-D4BD42E6C5FE}" srcOrd="1" destOrd="0" parTransId="{7DAEEDF4-A2A2-483D-A927-586622F5C8E9}" sibTransId="{9701DA90-6761-4830-9FA8-342294805441}"/>
     <dgm:cxn modelId="{951E2EA0-F082-49E1-BEAA-3FA21BF9D6AC}" srcId="{842E12EF-F16B-4CA6-8B21-5D4223A49417}" destId="{4B861DC6-3E3B-4A57-B559-5E0992DA0233}" srcOrd="1" destOrd="0" parTransId="{5733DC87-7D67-4647-AC81-A8C0D2AFB140}" sibTransId="{B95948C4-03E2-4F1F-8BAB-8E66804A4E7E}"/>
     <dgm:cxn modelId="{8BF567A3-4D50-428D-BFFE-0014DC7D82C1}" srcId="{6BFEBD90-498D-4FCE-B8D7-5F483CFA3C14}" destId="{65377ED7-6B2C-42EC-8A01-49131A71C0C8}" srcOrd="0" destOrd="0" parTransId="{90E5480B-1008-465C-961A-E912C4512D0F}" sibTransId="{521D8E8C-CCD7-4F5C-AF1D-B03BFBBABE90}"/>
     <dgm:cxn modelId="{78D7FDA8-60E2-49F8-B907-4E7CDC1D9B2E}" type="presOf" srcId="{A89DDB1D-729C-4D5A-91A5-76652084113B}" destId="{00F24D73-C95D-4086-82F3-A56F7B9C6AF2}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{026EE8AA-295D-476C-BD26-BF4E8918D07A}" type="presOf" srcId="{0C31914A-22D5-4511-8811-35192FA58A41}" destId="{CD032932-A53F-4009-ABDC-0CEB6E658BBD}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{A4600EAE-7AFD-4FFB-AC3B-B231C73FB8E3}" type="presOf" srcId="{C7830710-4588-4896-A9C2-B1DC1BDDFC51}" destId="{EE125698-1573-4DCD-8C14-AFEFE69DA836}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{659A65B3-25BE-4D0D-B496-264CB885C00C}" type="presOf" srcId="{65377ED7-6B2C-42EC-8A01-49131A71C0C8}" destId="{347F32FC-BCEC-457B-BE0D-E9004C962596}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{B54568BE-5A59-477D-B2AF-0305B5E3BE43}" type="presOf" srcId="{48838D15-4704-4B06-B181-21696D031585}" destId="{803A33AF-89AE-4522-951F-8462D0C9A850}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{6BC5AAC4-C6FB-443D-A78C-528D955E8FF3}" type="presOf" srcId="{923CFDBE-3A9B-42E2-B89B-1618D9D32953}" destId="{E99ED401-82C2-4351-AE81-AA35C0BDB110}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{0D80DDC4-B74E-4434-9C33-D303997A3108}" type="presOf" srcId="{E8D4991A-E875-4AA6-81D6-09250D0C66F9}" destId="{8675304B-6853-47B8-A620-F6614BD7AEC9}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
@@ -7149,51 +7147,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{7BAFE1A9-F113-473B-AE95-E18C8DB4C8FE}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>05/02/2025</a:t>
+              <a:t>24/02/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143000" y="685800"/>
             <a:ext cx="4572000" cy="3429000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -7422,186 +7420,186 @@
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide42.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide43.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0CEC3609-72E4-4F0E-A925-2CA0CC4B3484}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:t>1</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
@@ -8098,51 +8096,51 @@
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Times New Roman" pitchFamily="16" charset="0"/>
               <a:tabLst>
                 <a:tab pos="723900" algn="l"/>
                 <a:tab pos="1447800" algn="l"/>
                 <a:tab pos="2171700" algn="l"/>
                 <a:tab pos="2895600" algn="l"/>
               </a:tabLst>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="16" charset="0"/>
                 <a:cs typeface="Arial" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1C1957A6-A2A1-4528-A683-A11AAE9906AE}" type="slidenum">
               <a:rPr lang="en-GB" sz="1000" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr/>
-              <a:t>29</a:t>
+              <a:t>28</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" sz="1000">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="108548" name="Text Box 1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1292465" y="806451"/>
             <a:ext cx="4273070" cy="3187700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -8842,51 +8840,51 @@
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Times New Roman" pitchFamily="16" charset="0"/>
               <a:tabLst>
                 <a:tab pos="723900" algn="l"/>
                 <a:tab pos="1447800" algn="l"/>
                 <a:tab pos="2171700" algn="l"/>
                 <a:tab pos="2895600" algn="l"/>
               </a:tabLst>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="16" charset="0"/>
                 <a:cs typeface="Arial" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{F1AE46D6-7D3B-4BC9-A4CC-D9DE699C8F41}" type="slidenum">
               <a:rPr lang="en-GB" sz="1000" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr/>
-              <a:t>30</a:t>
+              <a:t>29</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" sz="1000">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="104452" name="Text Box 1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1292465" y="806451"/>
             <a:ext cx="4273070" cy="3187700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -9586,51 +9584,51 @@
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Times New Roman" pitchFamily="16" charset="0"/>
               <a:tabLst>
                 <a:tab pos="723900" algn="l"/>
                 <a:tab pos="1447800" algn="l"/>
                 <a:tab pos="2171700" algn="l"/>
                 <a:tab pos="2895600" algn="l"/>
               </a:tabLst>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="16" charset="0"/>
                 <a:cs typeface="Arial" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{77B35E98-0F1B-44A9-B189-7078F1148A64}" type="slidenum">
               <a:rPr lang="en-GB" sz="1000" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr/>
-              <a:t>31</a:t>
+              <a:t>30</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" sz="1000">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="105476" name="Text Box 1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1292465" y="806451"/>
             <a:ext cx="4273070" cy="3187700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -10330,51 +10328,51 @@
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Times New Roman" pitchFamily="16" charset="0"/>
               <a:tabLst>
                 <a:tab pos="723900" algn="l"/>
                 <a:tab pos="1447800" algn="l"/>
                 <a:tab pos="2171700" algn="l"/>
                 <a:tab pos="2895600" algn="l"/>
               </a:tabLst>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="16" charset="0"/>
                 <a:cs typeface="Arial" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{FBC63C5F-B4B4-4B09-A1EF-7C97783B7D20}" type="slidenum">
               <a:rPr lang="en-GB" sz="1000" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr/>
-              <a:t>32</a:t>
+              <a:t>31</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" sz="1000">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="106500" name="Text Box 1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1292465" y="806451"/>
             <a:ext cx="4273070" cy="3187700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -11074,51 +11072,51 @@
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Times New Roman" pitchFamily="16" charset="0"/>
               <a:tabLst>
                 <a:tab pos="723900" algn="l"/>
                 <a:tab pos="1447800" algn="l"/>
                 <a:tab pos="2171700" algn="l"/>
                 <a:tab pos="2895600" algn="l"/>
               </a:tabLst>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="16" charset="0"/>
                 <a:cs typeface="Arial" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{AB36906A-EF2F-469E-A0CB-DE69DD830015}" type="slidenum">
               <a:rPr lang="en-GB" sz="1000" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr/>
-              <a:t>33</a:t>
+              <a:t>32</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" sz="1000">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="100356" name="Text Box 1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1292465" y="806451"/>
             <a:ext cx="4273070" cy="3187700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -11818,51 +11816,51 @@
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Times New Roman" pitchFamily="16" charset="0"/>
               <a:tabLst>
                 <a:tab pos="723900" algn="l"/>
                 <a:tab pos="1447800" algn="l"/>
                 <a:tab pos="2171700" algn="l"/>
                 <a:tab pos="2895600" algn="l"/>
               </a:tabLst>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="16" charset="0"/>
                 <a:cs typeface="Arial" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{207F5FCA-D943-4C83-81A1-0C4E3EE3EF06}" type="slidenum">
               <a:rPr lang="en-GB" sz="1000" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr/>
-              <a:t>34</a:t>
+              <a:t>33</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" sz="1000">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="98308" name="Text Box 1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1292465" y="806451"/>
             <a:ext cx="4273070" cy="3187700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -12562,51 +12560,51 @@
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Times New Roman" pitchFamily="16" charset="0"/>
               <a:tabLst>
                 <a:tab pos="723900" algn="l"/>
                 <a:tab pos="1447800" algn="l"/>
                 <a:tab pos="2171700" algn="l"/>
                 <a:tab pos="2895600" algn="l"/>
               </a:tabLst>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="16" charset="0"/>
                 <a:cs typeface="Arial" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{00994E0F-B13D-424A-9049-A0FEAB6BD737}" type="slidenum">
               <a:rPr lang="en-GB" sz="1000" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr/>
-              <a:t>35</a:t>
+              <a:t>34</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" sz="1000">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="99332" name="Text Box 1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1292465" y="806451"/>
             <a:ext cx="4273070" cy="3187700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -13306,51 +13304,51 @@
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Times New Roman" pitchFamily="16" charset="0"/>
               <a:tabLst>
                 <a:tab pos="723900" algn="l"/>
                 <a:tab pos="1447800" algn="l"/>
                 <a:tab pos="2171700" algn="l"/>
                 <a:tab pos="2895600" algn="l"/>
               </a:tabLst>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="16" charset="0"/>
                 <a:cs typeface="Arial" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{5E7C2278-863C-4D99-A1DD-9ADC57683801}" type="slidenum">
               <a:rPr lang="en-GB" sz="1000" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr/>
-              <a:t>36</a:t>
+              <a:t>35</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" sz="1000">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="102404" name="Text Box 1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1292465" y="806451"/>
             <a:ext cx="4273070" cy="3187700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -14050,51 +14048,51 @@
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Times New Roman" pitchFamily="16" charset="0"/>
               <a:tabLst>
                 <a:tab pos="723900" algn="l"/>
                 <a:tab pos="1447800" algn="l"/>
                 <a:tab pos="2171700" algn="l"/>
                 <a:tab pos="2895600" algn="l"/>
               </a:tabLst>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="16" charset="0"/>
                 <a:cs typeface="Arial" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4B7AD302-82B7-41E4-87E7-C07BF28A1AE7}" type="slidenum">
               <a:rPr lang="en-GB" sz="1000" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr/>
-              <a:t>37</a:t>
+              <a:t>36</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" sz="1000">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="109572" name="Text Box 1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1292465" y="806451"/>
             <a:ext cx="4273070" cy="3187700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -14794,51 +14792,51 @@
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Times New Roman" pitchFamily="16" charset="0"/>
               <a:tabLst>
                 <a:tab pos="723900" algn="l"/>
                 <a:tab pos="1447800" algn="l"/>
                 <a:tab pos="2171700" algn="l"/>
                 <a:tab pos="2895600" algn="l"/>
               </a:tabLst>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="16" charset="0"/>
                 <a:cs typeface="Arial" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{DF7B076E-A83B-4E1E-AF4E-65AB8EE96246}" type="slidenum">
               <a:rPr lang="en-GB" sz="1000" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr/>
-              <a:t>38</a:t>
+              <a:t>37</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" sz="1000">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="110596" name="Text Box 1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1292465" y="806451"/>
             <a:ext cx="4273070" cy="3187700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -15622,51 +15620,51 @@
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Times New Roman" pitchFamily="16" charset="0"/>
               <a:tabLst>
                 <a:tab pos="723900" algn="l"/>
                 <a:tab pos="1447800" algn="l"/>
                 <a:tab pos="2171700" algn="l"/>
                 <a:tab pos="2895600" algn="l"/>
               </a:tabLst>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="16" charset="0"/>
                 <a:cs typeface="Arial" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BA2E44A9-4671-4E8C-8917-46C7DF7FA388}" type="slidenum">
               <a:rPr lang="en-GB" sz="1000" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr/>
-              <a:t>39</a:t>
+              <a:t>38</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" sz="1000">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="111620" name="Text Box 1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1292465" y="806451"/>
             <a:ext cx="4273070" cy="3187700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -16366,51 +16364,51 @@
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Times New Roman" pitchFamily="16" charset="0"/>
               <a:tabLst>
                 <a:tab pos="723900" algn="l"/>
                 <a:tab pos="1447800" algn="l"/>
                 <a:tab pos="2171700" algn="l"/>
                 <a:tab pos="2895600" algn="l"/>
               </a:tabLst>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="16" charset="0"/>
                 <a:cs typeface="Arial" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{2A64250A-BC42-4CBB-AB74-40C7938F51BD}" type="slidenum">
               <a:rPr lang="en-GB" sz="1000" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr/>
-              <a:t>40</a:t>
+              <a:t>39</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" sz="1000">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="112644" name="Text Box 1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1292465" y="806451"/>
             <a:ext cx="4273070" cy="3187700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -17110,51 +17108,51 @@
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Times New Roman" pitchFamily="16" charset="0"/>
               <a:tabLst>
                 <a:tab pos="723900" algn="l"/>
                 <a:tab pos="1447800" algn="l"/>
                 <a:tab pos="2171700" algn="l"/>
                 <a:tab pos="2895600" algn="l"/>
               </a:tabLst>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="16" charset="0"/>
                 <a:cs typeface="Arial" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{2A64250A-BC42-4CBB-AB74-40C7938F51BD}" type="slidenum">
               <a:rPr lang="en-GB" sz="1000" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr/>
-              <a:t>41</a:t>
+              <a:t>40</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" sz="1000">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="112644" name="Text Box 1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1292465" y="806451"/>
             <a:ext cx="4273070" cy="3187700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -17854,51 +17852,51 @@
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Times New Roman" pitchFamily="16" charset="0"/>
               <a:tabLst>
                 <a:tab pos="723900" algn="l"/>
                 <a:tab pos="1447800" algn="l"/>
                 <a:tab pos="2171700" algn="l"/>
                 <a:tab pos="2895600" algn="l"/>
               </a:tabLst>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="16" charset="0"/>
                 <a:cs typeface="Arial" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{786E18C2-CA35-463E-B317-CDF433FC3E3E}" type="slidenum">
               <a:rPr lang="en-GB" sz="1000" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr/>
-              <a:t>42</a:t>
+              <a:t>41</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" sz="1000">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="113668" name="Text Box 1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1292465" y="806451"/>
             <a:ext cx="4273070" cy="3187700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -18598,51 +18596,51 @@
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Times New Roman" pitchFamily="16" charset="0"/>
               <a:tabLst>
                 <a:tab pos="723900" algn="l"/>
                 <a:tab pos="1447800" algn="l"/>
                 <a:tab pos="2171700" algn="l"/>
                 <a:tab pos="2895600" algn="l"/>
               </a:tabLst>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="16" charset="0"/>
                 <a:cs typeface="Arial" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8422935A-DF6E-4835-9D76-B11BAFC99CFE}" type="slidenum">
               <a:rPr lang="en-GB" sz="1000" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr/>
-              <a:t>43</a:t>
+              <a:t>42</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" sz="1000">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="114692" name="Text Box 1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1292465" y="806451"/>
             <a:ext cx="4273070" cy="3187700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -22486,51 +22484,51 @@
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Times New Roman" pitchFamily="16" charset="0"/>
               <a:tabLst>
                 <a:tab pos="723900" algn="l"/>
                 <a:tab pos="1447800" algn="l"/>
                 <a:tab pos="2171700" algn="l"/>
                 <a:tab pos="2895600" algn="l"/>
               </a:tabLst>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="16" charset="0"/>
                 <a:cs typeface="Arial" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1C1957A6-A2A1-4528-A683-A11AAE9906AE}" type="slidenum">
               <a:rPr lang="en-GB" sz="1000" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr/>
-              <a:t>28</a:t>
+              <a:t>27</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" sz="1000">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="108548" name="Text Box 1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1292465" y="806451"/>
             <a:ext cx="4273070" cy="3187700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -25459,178 +25457,174 @@
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -26284,126 +26278,287 @@
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...52 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Sample Requirements Traceability Matrix</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="3" name="Table 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD9D4B14-65A5-430E-DCCC-D3C1DE26C4E3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2907105739"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="381000" y="2057400"/>
+          <a:ext cx="8458200" cy="2432094"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" bandRow="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="1219200">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1257290894"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1676400">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1893919525"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1143000">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="779803797"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2057400">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2509331889"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2362200">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3008922057"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="570186">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>Requirement No.</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>Name</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>Category</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>Source</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>Status</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3806667160"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1792014">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>R32</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>Laptop memory</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>Hardware</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>Project Charter and corporate laptop specifications</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" dirty="0"/>
+                        <a:t>Complete. Laptops ordered meet requirement by having 16GB of memory</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1087871975"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2626789710"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -26461,133 +26616,184 @@
                 <a:tab pos="8229600" algn="l"/>
                 <a:tab pos="8686800" algn="l"/>
                 <a:tab pos="9144000" algn="l"/>
               </a:tabLst>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" b="1" dirty="0"/>
               <a:t>Scope Definition and the Project Scope Statement</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12291" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="609600" y="1752600"/>
-            <a:ext cx="8153400" cy="4343400"/>
+            <a:off x="609600" y="1650537"/>
+            <a:ext cx="8153400" cy="4978863"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1150"/>
               </a:spcAft>
               <a:tabLst>
                 <a:tab pos="454025" algn="l"/>
                 <a:tab pos="911225" algn="l"/>
                 <a:tab pos="1368425" algn="l"/>
                 <a:tab pos="1825625" algn="l"/>
                 <a:tab pos="2282825" algn="l"/>
                 <a:tab pos="2740025" algn="l"/>
                 <a:tab pos="3197225" algn="l"/>
                 <a:tab pos="3654425" algn="l"/>
                 <a:tab pos="4111625" algn="l"/>
                 <a:tab pos="4568825" algn="l"/>
                 <a:tab pos="5026025" algn="l"/>
                 <a:tab pos="5483225" algn="l"/>
                 <a:tab pos="5940425" algn="l"/>
                 <a:tab pos="6397625" algn="l"/>
                 <a:tab pos="6854825" algn="l"/>
                 <a:tab pos="7312025" algn="l"/>
                 <a:tab pos="7769225" algn="l"/>
                 <a:tab pos="8226425" algn="l"/>
                 <a:tab pos="8683625" algn="l"/>
                 <a:tab pos="9140825" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
-              <a:t>The preliminary scope statement, project charter, organizational process assets, and approved change requests provide a basis for creating the project scope statement.</a:t>
+              <a:t>The preliminary scope statement, project charter, organizational process assets (OPAs), and approved change requests provide a basis for creating the project scope statement.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="just">
+            <a:pPr lvl="1" algn="just">
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="3500"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1150"/>
+              </a:spcAft>
               <a:tabLst>
                 <a:tab pos="454025" algn="l"/>
                 <a:tab pos="911225" algn="l"/>
                 <a:tab pos="1368425" algn="l"/>
                 <a:tab pos="1825625" algn="l"/>
                 <a:tab pos="2282825" algn="l"/>
                 <a:tab pos="2740025" algn="l"/>
                 <a:tab pos="3197225" algn="l"/>
                 <a:tab pos="3654425" algn="l"/>
                 <a:tab pos="4111625" algn="l"/>
                 <a:tab pos="4568825" algn="l"/>
                 <a:tab pos="5026025" algn="l"/>
                 <a:tab pos="5483225" algn="l"/>
                 <a:tab pos="5940425" algn="l"/>
                 <a:tab pos="6397625" algn="l"/>
                 <a:tab pos="6854825" algn="l"/>
                 <a:tab pos="7312025" algn="l"/>
                 <a:tab pos="7769225" algn="l"/>
                 <a:tab pos="8226425" algn="l"/>
                 <a:tab pos="8683625" algn="l"/>
                 <a:tab pos="9140825" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" b="0" dirty="0"/>
+              <a:t>OPAs are internal, company-specific plans, processes, policies, procedures, and knowledge bases used to guide and improve project management e.g</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" dirty="0"/>
+              <a:t>templates, historical data, and lessons learned from past projects, which help streamline execution and ensure consistency.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1150"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
               <a:t>As time progresses, the scope of a project should become clearer and more specific.</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1687152237"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="med"/>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq"/>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
@@ -27029,51 +27235,51 @@
               <a:tabLst>
                 <a:tab pos="454025" algn="l"/>
                 <a:tab pos="911225" algn="l"/>
                 <a:tab pos="1368425" algn="l"/>
                 <a:tab pos="1825625" algn="l"/>
                 <a:tab pos="2282825" algn="l"/>
                 <a:tab pos="2740025" algn="l"/>
                 <a:tab pos="3197225" algn="l"/>
                 <a:tab pos="3654425" algn="l"/>
                 <a:tab pos="4111625" algn="l"/>
                 <a:tab pos="4568825" algn="l"/>
                 <a:tab pos="5026025" algn="l"/>
                 <a:tab pos="5483225" algn="l"/>
                 <a:tab pos="5940425" algn="l"/>
                 <a:tab pos="6397625" algn="l"/>
                 <a:tab pos="6854825" algn="l"/>
                 <a:tab pos="7312025" algn="l"/>
                 <a:tab pos="7769225" algn="l"/>
                 <a:tab pos="8226425" algn="l"/>
                 <a:tab pos="8683625" algn="l"/>
                 <a:tab pos="9140825" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2800" b="0" dirty="0"/>
-              <a:t>A WBS is a foundation document that provides the basis for planning and managing project schedules, costs, resources, and changes.</a:t>
+              <a:t>It is a foundation document that provides the basis for planning and managing project schedules, costs, resources, and changes.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="2800"/>
               </a:spcBef>
               <a:tabLst>
                 <a:tab pos="454025" algn="l"/>
                 <a:tab pos="911225" algn="l"/>
                 <a:tab pos="1368425" algn="l"/>
                 <a:tab pos="1825625" algn="l"/>
                 <a:tab pos="2282825" algn="l"/>
                 <a:tab pos="2740025" algn="l"/>
                 <a:tab pos="3197225" algn="l"/>
                 <a:tab pos="3654425" algn="l"/>
                 <a:tab pos="4111625" algn="l"/>
                 <a:tab pos="4568825" algn="l"/>
                 <a:tab pos="5026025" algn="l"/>
                 <a:tab pos="5483225" algn="l"/>
                 <a:tab pos="5940425" algn="l"/>
                 <a:tab pos="6397625" algn="l"/>
@@ -27735,284 +27941,190 @@
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="7"/>
+                                          <p:spTgt spid="8"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr additive="base">
                                         <p:cTn id="7" dur="500" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="7"/>
+                                          <p:spTgt spid="8"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_x</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="#ppt_x"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_x"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr additive="base">
                                         <p:cTn id="8" dur="500" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="7"/>
+                                          <p:spTgt spid="8"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_y</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="1+#ppt_h/2"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_y"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="9" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="10" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="11" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="11" presetID="8" presetClass="entr" presetSubtype="16" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="12" dur="1" fill="hold">
-                                          <p:stCondLst>
-[...89 lines deleted...]
-                                        <p:cTn id="18" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="9"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="diamond(in)">
                                       <p:cBhvr>
-                                        <p:cTn id="19" dur="2000"/>
+                                        <p:cTn id="13" dur="2000"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="9"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
-      <p:bldGraphic spid="7" grpId="0">
-[...1 lines deleted...]
-      </p:bldGraphic>
       <p:bldP spid="8" grpId="0" animBg="1"/>
       <p:bldP spid="9" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -28890,136 +29002,50 @@
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> Contract information </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>etc</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1152187567"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
-  <p:timing>
-[...84 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -29186,51 +29212,51 @@
               <a:defRPr sz="3600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="500093"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Work Breakdown Structure…</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="467544" y="1700808"/>
-            <a:ext cx="8424936" cy="2808312"/>
+            <a:ext cx="8424936" cy="3175992"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="90488" tIns="44450" rIns="90488" bIns="44450" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="342900" indent="-342900" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buClr>
@@ -29350,92 +29376,92 @@
               <a:defRPr>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" fontAlgn="base">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FF9900"/>
               </a:buClr>
               <a:buSzPct val="127000"/>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
               <a:defRPr>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Baseline Scope: Approved and agreed upon scope of a project at a particular point in time, usually at the beginning of the project.</a:t>
+              <a:t>Baseline Scope: The approved, formally agreed-upon version of a project’s scope. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> A component in the project management plan, which covers:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> project scope statement</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> WBS</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> WBS dictionary</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Flowchart: Document 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4733836" y="3733800"/>
-            <a:ext cx="4143404" cy="2362200"/>
+            <a:off x="3995936" y="4293096"/>
+            <a:ext cx="4143404" cy="2214554"/>
           </a:xfrm>
           <a:prstGeom prst="flowChartDocument">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
@@ -29511,415 +29537,169 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="5" presetID="8" presetClass="entr" presetSubtype="16" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
-                                          <p:stCondLst>
-[...89 lines deleted...]
-                                        <p:cTn id="12" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="9"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="diamond(in)">
                                       <p:cBhvr>
-                                        <p:cTn id="13" dur="2000"/>
+                                        <p:cTn id="7" dur="2000"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="9"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
-      <p:bldP spid="7" grpId="0" animBg="1"/>
       <p:bldP spid="9" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...152 lines deleted...]
-<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8594725" y="5648325"/>
             <a:ext cx="549275" cy="396875"/>
           </a:xfrm>
           <a:prstGeom prst="bracketPair">
             <a:avLst>
               <a:gd name="adj" fmla="val 17949"/>
             </a:avLst>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{52A0454A-4217-48B4-956A-6FF2B746E92B}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>25</a:t>
+              <a:t>24</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Box 7"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1187624" y="766445"/>
             <a:ext cx="7010400" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
@@ -30272,51 +30052,51 @@
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Should not include any work more than 100% (out side the project scope).</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3295647794"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -30380,120 +30160,120 @@
               <a:rPr lang="en-US" sz="2600" b="0" dirty="0"/>
               <a:t>Useful during schedule network analysis, dependencies, </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2600" b="0" dirty="0"/>
               <a:t>Project risk management </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2600" b="0" dirty="0"/>
               <a:t>Used to base project progress and status reports</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2600" b="0" dirty="0"/>
               <a:t>Facilitates communication between the project manager and stakeholders throughout the project life time. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2600" b="0" dirty="0"/>
-              <a:t>Can help to identify stakeholders and enhances buy-in, roles &amp; responsibilities early</a:t>
+              <a:t>Can help to identify stakeholders and enhances buy-in, roles and responsibilities early</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2682857963"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8594725" y="5648325"/>
             <a:ext cx="549275" cy="396875"/>
           </a:xfrm>
           <a:prstGeom prst="bracketPair">
             <a:avLst>
               <a:gd name="adj" fmla="val 17949"/>
             </a:avLst>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{52A0454A-4217-48B4-956A-6FF2B746E92B}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>27</a:t>
+              <a:t>26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="285720" y="1214422"/>
             <a:ext cx="8286808" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent2"/>
           </a:lnRef>
           <a:fillRef idx="1">
@@ -30794,335 +30574,119 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="3" presetClass="entr" presetSubtype="10" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="5" presetID="4" presetClass="entr" presetSubtype="16" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
-                                          <p:stCondLst>
-[...104 lines deleted...]
-                                        <p:cTn id="16" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="7"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="box(in)">
                                       <p:cBhvr>
-                                        <p:cTn id="17" dur="500"/>
+                                        <p:cTn id="7" dur="500"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="7"/>
-                                        </p:tgtEl>
-[...104 lines deleted...]
-                                          <p:spTgt spid="9"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
-      <p:bldP spid="6" grpId="0" animBg="1"/>
       <p:bldP spid="7" grpId="0" animBg="1"/>
-      <p:bldP spid="8" grpId="0" animBg="1"/>
-[...1 lines deleted...]
-      <p:bldP spid="10" grpId="0"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="26625" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -31321,50 +30885,294 @@
                 <a:tab pos="4111625" algn="l"/>
                 <a:tab pos="4568825" algn="l"/>
                 <a:tab pos="5026025" algn="l"/>
                 <a:tab pos="5483225" algn="l"/>
                 <a:tab pos="5940425" algn="l"/>
                 <a:tab pos="6397625" algn="l"/>
                 <a:tab pos="6854825" algn="l"/>
                 <a:tab pos="7312025" algn="l"/>
                 <a:tab pos="7769225" algn="l"/>
                 <a:tab pos="8226425" algn="l"/>
                 <a:tab pos="8683625" algn="l"/>
                 <a:tab pos="9140825" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
               <a:t>The WBS must be consistent with the way in which work is actually going to be performed; it should serve the project team first, and other purposes only if practical.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2318800066"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="med"/>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq"/>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26625" name="Rectangle 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="849312" y="225125"/>
+            <a:ext cx="7761288" cy="1242135"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:tabLst>
+                <a:tab pos="0" algn="l"/>
+                <a:tab pos="457200" algn="l"/>
+                <a:tab pos="914400" algn="l"/>
+                <a:tab pos="1371600" algn="l"/>
+                <a:tab pos="1828800" algn="l"/>
+                <a:tab pos="2286000" algn="l"/>
+                <a:tab pos="2743200" algn="l"/>
+                <a:tab pos="3200400" algn="l"/>
+                <a:tab pos="3657600" algn="l"/>
+                <a:tab pos="4114800" algn="l"/>
+                <a:tab pos="4572000" algn="l"/>
+                <a:tab pos="5029200" algn="l"/>
+                <a:tab pos="5486400" algn="l"/>
+                <a:tab pos="5943600" algn="l"/>
+                <a:tab pos="6400800" algn="l"/>
+                <a:tab pos="6858000" algn="l"/>
+                <a:tab pos="7315200" algn="l"/>
+                <a:tab pos="7772400" algn="l"/>
+                <a:tab pos="8229600" algn="l"/>
+                <a:tab pos="8686800" algn="l"/>
+                <a:tab pos="9144000" algn="l"/>
+              </a:tabLst>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t>Creating a WBS and WBS Dictionary </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25603" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="304800" y="1706085"/>
+            <a:ext cx="8610600" cy="4276876"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>Project team members should be involved in developing the WBS to ensure consistency and buy-in.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>Each WBS item must be documented in a WBS dictionary to ensure accurate understanding of the scope of work that is included and not included in that item.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>The WBS must be a flexible tool to accommodate inevitable changes while properly maintaining control of the work content in the project according to the scope statement.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="207272922"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="med"/>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq"/>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
@@ -31377,238 +31185,171 @@
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="26625" name="Rectangle 1"/>
+          <p:cNvPr id="22529" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="849312" y="225125"/>
-            <a:ext cx="7761288" cy="1242135"/>
+            <a:off x="925512" y="820769"/>
+            <a:ext cx="7761288" cy="627031"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
               <a:tabLst>
                 <a:tab pos="0" algn="l"/>
                 <a:tab pos="457200" algn="l"/>
                 <a:tab pos="914400" algn="l"/>
                 <a:tab pos="1371600" algn="l"/>
                 <a:tab pos="1828800" algn="l"/>
                 <a:tab pos="2286000" algn="l"/>
                 <a:tab pos="2743200" algn="l"/>
                 <a:tab pos="3200400" algn="l"/>
                 <a:tab pos="3657600" algn="l"/>
                 <a:tab pos="4114800" algn="l"/>
                 <a:tab pos="4572000" algn="l"/>
                 <a:tab pos="5029200" algn="l"/>
                 <a:tab pos="5486400" algn="l"/>
                 <a:tab pos="5943600" algn="l"/>
                 <a:tab pos="6400800" algn="l"/>
                 <a:tab pos="6858000" algn="l"/>
                 <a:tab pos="7315200" algn="l"/>
                 <a:tab pos="7772400" algn="l"/>
                 <a:tab pos="8229600" algn="l"/>
                 <a:tab pos="8686800" algn="l"/>
                 <a:tab pos="9144000" algn="l"/>
               </a:tabLst>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" b="1" dirty="0"/>
-              <a:t>Creating a WBS and WBS Dictionary </a:t>
+              <a:t>Approaches to Developing WBS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="25603" name="Rectangle 2"/>
+          <p:cNvPr id="21507" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="304800" y="1706085"/>
-            <a:ext cx="8610600" cy="4276876"/>
+            <a:off x="685800" y="1524000"/>
+            <a:ext cx="7924800" cy="5174237"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just">
-[...25 lines deleted...]
-            </a:pPr>
+            <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
-              <a:t>Project team members should be involved in developing the WBS to ensure consistency and buy-in.</a:t>
+              <a:t>Guidelines: Some organizations provide guidelines for preparing WBSs.</a:t>
             </a:r>
-          </a:p>
-[...30 lines deleted...]
-            </a:pPr>
+            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
-              <a:t>Each WBS item must be documented in a WBS dictionary to ensure accurate understanding of the scope of work that is included and not included in that item.</a:t>
+              <a:t>Analogy approach: Review WBSs of similar projects and tailor to your project.</a:t>
             </a:r>
-          </a:p>
-[...30 lines deleted...]
-            </a:pPr>
+            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
-              <a:t>The WBS must be a flexible tool to accommodate inevitable changes while properly maintaining control of the work content in the project according to the scope statement.</a:t>
+              <a:t>Top-down approach: Start with the largest items of the project and break them down.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>Bottom-up approach: Start with the specific tasks and roll them up.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>Mind-mapping approach: Write tasks in a non-linear, branching format and then create the WBS structure.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="207272922"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="798845316"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="med"/>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq"/>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
@@ -31774,359 +31515,352 @@
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq"/>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="22529" name="Rectangle 1"/>
+          <p:cNvPr id="23553" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="925512" y="820769"/>
+            <a:off x="849312" y="515969"/>
             <a:ext cx="7761288" cy="627031"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
               <a:tabLst>
                 <a:tab pos="0" algn="l"/>
                 <a:tab pos="457200" algn="l"/>
                 <a:tab pos="914400" algn="l"/>
                 <a:tab pos="1371600" algn="l"/>
                 <a:tab pos="1828800" algn="l"/>
                 <a:tab pos="2286000" algn="l"/>
                 <a:tab pos="2743200" algn="l"/>
                 <a:tab pos="3200400" algn="l"/>
                 <a:tab pos="3657600" algn="l"/>
                 <a:tab pos="4114800" algn="l"/>
                 <a:tab pos="4572000" algn="l"/>
                 <a:tab pos="5029200" algn="l"/>
                 <a:tab pos="5486400" algn="l"/>
                 <a:tab pos="5943600" algn="l"/>
                 <a:tab pos="6400800" algn="l"/>
                 <a:tab pos="6858000" algn="l"/>
                 <a:tab pos="7315200" algn="l"/>
                 <a:tab pos="7772400" algn="l"/>
                 <a:tab pos="8229600" algn="l"/>
                 <a:tab pos="8686800" algn="l"/>
                 <a:tab pos="9144000" algn="l"/>
               </a:tabLst>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" b="1" dirty="0"/>
-              <a:t>Approaches to Developing WBS</a:t>
+              <a:t> Sample Mind-Mapping Approach</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...9 lines deleted...]
-        <p:spPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="22531" name="Picture 2"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect b="7054"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="685800" y="1524000"/>
-            <a:ext cx="7924800" cy="5174237"/>
+            <a:off x="457200" y="1447800"/>
+            <a:ext cx="8458200" cy="5299075"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:round/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
-        <p:txBody>
-[...43 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="798845316"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="998254364"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="med"/>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq"/>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="23553" name="Rectangle 1"/>
+          <p:cNvPr id="24577" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="849312" y="515969"/>
-            <a:ext cx="7761288" cy="627031"/>
+            <a:off x="1295400" y="685800"/>
+            <a:ext cx="6705600" cy="665952"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
               <a:tabLst>
                 <a:tab pos="0" algn="l"/>
                 <a:tab pos="457200" algn="l"/>
                 <a:tab pos="914400" algn="l"/>
                 <a:tab pos="1371600" algn="l"/>
                 <a:tab pos="1828800" algn="l"/>
                 <a:tab pos="2286000" algn="l"/>
                 <a:tab pos="2743200" algn="l"/>
                 <a:tab pos="3200400" algn="l"/>
                 <a:tab pos="3657600" algn="l"/>
                 <a:tab pos="4114800" algn="l"/>
                 <a:tab pos="4572000" algn="l"/>
                 <a:tab pos="5029200" algn="l"/>
                 <a:tab pos="5486400" algn="l"/>
                 <a:tab pos="5943600" algn="l"/>
                 <a:tab pos="6400800" algn="l"/>
                 <a:tab pos="6858000" algn="l"/>
                 <a:tab pos="7315200" algn="l"/>
                 <a:tab pos="7772400" algn="l"/>
                 <a:tab pos="8229600" algn="l"/>
                 <a:tab pos="8686800" algn="l"/>
                 <a:tab pos="9144000" algn="l"/>
               </a:tabLst>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" b="1" dirty="0"/>
-              <a:t> Sample Mind-Mapping Approach</a:t>
+              <a:t>Resulting WBS in Chart Form</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="22531" name="Picture 2"/>
+          <p:cNvPr id="23555" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect b="7054"/>
+          <a:srcRect b="7753"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="457200" y="1447800"/>
-            <a:ext cx="8458200" cy="5299075"/>
+            <a:off x="304800" y="1419225"/>
+            <a:ext cx="8610600" cy="5212203"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="998254364"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3524075627"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="med"/>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq"/>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
@@ -32139,897 +31873,897 @@
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="24577" name="Rectangle 1"/>
+          <p:cNvPr id="18433" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1295400" y="685800"/>
-            <a:ext cx="6705600" cy="665952"/>
+            <a:off x="914400" y="228600"/>
+            <a:ext cx="7761288" cy="1242135"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
+          <a:bodyPr>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
               <a:tabLst>
                 <a:tab pos="0" algn="l"/>
                 <a:tab pos="457200" algn="l"/>
                 <a:tab pos="914400" algn="l"/>
                 <a:tab pos="1371600" algn="l"/>
                 <a:tab pos="1828800" algn="l"/>
                 <a:tab pos="2286000" algn="l"/>
                 <a:tab pos="2743200" algn="l"/>
                 <a:tab pos="3200400" algn="l"/>
                 <a:tab pos="3657600" algn="l"/>
                 <a:tab pos="4114800" algn="l"/>
                 <a:tab pos="4572000" algn="l"/>
                 <a:tab pos="5029200" algn="l"/>
                 <a:tab pos="5486400" algn="l"/>
                 <a:tab pos="5943600" algn="l"/>
                 <a:tab pos="6400800" algn="l"/>
                 <a:tab pos="6858000" algn="l"/>
                 <a:tab pos="7315200" algn="l"/>
                 <a:tab pos="7772400" algn="l"/>
                 <a:tab pos="8229600" algn="l"/>
                 <a:tab pos="8686800" algn="l"/>
                 <a:tab pos="9144000" algn="l"/>
               </a:tabLst>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" b="1" dirty="0"/>
-              <a:t>Resulting WBS in Chart Form</a:t>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Sample: Intranet WBS in Tabular Form</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17411" name="Text Box 2"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
-        </p:nvPicPr>
-[...12 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="304800" y="1419225"/>
-            <a:ext cx="8610600" cy="5212203"/>
+            <a:off x="1143000" y="1566862"/>
+            <a:ext cx="7467600" cy="5271143"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="90000" tIns="45000" rIns="90000" bIns="45000">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr eaLnBrk="0" hangingPunct="0">
+              <a:tabLst>
+                <a:tab pos="0" algn="l"/>
+                <a:tab pos="457200" algn="l"/>
+                <a:tab pos="914400" algn="l"/>
+                <a:tab pos="1371600" algn="l"/>
+                <a:tab pos="1828800" algn="l"/>
+                <a:tab pos="2286000" algn="l"/>
+                <a:tab pos="2743200" algn="l"/>
+                <a:tab pos="3200400" algn="l"/>
+                <a:tab pos="3657600" algn="l"/>
+                <a:tab pos="4114800" algn="l"/>
+                <a:tab pos="4572000" algn="l"/>
+                <a:tab pos="5029200" algn="l"/>
+                <a:tab pos="5486400" algn="l"/>
+                <a:tab pos="5943600" algn="l"/>
+                <a:tab pos="6400800" algn="l"/>
+                <a:tab pos="6858000" algn="l"/>
+                <a:tab pos="7315200" algn="l"/>
+                <a:tab pos="7772400" algn="l"/>
+                <a:tab pos="8229600" algn="l"/>
+                <a:tab pos="8686800" algn="l"/>
+                <a:tab pos="9144000" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="16" charset="0"/>
+                <a:cs typeface="Arial" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" eaLnBrk="0" hangingPunct="0">
+              <a:tabLst>
+                <a:tab pos="0" algn="l"/>
+                <a:tab pos="457200" algn="l"/>
+                <a:tab pos="914400" algn="l"/>
+                <a:tab pos="1371600" algn="l"/>
+                <a:tab pos="1828800" algn="l"/>
+                <a:tab pos="2286000" algn="l"/>
+                <a:tab pos="2743200" algn="l"/>
+                <a:tab pos="3200400" algn="l"/>
+                <a:tab pos="3657600" algn="l"/>
+                <a:tab pos="4114800" algn="l"/>
+                <a:tab pos="4572000" algn="l"/>
+                <a:tab pos="5029200" algn="l"/>
+                <a:tab pos="5486400" algn="l"/>
+                <a:tab pos="5943600" algn="l"/>
+                <a:tab pos="6400800" algn="l"/>
+                <a:tab pos="6858000" algn="l"/>
+                <a:tab pos="7315200" algn="l"/>
+                <a:tab pos="7772400" algn="l"/>
+                <a:tab pos="8229600" algn="l"/>
+                <a:tab pos="8686800" algn="l"/>
+                <a:tab pos="9144000" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="16" charset="0"/>
+                <a:cs typeface="Arial" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" eaLnBrk="0" hangingPunct="0">
+              <a:tabLst>
+                <a:tab pos="0" algn="l"/>
+                <a:tab pos="457200" algn="l"/>
+                <a:tab pos="914400" algn="l"/>
+                <a:tab pos="1371600" algn="l"/>
+                <a:tab pos="1828800" algn="l"/>
+                <a:tab pos="2286000" algn="l"/>
+                <a:tab pos="2743200" algn="l"/>
+                <a:tab pos="3200400" algn="l"/>
+                <a:tab pos="3657600" algn="l"/>
+                <a:tab pos="4114800" algn="l"/>
+                <a:tab pos="4572000" algn="l"/>
+                <a:tab pos="5029200" algn="l"/>
+                <a:tab pos="5486400" algn="l"/>
+                <a:tab pos="5943600" algn="l"/>
+                <a:tab pos="6400800" algn="l"/>
+                <a:tab pos="6858000" algn="l"/>
+                <a:tab pos="7315200" algn="l"/>
+                <a:tab pos="7772400" algn="l"/>
+                <a:tab pos="8229600" algn="l"/>
+                <a:tab pos="8686800" algn="l"/>
+                <a:tab pos="9144000" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="16" charset="0"/>
+                <a:cs typeface="Arial" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" eaLnBrk="0" hangingPunct="0">
+              <a:tabLst>
+                <a:tab pos="0" algn="l"/>
+                <a:tab pos="457200" algn="l"/>
+                <a:tab pos="914400" algn="l"/>
+                <a:tab pos="1371600" algn="l"/>
+                <a:tab pos="1828800" algn="l"/>
+                <a:tab pos="2286000" algn="l"/>
+                <a:tab pos="2743200" algn="l"/>
+                <a:tab pos="3200400" algn="l"/>
+                <a:tab pos="3657600" algn="l"/>
+                <a:tab pos="4114800" algn="l"/>
+                <a:tab pos="4572000" algn="l"/>
+                <a:tab pos="5029200" algn="l"/>
+                <a:tab pos="5486400" algn="l"/>
+                <a:tab pos="5943600" algn="l"/>
+                <a:tab pos="6400800" algn="l"/>
+                <a:tab pos="6858000" algn="l"/>
+                <a:tab pos="7315200" algn="l"/>
+                <a:tab pos="7772400" algn="l"/>
+                <a:tab pos="8229600" algn="l"/>
+                <a:tab pos="8686800" algn="l"/>
+                <a:tab pos="9144000" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="16" charset="0"/>
+                <a:cs typeface="Arial" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" eaLnBrk="0" hangingPunct="0">
+              <a:tabLst>
+                <a:tab pos="0" algn="l"/>
+                <a:tab pos="457200" algn="l"/>
+                <a:tab pos="914400" algn="l"/>
+                <a:tab pos="1371600" algn="l"/>
+                <a:tab pos="1828800" algn="l"/>
+                <a:tab pos="2286000" algn="l"/>
+                <a:tab pos="2743200" algn="l"/>
+                <a:tab pos="3200400" algn="l"/>
+                <a:tab pos="3657600" algn="l"/>
+                <a:tab pos="4114800" algn="l"/>
+                <a:tab pos="4572000" algn="l"/>
+                <a:tab pos="5029200" algn="l"/>
+                <a:tab pos="5486400" algn="l"/>
+                <a:tab pos="5943600" algn="l"/>
+                <a:tab pos="6400800" algn="l"/>
+                <a:tab pos="6858000" algn="l"/>
+                <a:tab pos="7315200" algn="l"/>
+                <a:tab pos="7772400" algn="l"/>
+                <a:tab pos="8229600" algn="l"/>
+                <a:tab pos="8686800" algn="l"/>
+                <a:tab pos="9144000" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="16" charset="0"/>
+                <a:cs typeface="Arial" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="106000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" pitchFamily="16" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="0" algn="l"/>
+                <a:tab pos="457200" algn="l"/>
+                <a:tab pos="914400" algn="l"/>
+                <a:tab pos="1371600" algn="l"/>
+                <a:tab pos="1828800" algn="l"/>
+                <a:tab pos="2286000" algn="l"/>
+                <a:tab pos="2743200" algn="l"/>
+                <a:tab pos="3200400" algn="l"/>
+                <a:tab pos="3657600" algn="l"/>
+                <a:tab pos="4114800" algn="l"/>
+                <a:tab pos="4572000" algn="l"/>
+                <a:tab pos="5029200" algn="l"/>
+                <a:tab pos="5486400" algn="l"/>
+                <a:tab pos="5943600" algn="l"/>
+                <a:tab pos="6400800" algn="l"/>
+                <a:tab pos="6858000" algn="l"/>
+                <a:tab pos="7315200" algn="l"/>
+                <a:tab pos="7772400" algn="l"/>
+                <a:tab pos="8229600" algn="l"/>
+                <a:tab pos="8686800" algn="l"/>
+                <a:tab pos="9144000" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="16" charset="0"/>
+                <a:cs typeface="Arial" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="106000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" pitchFamily="16" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="0" algn="l"/>
+                <a:tab pos="457200" algn="l"/>
+                <a:tab pos="914400" algn="l"/>
+                <a:tab pos="1371600" algn="l"/>
+                <a:tab pos="1828800" algn="l"/>
+                <a:tab pos="2286000" algn="l"/>
+                <a:tab pos="2743200" algn="l"/>
+                <a:tab pos="3200400" algn="l"/>
+                <a:tab pos="3657600" algn="l"/>
+                <a:tab pos="4114800" algn="l"/>
+                <a:tab pos="4572000" algn="l"/>
+                <a:tab pos="5029200" algn="l"/>
+                <a:tab pos="5486400" algn="l"/>
+                <a:tab pos="5943600" algn="l"/>
+                <a:tab pos="6400800" algn="l"/>
+                <a:tab pos="6858000" algn="l"/>
+                <a:tab pos="7315200" algn="l"/>
+                <a:tab pos="7772400" algn="l"/>
+                <a:tab pos="8229600" algn="l"/>
+                <a:tab pos="8686800" algn="l"/>
+                <a:tab pos="9144000" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="16" charset="0"/>
+                <a:cs typeface="Arial" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="106000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" pitchFamily="16" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="0" algn="l"/>
+                <a:tab pos="457200" algn="l"/>
+                <a:tab pos="914400" algn="l"/>
+                <a:tab pos="1371600" algn="l"/>
+                <a:tab pos="1828800" algn="l"/>
+                <a:tab pos="2286000" algn="l"/>
+                <a:tab pos="2743200" algn="l"/>
+                <a:tab pos="3200400" algn="l"/>
+                <a:tab pos="3657600" algn="l"/>
+                <a:tab pos="4114800" algn="l"/>
+                <a:tab pos="4572000" algn="l"/>
+                <a:tab pos="5029200" algn="l"/>
+                <a:tab pos="5486400" algn="l"/>
+                <a:tab pos="5943600" algn="l"/>
+                <a:tab pos="6400800" algn="l"/>
+                <a:tab pos="6858000" algn="l"/>
+                <a:tab pos="7315200" algn="l"/>
+                <a:tab pos="7772400" algn="l"/>
+                <a:tab pos="8229600" algn="l"/>
+                <a:tab pos="8686800" algn="l"/>
+                <a:tab pos="9144000" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="16" charset="0"/>
+                <a:cs typeface="Arial" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="457200" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="106000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buFont typeface="Times New Roman" pitchFamily="16" charset="0"/>
+              <a:tabLst>
+                <a:tab pos="0" algn="l"/>
+                <a:tab pos="457200" algn="l"/>
+                <a:tab pos="914400" algn="l"/>
+                <a:tab pos="1371600" algn="l"/>
+                <a:tab pos="1828800" algn="l"/>
+                <a:tab pos="2286000" algn="l"/>
+                <a:tab pos="2743200" algn="l"/>
+                <a:tab pos="3200400" algn="l"/>
+                <a:tab pos="3657600" algn="l"/>
+                <a:tab pos="4114800" algn="l"/>
+                <a:tab pos="4572000" algn="l"/>
+                <a:tab pos="5029200" algn="l"/>
+                <a:tab pos="5486400" algn="l"/>
+                <a:tab pos="5943600" algn="l"/>
+                <a:tab pos="6400800" algn="l"/>
+                <a:tab pos="6858000" algn="l"/>
+                <a:tab pos="7315200" algn="l"/>
+                <a:tab pos="7772400" algn="l"/>
+                <a:tab pos="8229600" algn="l"/>
+                <a:tab pos="8686800" algn="l"/>
+                <a:tab pos="9144000" algn="l"/>
+              </a:tabLst>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="16" charset="0"/>
+                <a:cs typeface="Arial" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="102000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>1.0 Concept</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="102000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>	1.1 Evaluate current systems</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="102000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>	1.2 Define requirements</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="102000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>		1.2.1 Define user requirements</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="102000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>		1.2.2 Define content requirements</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="102000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>		1.2.3 Define system requirements</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="102000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>		1.2.4 Define server owner requirements</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="102000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>	1.3 Define specific functionality</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="102000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>	1.4 Define risks and risk management approach</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="102000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>	1.5 Develop project plan</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="102000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>	1.6 Brief Web development team</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="102000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>2.0 Web Site Design</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="102000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>3.0 Web Site Development</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="102000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>4.0 Roll Out</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="102000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>5.0 Support</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3524075627"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3793443718"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="med"/>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq"/>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="18433" name="Rectangle 1"/>
+          <p:cNvPr id="16385" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="914400" y="228600"/>
-            <a:ext cx="7761288" cy="1242135"/>
+            <a:off x="152400" y="354201"/>
+            <a:ext cx="8001000" cy="604461"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
               <a:tabLst>
                 <a:tab pos="0" algn="l"/>
                 <a:tab pos="457200" algn="l"/>
                 <a:tab pos="914400" algn="l"/>
                 <a:tab pos="1371600" algn="l"/>
                 <a:tab pos="1828800" algn="l"/>
                 <a:tab pos="2286000" algn="l"/>
                 <a:tab pos="2743200" algn="l"/>
                 <a:tab pos="3200400" algn="l"/>
                 <a:tab pos="3657600" algn="l"/>
                 <a:tab pos="4114800" algn="l"/>
                 <a:tab pos="4572000" algn="l"/>
                 <a:tab pos="5029200" algn="l"/>
                 <a:tab pos="5486400" algn="l"/>
                 <a:tab pos="5943600" algn="l"/>
                 <a:tab pos="6400800" algn="l"/>
                 <a:tab pos="6858000" algn="l"/>
                 <a:tab pos="7315200" algn="l"/>
                 <a:tab pos="7772400" algn="l"/>
                 <a:tab pos="8229600" algn="l"/>
                 <a:tab pos="8686800" algn="l"/>
                 <a:tab pos="9144000" algn="l"/>
               </a:tabLst>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>Sample: Intranet WBS in Tabular Form</a:t>
+              <a:rPr lang="en-GB" sz="3200" b="1" dirty="0"/>
+              <a:t>Sample Intranet WBS Organized by Product </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...4 lines deleted...]
-          </p:cNvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="15363" name="Picture 2"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect t="20514" b="31705"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1143000" y="1566862"/>
-            <a:ext cx="7467600" cy="5271143"/>
+            <a:off x="379412" y="1219200"/>
+            <a:ext cx="8307388" cy="5410200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
-        <p:txBody>
-[...575 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3793443718"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1207487649"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="med"/>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq"/>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
@@ -33042,164 +32776,164 @@
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16385" name="Rectangle 1"/>
+          <p:cNvPr id="17409" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="152400" y="354201"/>
-            <a:ext cx="8001000" cy="604461"/>
+            <a:off x="533400" y="371513"/>
+            <a:ext cx="7761288" cy="569836"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
+          <a:bodyPr>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
               <a:tabLst>
                 <a:tab pos="0" algn="l"/>
                 <a:tab pos="457200" algn="l"/>
                 <a:tab pos="914400" algn="l"/>
                 <a:tab pos="1371600" algn="l"/>
                 <a:tab pos="1828800" algn="l"/>
                 <a:tab pos="2286000" algn="l"/>
                 <a:tab pos="2743200" algn="l"/>
                 <a:tab pos="3200400" algn="l"/>
                 <a:tab pos="3657600" algn="l"/>
                 <a:tab pos="4114800" algn="l"/>
                 <a:tab pos="4572000" algn="l"/>
                 <a:tab pos="5029200" algn="l"/>
                 <a:tab pos="5486400" algn="l"/>
                 <a:tab pos="5943600" algn="l"/>
                 <a:tab pos="6400800" algn="l"/>
                 <a:tab pos="6858000" algn="l"/>
                 <a:tab pos="7315200" algn="l"/>
                 <a:tab pos="7772400" algn="l"/>
                 <a:tab pos="8229600" algn="l"/>
                 <a:tab pos="8686800" algn="l"/>
                 <a:tab pos="9144000" algn="l"/>
               </a:tabLst>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="3200" b="1" dirty="0"/>
-              <a:t>Sample Intranet WBS Organized by Product </a:t>
+              <a:t>Sample Intranet WBS Organized by Phase</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="15363" name="Picture 2"/>
+          <p:cNvPr id="16387" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect t="20514" b="31705"/>
+          <a:srcRect t="5670" b="15387"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="379412" y="1219200"/>
-            <a:ext cx="8307388" cy="5410200"/>
+            <a:off x="152400" y="1295400"/>
+            <a:ext cx="8229600" cy="5241925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1207487649"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="59415365"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="med"/>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq"/>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
@@ -33212,334 +32946,496 @@
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17409" name="Rectangle 1"/>
+          <p:cNvPr id="20481" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="533400" y="371513"/>
-            <a:ext cx="7761288" cy="569836"/>
+            <a:off x="457200" y="117495"/>
+            <a:ext cx="7761288" cy="1079463"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
               <a:tabLst>
                 <a:tab pos="0" algn="l"/>
                 <a:tab pos="457200" algn="l"/>
                 <a:tab pos="914400" algn="l"/>
                 <a:tab pos="1371600" algn="l"/>
                 <a:tab pos="1828800" algn="l"/>
                 <a:tab pos="2286000" algn="l"/>
                 <a:tab pos="2743200" algn="l"/>
                 <a:tab pos="3200400" algn="l"/>
                 <a:tab pos="3657600" algn="l"/>
                 <a:tab pos="4114800" algn="l"/>
                 <a:tab pos="4572000" algn="l"/>
                 <a:tab pos="5029200" algn="l"/>
                 <a:tab pos="5486400" algn="l"/>
                 <a:tab pos="5943600" algn="l"/>
                 <a:tab pos="6400800" algn="l"/>
                 <a:tab pos="6858000" algn="l"/>
                 <a:tab pos="7315200" algn="l"/>
                 <a:tab pos="7772400" algn="l"/>
                 <a:tab pos="8229600" algn="l"/>
                 <a:tab pos="8686800" algn="l"/>
                 <a:tab pos="9144000" algn="l"/>
               </a:tabLst>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="3200" b="1" dirty="0"/>
-              <a:t>Sample Intranet WBS Organized by Phase</a:t>
+              <a:t>Intranet Gantt Chart Organized by Project Management Process Groups</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="16387" name="Picture 2"/>
+          <p:cNvPr id="19459" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect t="5670" b="15387"/>
+          <a:srcRect t="10143" b="17065"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="152400" y="1295400"/>
-            <a:ext cx="8229600" cy="5241925"/>
+            <a:off x="304800" y="1295400"/>
+            <a:ext cx="8458200" cy="5257800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="59415365"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1512000053"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="med"/>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq"/>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="20481" name="Rectangle 1"/>
+          <p:cNvPr id="27649" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457200" y="117495"/>
-            <a:ext cx="7761288" cy="1079463"/>
+            <a:off x="1447800" y="744569"/>
+            <a:ext cx="6477000" cy="627031"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
+            <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
               <a:tabLst>
                 <a:tab pos="0" algn="l"/>
                 <a:tab pos="457200" algn="l"/>
                 <a:tab pos="914400" algn="l"/>
                 <a:tab pos="1371600" algn="l"/>
                 <a:tab pos="1828800" algn="l"/>
                 <a:tab pos="2286000" algn="l"/>
                 <a:tab pos="2743200" algn="l"/>
                 <a:tab pos="3200400" algn="l"/>
                 <a:tab pos="3657600" algn="l"/>
                 <a:tab pos="4114800" algn="l"/>
                 <a:tab pos="4572000" algn="l"/>
                 <a:tab pos="5029200" algn="l"/>
                 <a:tab pos="5486400" algn="l"/>
                 <a:tab pos="5943600" algn="l"/>
                 <a:tab pos="6400800" algn="l"/>
                 <a:tab pos="6858000" algn="l"/>
                 <a:tab pos="7315200" algn="l"/>
                 <a:tab pos="7772400" algn="l"/>
                 <a:tab pos="8229600" algn="l"/>
                 <a:tab pos="8686800" algn="l"/>
                 <a:tab pos="9144000" algn="l"/>
               </a:tabLst>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="3200" b="1" dirty="0"/>
-              <a:t>Intranet Gantt Chart Organized by Project Management Process Groups</a:t>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t>Scope Verification</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...20 lines deleted...]
-        <p:spPr bwMode="auto">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26627" name="Rectangle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="304800" y="1295400"/>
-            <a:ext cx="8458200" cy="5257800"/>
+            <a:off x="304800" y="1622415"/>
+            <a:ext cx="8382000" cy="5070747"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...24 lines deleted...]
-          </a:extLst>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>It is very difficult to create a good scope statement and WBS for a project.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>It is even more difficult to verify project scope and minimize scope changes.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>Many IT projects suffer from scope creep and poor scope verification</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="3200" b="0" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>	</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="550"/>
+              </a:spcBef>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>FoxMeyer Drug filed for bankruptcy after scope creep on a robotic warehouse.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="550"/>
+              </a:spcBef>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>21</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" baseline="30000" dirty="0"/>
+              <a:t>st</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t> Century Insurance Group wasted a lot of time and money on a project that could have used off-the-shelf components.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1512000053"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3951355743"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="med"/>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq"/>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
@@ -33552,326 +33448,181 @@
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="27649" name="Rectangle 1"/>
+          <p:cNvPr id="28673" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1447800" y="744569"/>
-            <a:ext cx="6477000" cy="627031"/>
+            <a:off x="925512" y="849367"/>
+            <a:ext cx="7761288" cy="627031"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
+          <a:bodyPr>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
               <a:tabLst>
                 <a:tab pos="0" algn="l"/>
                 <a:tab pos="457200" algn="l"/>
                 <a:tab pos="914400" algn="l"/>
                 <a:tab pos="1371600" algn="l"/>
                 <a:tab pos="1828800" algn="l"/>
                 <a:tab pos="2286000" algn="l"/>
                 <a:tab pos="2743200" algn="l"/>
                 <a:tab pos="3200400" algn="l"/>
                 <a:tab pos="3657600" algn="l"/>
                 <a:tab pos="4114800" algn="l"/>
                 <a:tab pos="4572000" algn="l"/>
                 <a:tab pos="5029200" algn="l"/>
                 <a:tab pos="5486400" algn="l"/>
                 <a:tab pos="5943600" algn="l"/>
                 <a:tab pos="6400800" algn="l"/>
                 <a:tab pos="6858000" algn="l"/>
                 <a:tab pos="7315200" algn="l"/>
                 <a:tab pos="7772400" algn="l"/>
                 <a:tab pos="8229600" algn="l"/>
                 <a:tab pos="8686800" algn="l"/>
                 <a:tab pos="9144000" algn="l"/>
               </a:tabLst>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" b="1" dirty="0"/>
-              <a:t>Scope Verification</a:t>
+              <a:t>Scope Control</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="26627" name="Rectangle 2"/>
+          <p:cNvPr id="27651" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="304800" y="1622415"/>
-            <a:ext cx="8382000" cy="5070747"/>
+            <a:off x="838200" y="1633303"/>
+            <a:ext cx="7696200" cy="4115486"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just">
-[...25 lines deleted...]
-            </a:pPr>
+            <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
-              <a:t>It is very difficult to create a good scope statement and WBS for a project.</a:t>
+              <a:t>Scope control involves controlling changes to the project scope.</a:t>
             </a:r>
-          </a:p>
-[...30 lines deleted...]
-            </a:pPr>
+            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
-              <a:t>It is even more difficult to verify project scope and minimize scope changes.</a:t>
+              <a:t>Goals of scope control are to:</a:t>
             </a:r>
-          </a:p>
-[...30 lines deleted...]
-            </a:pPr>
+            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Influence the factors that cause scope changes.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Ensure changes are processed according to procedures developed as part of integrated change control.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Manage changes when they occur.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
-              <a:t>Many IT projects suffer from scope creep and poor scope verification</a:t>
+              <a:t>Variance is the difference between planned and actual performance.</a:t>
             </a:r>
-            <a:r>
-[...86 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3951355743"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4278891175"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="med"/>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq"/>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
@@ -33884,181 +33635,181 @@
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="28673" name="Rectangle 1"/>
+          <p:cNvPr id="29697" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="925512" y="849367"/>
-            <a:ext cx="7761288" cy="627031"/>
+            <a:off x="696912" y="781848"/>
+            <a:ext cx="7761288" cy="665952"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
               <a:tabLst>
                 <a:tab pos="0" algn="l"/>
                 <a:tab pos="457200" algn="l"/>
                 <a:tab pos="914400" algn="l"/>
                 <a:tab pos="1371600" algn="l"/>
                 <a:tab pos="1828800" algn="l"/>
                 <a:tab pos="2286000" algn="l"/>
                 <a:tab pos="2743200" algn="l"/>
                 <a:tab pos="3200400" algn="l"/>
                 <a:tab pos="3657600" algn="l"/>
                 <a:tab pos="4114800" algn="l"/>
                 <a:tab pos="4572000" algn="l"/>
                 <a:tab pos="5029200" algn="l"/>
                 <a:tab pos="5486400" algn="l"/>
                 <a:tab pos="5943600" algn="l"/>
                 <a:tab pos="6400800" algn="l"/>
                 <a:tab pos="6858000" algn="l"/>
                 <a:tab pos="7315200" algn="l"/>
                 <a:tab pos="7772400" algn="l"/>
                 <a:tab pos="8229600" algn="l"/>
                 <a:tab pos="8686800" algn="l"/>
                 <a:tab pos="9144000" algn="l"/>
               </a:tabLst>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" b="1" dirty="0"/>
-              <a:t>Scope Control</a:t>
+              <a:t>Improving User Input</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="27651" name="Rectangle 2"/>
+          <p:cNvPr id="28675" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="1633303"/>
-            <a:ext cx="7696200" cy="4115486"/>
+            <a:off x="457200" y="1647473"/>
+            <a:ext cx="8305800" cy="4829527"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
-              <a:t>Scope control involves controlling changes to the project scope.</a:t>
+              <a:t>Develop a good project selection process and insist that sponsors are from the user organization.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" b="0" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
-              <a:t>Goals of scope control are to:</a:t>
+              <a:t>Place users on the project team in important roles.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" b="0" dirty="0"/>
-          </a:p>
-[...22 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
-              <a:t>Variance is the difference between planned and actual performance.</a:t>
+              <a:t>Hold regular meetings with defined agendas, and have users sign off on key deliverables presented at meetings.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>Deliver something to users and sponsors on a regular basis.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>Don’t promise to deliver when you know you can’t.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>Co-locate users with developers.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4278891175"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1938367560"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="med"/>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq"/>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
@@ -34071,181 +33822,313 @@
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="29697" name="Rectangle 1"/>
+          <p:cNvPr id="30721" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="696912" y="781848"/>
-            <a:ext cx="7761288" cy="665952"/>
+            <a:off x="696912" y="444537"/>
+            <a:ext cx="7761288" cy="1079463"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
               <a:tabLst>
                 <a:tab pos="0" algn="l"/>
                 <a:tab pos="457200" algn="l"/>
                 <a:tab pos="914400" algn="l"/>
                 <a:tab pos="1371600" algn="l"/>
                 <a:tab pos="1828800" algn="l"/>
                 <a:tab pos="2286000" algn="l"/>
                 <a:tab pos="2743200" algn="l"/>
                 <a:tab pos="3200400" algn="l"/>
                 <a:tab pos="3657600" algn="l"/>
                 <a:tab pos="4114800" algn="l"/>
                 <a:tab pos="4572000" algn="l"/>
                 <a:tab pos="5029200" algn="l"/>
                 <a:tab pos="5486400" algn="l"/>
                 <a:tab pos="5943600" algn="l"/>
                 <a:tab pos="6400800" algn="l"/>
                 <a:tab pos="6858000" algn="l"/>
                 <a:tab pos="7315200" algn="l"/>
                 <a:tab pos="7772400" algn="l"/>
                 <a:tab pos="8229600" algn="l"/>
                 <a:tab pos="8686800" algn="l"/>
                 <a:tab pos="9144000" algn="l"/>
               </a:tabLst>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" b="1" dirty="0"/>
-              <a:t>Improving User Input</a:t>
+              <a:rPr lang="en-GB" sz="3200" dirty="0"/>
+              <a:t>Reducing Incomplete and Changing Requirements</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="28675" name="Rectangle 2"/>
+          <p:cNvPr id="29699" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457200" y="1647473"/>
-            <a:ext cx="8305800" cy="4829527"/>
+            <a:off x="533400" y="1522440"/>
+            <a:ext cx="7620000" cy="5019259"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
-              <a:t>Develop a good project selection process and insist that sponsors are from the user organization.</a:t>
+              <a:t>Develop and follow a requirements management process.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
-[...2 lines deleted...]
-            <a:pPr lvl="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
-              <a:t>Place users on the project team in important roles.</a:t>
+              <a:t>Use techniques such as prototyping, use case modelling, and JAD to get more user involvement.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
-[...2 lines deleted...]
-            <a:pPr lvl="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
-              <a:t>Hold regular meetings with defined agendas, and have users sign off on key deliverables presented at meetings.</a:t>
+              <a:t>Put requirements in writing and keep them current.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
-[...2 lines deleted...]
-            <a:pPr lvl="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
-              <a:t>Deliver something to users and sponsors on a regular basis.</a:t>
+              <a:t>Create a requirements management database for documenting and controlling requirements.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
-[...2 lines deleted...]
-            <a:pPr lvl="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
-              <a:t>Don’t promise to deliver when you know you can’t.</a:t>
+              <a:t>Conduct adequate testing throughout the project life cycle.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
-[...7 lines deleted...]
-            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1938367560"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1294200303"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="med"/>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq"/>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
@@ -34541,303 +34424,231 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30721" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="696912" y="444537"/>
-            <a:ext cx="7761288" cy="1079463"/>
+            <a:off x="696912" y="427257"/>
+            <a:ext cx="7761288" cy="1114023"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
               <a:tabLst>
                 <a:tab pos="0" algn="l"/>
                 <a:tab pos="457200" algn="l"/>
                 <a:tab pos="914400" algn="l"/>
                 <a:tab pos="1371600" algn="l"/>
                 <a:tab pos="1828800" algn="l"/>
                 <a:tab pos="2286000" algn="l"/>
                 <a:tab pos="2743200" algn="l"/>
                 <a:tab pos="3200400" algn="l"/>
                 <a:tab pos="3657600" algn="l"/>
                 <a:tab pos="4114800" algn="l"/>
                 <a:tab pos="4572000" algn="l"/>
                 <a:tab pos="5029200" algn="l"/>
                 <a:tab pos="5486400" algn="l"/>
                 <a:tab pos="5943600" algn="l"/>
                 <a:tab pos="6400800" algn="l"/>
                 <a:tab pos="6858000" algn="l"/>
                 <a:tab pos="7315200" algn="l"/>
                 <a:tab pos="7772400" algn="l"/>
                 <a:tab pos="8229600" algn="l"/>
                 <a:tab pos="8686800" algn="l"/>
                 <a:tab pos="9144000" algn="l"/>
               </a:tabLst>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="3200" dirty="0"/>
-              <a:t>Reducing Incomplete and Changing Requirements</a:t>
+              <a:t>Reducing Incomplete and Changing Requirements…</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29699" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="1522440"/>
-            <a:ext cx="7620000" cy="5019259"/>
+            <a:ext cx="7620000" cy="2330446"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:tabLst>
                 <a:tab pos="454025" algn="l"/>
                 <a:tab pos="911225" algn="l"/>
                 <a:tab pos="1368425" algn="l"/>
                 <a:tab pos="1825625" algn="l"/>
                 <a:tab pos="2282825" algn="l"/>
                 <a:tab pos="2740025" algn="l"/>
                 <a:tab pos="3197225" algn="l"/>
                 <a:tab pos="3654425" algn="l"/>
                 <a:tab pos="4111625" algn="l"/>
                 <a:tab pos="4568825" algn="l"/>
                 <a:tab pos="5026025" algn="l"/>
                 <a:tab pos="5483225" algn="l"/>
                 <a:tab pos="5940425" algn="l"/>
                 <a:tab pos="6397625" algn="l"/>
                 <a:tab pos="6854825" algn="l"/>
                 <a:tab pos="7312025" algn="l"/>
                 <a:tab pos="7769225" algn="l"/>
                 <a:tab pos="8226425" algn="l"/>
                 <a:tab pos="8683625" algn="l"/>
                 <a:tab pos="9140825" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
-              <a:t>Develop and follow a requirements management process.</a:t>
+              <a:t>Review changes from a systems perspective.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:tabLst>
                 <a:tab pos="454025" algn="l"/>
                 <a:tab pos="911225" algn="l"/>
                 <a:tab pos="1368425" algn="l"/>
                 <a:tab pos="1825625" algn="l"/>
                 <a:tab pos="2282825" algn="l"/>
                 <a:tab pos="2740025" algn="l"/>
                 <a:tab pos="3197225" algn="l"/>
                 <a:tab pos="3654425" algn="l"/>
                 <a:tab pos="4111625" algn="l"/>
                 <a:tab pos="4568825" algn="l"/>
                 <a:tab pos="5026025" algn="l"/>
                 <a:tab pos="5483225" algn="l"/>
                 <a:tab pos="5940425" algn="l"/>
                 <a:tab pos="6397625" algn="l"/>
                 <a:tab pos="6854825" algn="l"/>
                 <a:tab pos="7312025" algn="l"/>
                 <a:tab pos="7769225" algn="l"/>
                 <a:tab pos="8226425" algn="l"/>
                 <a:tab pos="8683625" algn="l"/>
                 <a:tab pos="9140825" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
-              <a:t>Use techniques such as prototyping, use case modelling, and JAD to get more user involvement.</a:t>
+              <a:t>Emphasize completion dates to help focus on what’s most important.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:tabLst>
                 <a:tab pos="454025" algn="l"/>
                 <a:tab pos="911225" algn="l"/>
                 <a:tab pos="1368425" algn="l"/>
                 <a:tab pos="1825625" algn="l"/>
                 <a:tab pos="2282825" algn="l"/>
                 <a:tab pos="2740025" algn="l"/>
                 <a:tab pos="3197225" algn="l"/>
                 <a:tab pos="3654425" algn="l"/>
                 <a:tab pos="4111625" algn="l"/>
                 <a:tab pos="4568825" algn="l"/>
                 <a:tab pos="5026025" algn="l"/>
                 <a:tab pos="5483225" algn="l"/>
                 <a:tab pos="5940425" algn="l"/>
                 <a:tab pos="6397625" algn="l"/>
                 <a:tab pos="6854825" algn="l"/>
                 <a:tab pos="7312025" algn="l"/>
                 <a:tab pos="7769225" algn="l"/>
                 <a:tab pos="8226425" algn="l"/>
                 <a:tab pos="8683625" algn="l"/>
                 <a:tab pos="9140825" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
-              <a:t>Put requirements in writing and keep them current.</a:t>
-[...71 lines deleted...]
-              <a:t>Conduct adequate testing throughout the project life cycle.</a:t>
+              <a:t>Allocate resources specifically for handling change requests and enhancements.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1294200303"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="655486242"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="med"/>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq"/>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
@@ -34850,241 +34661,289 @@
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="30721" name="Rectangle 1"/>
+          <p:cNvPr id="31745" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="696912" y="427257"/>
-            <a:ext cx="7761288" cy="1114023"/>
+            <a:off x="990600" y="244585"/>
+            <a:ext cx="7761288" cy="1203215"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr">
+            <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
               <a:tabLst>
                 <a:tab pos="0" algn="l"/>
                 <a:tab pos="457200" algn="l"/>
                 <a:tab pos="914400" algn="l"/>
                 <a:tab pos="1371600" algn="l"/>
                 <a:tab pos="1828800" algn="l"/>
                 <a:tab pos="2286000" algn="l"/>
                 <a:tab pos="2743200" algn="l"/>
                 <a:tab pos="3200400" algn="l"/>
                 <a:tab pos="3657600" algn="l"/>
                 <a:tab pos="4114800" algn="l"/>
                 <a:tab pos="4572000" algn="l"/>
                 <a:tab pos="5029200" algn="l"/>
                 <a:tab pos="5486400" algn="l"/>
                 <a:tab pos="5943600" algn="l"/>
                 <a:tab pos="6400800" algn="l"/>
                 <a:tab pos="6858000" algn="l"/>
                 <a:tab pos="7315200" algn="l"/>
                 <a:tab pos="7772400" algn="l"/>
                 <a:tab pos="8229600" algn="l"/>
                 <a:tab pos="8686800" algn="l"/>
                 <a:tab pos="9144000" algn="l"/>
               </a:tabLst>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="3200" dirty="0"/>
-              <a:t>Reducing Incomplete and Changing Requirements…</a:t>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Using Software to Assist in Project Scope Management</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="29699" name="Rectangle 2"/>
+          <p:cNvPr id="30723" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="533400" y="1522440"/>
-            <a:ext cx="7620000" cy="2330446"/>
+            <a:off x="609600" y="1524000"/>
+            <a:ext cx="8142288" cy="5081840"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1438"/>
+              </a:spcAft>
               <a:tabLst>
                 <a:tab pos="454025" algn="l"/>
                 <a:tab pos="911225" algn="l"/>
                 <a:tab pos="1368425" algn="l"/>
                 <a:tab pos="1825625" algn="l"/>
                 <a:tab pos="2282825" algn="l"/>
                 <a:tab pos="2740025" algn="l"/>
                 <a:tab pos="3197225" algn="l"/>
                 <a:tab pos="3654425" algn="l"/>
                 <a:tab pos="4111625" algn="l"/>
                 <a:tab pos="4568825" algn="l"/>
                 <a:tab pos="5026025" algn="l"/>
                 <a:tab pos="5483225" algn="l"/>
                 <a:tab pos="5940425" algn="l"/>
                 <a:tab pos="6397625" algn="l"/>
                 <a:tab pos="6854825" algn="l"/>
                 <a:tab pos="7312025" algn="l"/>
                 <a:tab pos="7769225" algn="l"/>
                 <a:tab pos="8226425" algn="l"/>
                 <a:tab pos="8683625" algn="l"/>
                 <a:tab pos="9140825" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
-              <a:t>Review changes from a systems perspective.</a:t>
+              <a:t>Word-processing software helps create scope-related documents.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1438"/>
+              </a:spcAft>
               <a:tabLst>
                 <a:tab pos="454025" algn="l"/>
                 <a:tab pos="911225" algn="l"/>
                 <a:tab pos="1368425" algn="l"/>
                 <a:tab pos="1825625" algn="l"/>
                 <a:tab pos="2282825" algn="l"/>
                 <a:tab pos="2740025" algn="l"/>
                 <a:tab pos="3197225" algn="l"/>
                 <a:tab pos="3654425" algn="l"/>
                 <a:tab pos="4111625" algn="l"/>
                 <a:tab pos="4568825" algn="l"/>
                 <a:tab pos="5026025" algn="l"/>
                 <a:tab pos="5483225" algn="l"/>
                 <a:tab pos="5940425" algn="l"/>
                 <a:tab pos="6397625" algn="l"/>
                 <a:tab pos="6854825" algn="l"/>
                 <a:tab pos="7312025" algn="l"/>
                 <a:tab pos="7769225" algn="l"/>
                 <a:tab pos="8226425" algn="l"/>
                 <a:tab pos="8683625" algn="l"/>
                 <a:tab pos="9140825" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
-              <a:t>Emphasize completion dates to help focus on what’s most important.</a:t>
+              <a:t>Spread sheets help perform financial calculations and weighed scoring models, and help develop charts and graphs.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1438"/>
+              </a:spcAft>
               <a:tabLst>
                 <a:tab pos="454025" algn="l"/>
                 <a:tab pos="911225" algn="l"/>
                 <a:tab pos="1368425" algn="l"/>
                 <a:tab pos="1825625" algn="l"/>
                 <a:tab pos="2282825" algn="l"/>
                 <a:tab pos="2740025" algn="l"/>
                 <a:tab pos="3197225" algn="l"/>
                 <a:tab pos="3654425" algn="l"/>
                 <a:tab pos="4111625" algn="l"/>
                 <a:tab pos="4568825" algn="l"/>
                 <a:tab pos="5026025" algn="l"/>
                 <a:tab pos="5483225" algn="l"/>
                 <a:tab pos="5940425" algn="l"/>
                 <a:tab pos="6397625" algn="l"/>
                 <a:tab pos="6854825" algn="l"/>
                 <a:tab pos="7312025" algn="l"/>
                 <a:tab pos="7769225" algn="l"/>
                 <a:tab pos="8226425" algn="l"/>
                 <a:tab pos="8683625" algn="l"/>
                 <a:tab pos="9140825" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
-              <a:t>Allocate resources specifically for handling change requests and enhancements.</a:t>
+              <a:t>Communication software, such as e-mail and the Web, helps clarify and communicate scope information.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="104000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="1438"/>
+              </a:spcAft>
+              <a:tabLst>
+                <a:tab pos="454025" algn="l"/>
+                <a:tab pos="911225" algn="l"/>
+                <a:tab pos="1368425" algn="l"/>
+                <a:tab pos="1825625" algn="l"/>
+                <a:tab pos="2282825" algn="l"/>
+                <a:tab pos="2740025" algn="l"/>
+                <a:tab pos="3197225" algn="l"/>
+                <a:tab pos="3654425" algn="l"/>
+                <a:tab pos="4111625" algn="l"/>
+                <a:tab pos="4568825" algn="l"/>
+                <a:tab pos="5026025" algn="l"/>
+                <a:tab pos="5483225" algn="l"/>
+                <a:tab pos="5940425" algn="l"/>
+                <a:tab pos="6397625" algn="l"/>
+                <a:tab pos="6854825" algn="l"/>
+                <a:tab pos="7312025" algn="l"/>
+                <a:tab pos="7769225" algn="l"/>
+                <a:tab pos="8226425" algn="l"/>
+                <a:tab pos="8683625" algn="l"/>
+                <a:tab pos="9140825" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>Project management software (e.g. MS Project) helps create a WBS, the basis for tasks on a Gantt chart.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="655486242"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="262722499"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="med"/>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq"/>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
@@ -35097,345 +34956,50 @@
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="31745" name="Rectangle 1"/>
-[...293 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="32769" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="914400" y="838200"/>
             <a:ext cx="7761288" cy="627031"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
               <a:tabLst>
@@ -35787,51 +35351,51 @@
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq"/>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -36362,110 +35926,101 @@
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Project Scope Management…</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="395536" y="1295400"/>
-            <a:ext cx="8519864" cy="5867400"/>
+            <a:off x="395536" y="1600200"/>
+            <a:ext cx="8519864" cy="4997152"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Project Scope </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" err="1"/>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
               <a:t>Mgt</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t> process includes:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Creation of WBS – </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" b="0" dirty="0"/>
+              <a:rPr lang="en-US" b="0" dirty="0"/>
               <a:t>sub-dividing project deliverables and project work into smaller, more manageable components (work packages)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Scope verification – </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" b="0" dirty="0"/>
+              <a:rPr lang="en-US" b="0" dirty="0"/>
               <a:t>primarily concerned with acceptance of the deliverables , while quality  control concerns with correctness of deliverables &amp; meeting the quality requirements specified for the deliverables.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...1 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" b="0" dirty="0"/>
-[...5 lines deleted...]
-              <a:rPr lang="en-US" sz="2400" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Control of scope – </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" b="0" dirty="0"/>
+              <a:rPr lang="en-US" b="0" dirty="0"/>
               <a:t>monitoring the status of the project and product scope and managing changes to the scope baseline; to avoid scope creep.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1573603706"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
@@ -37797,113 +37352,112 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Theme1</Template>
   <TotalTime></TotalTime>
-  <Words>2337</Words>
-  <Application>Microsoft Macintosh PowerPoint</Application>
+  <Words>2356</Words>
+  <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
-  <Paragraphs>281</Paragraphs>
-  <Slides>44</Slides>
+  <Paragraphs>286</Paragraphs>
+  <Slides>43</Slides>
   <Notes>24</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>44</vt:i4>
+        <vt:i4>43</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="50" baseType="lpstr">
+    <vt:vector size="49" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Century Gothic</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Theme1</vt:lpstr>
       <vt:lpstr>PROJECT SCOPE MANAGEMENT</vt:lpstr>
       <vt:lpstr>Learning Objectives</vt:lpstr>
       <vt:lpstr>What is Project Scope Management? </vt:lpstr>
       <vt:lpstr>Project Scope Management</vt:lpstr>
       <vt:lpstr>Project Scope Management…</vt:lpstr>
       <vt:lpstr>Project Scope Management…</vt:lpstr>
       <vt:lpstr>Project Scope Management…</vt:lpstr>
       <vt:lpstr>Project Scope Management…</vt:lpstr>
       <vt:lpstr>Project Scope Management…</vt:lpstr>
       <vt:lpstr>Scope Planning and the Scope Management Plan</vt:lpstr>
       <vt:lpstr>Collecting Requirements</vt:lpstr>
       <vt:lpstr>Requirements collection methods</vt:lpstr>
       <vt:lpstr>Documenting Requirements</vt:lpstr>
       <vt:lpstr>Documenting Requirements</vt:lpstr>
       <vt:lpstr>Sample Requirements Traceability Matrix</vt:lpstr>
       <vt:lpstr>Scope Definition and the Project Scope Statement</vt:lpstr>
       <vt:lpstr>Defining Project Scope</vt:lpstr>
       <vt:lpstr>Work Breakdown Structure - WBS</vt:lpstr>
       <vt:lpstr>Work Breakdown Structure (WBS)</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-      <vt:lpstr>Baseline Scope </vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>WBS - Benefits</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Creating a WBS and WBS Dictionary </vt:lpstr>
       <vt:lpstr>Creating a WBS and WBS Dictionary </vt:lpstr>
       <vt:lpstr>Approaches to Developing WBS</vt:lpstr>
       <vt:lpstr> Sample Mind-Mapping Approach</vt:lpstr>
       <vt:lpstr>Resulting WBS in Chart Form</vt:lpstr>
       <vt:lpstr>Sample: Intranet WBS in Tabular Form</vt:lpstr>
       <vt:lpstr>Sample Intranet WBS Organized by Product </vt:lpstr>
       <vt:lpstr>Sample Intranet WBS Organized by Phase</vt:lpstr>
       <vt:lpstr>Intranet Gantt Chart Organized by Project Management Process Groups</vt:lpstr>
       <vt:lpstr>Scope Verification</vt:lpstr>
       <vt:lpstr>Scope Control</vt:lpstr>
       <vt:lpstr>Improving User Input</vt:lpstr>
       <vt:lpstr>Reducing Incomplete and Changing Requirements</vt:lpstr>
       <vt:lpstr>Reducing Incomplete and Changing Requirements…</vt:lpstr>
       <vt:lpstr>Using Software to Assist in Project Scope Management</vt:lpstr>
       <vt:lpstr>Summary</vt:lpstr>
       <vt:lpstr>Exercise</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>