--- v0 (2025-11-04)
+++ v1 (2026-04-06)
@@ -910,63 +910,63 @@
               </a:solidFill>
             </a:ln>
           </a:top>
         </a:tcBdr>
       </a:tcStyle>
     </a:lastRow>
     <a:firstRow>
       <a:tcTxStyle b="on">
         <a:fontRef idx="minor">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fontRef>
         <a:schemeClr val="bg1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr/>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
-    <p:restoredLeft sz="28265" autoAdjust="0"/>
+    <p:restoredLeft sz="20899" autoAdjust="0"/>
     <p:restoredTop sz="96160" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="78" d="100"/>
-          <a:sy n="78" d="100"/>
+          <a:sx n="75" d="100"/>
+          <a:sy n="75" d="100"/>
         </p:scale>
-        <p:origin x="1013" y="72"/>
+        <p:origin x="1349" y="53"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
@@ -1055,51 +1055,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{17BE29F0-83F9-4289-ACA0-34A65A5D66FB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>3/1/2025</a:t>
+              <a:t>2/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -1250,51 +1250,51 @@
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{93F2D200-7FF2-46DA-BAA0-3CE2E6E747A7}" type="datetimeFigureOut">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>3/1/2025</a:t>
+              <a:t>2/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143000" y="685800"/>
             <a:ext cx="4572000" cy="3429000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -12978,79 +12978,79 @@
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1500" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> High level financial resources commitment.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1500" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>  Identification of high level stakeholders (internal &amp; external)</a:t>
+              <a:t> Identification of high level stakeholders (internal &amp; external)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1500" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> Setting high level requirements (Business case analysis)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1500" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t> setting high level project duration</a:t>
+              <a:t> Setting high level project duration</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1500" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> PM selection</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
@@ -18293,258 +18293,205 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="8" presetClass="entr" presetSubtype="16" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="5" presetID="6" presetClass="entr" presetSubtype="16" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="6"/>
+                                          <p:spTgt spid="8"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
-                                    <p:animEffect transition="in" filter="diamond(in)">
+                                    <p:animEffect transition="in" filter="circle(in)">
                                       <p:cBhvr>
                                         <p:cTn id="7" dur="2000"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="6"/>
+                                          <p:spTgt spid="8"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="8" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="9" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="10" presetID="6" presetClass="entr" presetSubtype="16" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="11" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="8"/>
+                                          <p:spTgt spid="9"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="circle(in)">
                                       <p:cBhvr>
                                         <p:cTn id="12" dur="2000"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="8"/>
+                                          <p:spTgt spid="9"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="13" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="14" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="15" presetID="6" presetClass="entr" presetSubtype="16" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="15" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="16" dur="1" fill="hold">
-                                          <p:stCondLst>
-[...51 lines deleted...]
-                                        <p:cTn id="21" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="10"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr additive="base">
-                                        <p:cTn id="22" dur="500" fill="hold"/>
+                                        <p:cTn id="17" dur="500" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="10"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_x</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="#ppt_x"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_x"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr additive="base">
-                                        <p:cTn id="23" dur="500" fill="hold"/>
+                                        <p:cTn id="18" dur="500" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="10"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_y</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="1+#ppt_h/2"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_y"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
@@ -18553,51 +18500,50 @@
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="8" grpId="0" animBg="1"/>
-      <p:bldP spid="6" grpId="0"/>
       <p:bldP spid="9" grpId="0" animBg="1"/>
       <p:bldP spid="10" grpId="0"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -20297,204 +20243,112 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="5" presetID="8" presetClass="entr" presetSubtype="16" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
-                                          <p:stCondLst>
-[...89 lines deleted...]
-                                        <p:cTn id="12" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="7"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="diamond(in)">
                                       <p:cBhvr>
-                                        <p:cTn id="13" dur="2000"/>
+                                        <p:cTn id="7" dur="2000"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="7"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
-      <p:bldP spid="6" grpId="0" animBg="1"/>
       <p:bldP spid="7" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>