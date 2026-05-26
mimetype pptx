--- v0 (2025-11-03)
+++ v1 (2026-05-26)
@@ -1,30 +1,30 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
@@ -912,61 +912,61 @@
           </a:top>
         </a:tcBdr>
       </a:tcStyle>
     </a:lastRow>
     <a:firstRow>
       <a:tcTxStyle b="on">
         <a:fontRef idx="minor">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fontRef>
         <a:schemeClr val="bg1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr/>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
-    <p:restoredLeft sz="16719" autoAdjust="0"/>
+    <p:restoredLeft sz="20899" autoAdjust="0"/>
     <p:restoredTop sz="96160" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="46" d="100"/>
-          <a:sy n="46" d="100"/>
+          <a:sx n="75" d="100"/>
+          <a:sy n="75" d="100"/>
         </p:scale>
-        <p:origin x="1277" y="48"/>
+        <p:origin x="1349" y="53"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
@@ -1019,88 +1019,87 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>MscIT Policy UMU</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{17BE29F0-83F9-4289-ACA0-34A65A5D66FB}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>05-Feb-25</a:t>
+              <a:t>2/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -1204,99 +1203,98 @@
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="1200">
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>MscIT Policy UMU</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{93F2D200-7FF2-46DA-BAA0-3CE2E6E747A7}" type="datetimeFigureOut">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>05-Feb-25</a:t>
+              <a:t>2/17/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143000" y="685800"/>
             <a:ext cx="4572000" cy="3429000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1319,82 +1317,81 @@
           <p:cNvPr id="5" name="Notes Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" noProof="0" smtClean="0"/>
+              <a:rPr lang="en-US" noProof="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" noProof="0" smtClean="0"/>
+              <a:rPr lang="en-US" noProof="0"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" noProof="0" smtClean="0"/>
+              <a:rPr lang="en-US" noProof="0"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" noProof="0" smtClean="0"/>
+              <a:rPr lang="en-US" noProof="0"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" noProof="0" smtClean="0"/>
+              <a:rPr lang="en-US" noProof="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" noProof="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="b" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
@@ -3734,51 +3731,51 @@
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Times New Roman" pitchFamily="16" charset="0"/>
               <a:tabLst>
                 <a:tab pos="723900" algn="l"/>
                 <a:tab pos="1447800" algn="l"/>
                 <a:tab pos="2171700" algn="l"/>
                 <a:tab pos="2895600" algn="l"/>
               </a:tabLst>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="16" charset="0"/>
                 <a:cs typeface="Arial" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="1000" smtClean="0">
+              <a:rPr lang="en-GB" sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>16/03/00</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="93187" name="Rectangle 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
           <a:ln/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
@@ -3982,51 +3979,51 @@
               <a:tabLst>
                 <a:tab pos="723900" algn="l"/>
                 <a:tab pos="1447800" algn="l"/>
                 <a:tab pos="2171700" algn="l"/>
                 <a:tab pos="2895600" algn="l"/>
               </a:tabLst>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="16" charset="0"/>
                 <a:cs typeface="Arial" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{53C7A774-480A-4E55-8707-EC137BF2ECA3}" type="slidenum">
               <a:rPr lang="en-GB" sz="1000" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr/>
               <a:t>11</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB" sz="1000" smtClean="0">
+            <a:endParaRPr lang="en-GB" sz="1000">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="93188" name="Text Box 1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1292465" y="806451"/>
             <a:ext cx="4273070" cy="3187700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
@@ -4206,51 +4203,51 @@
           <a:ln/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" smtClean="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3060769373"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
@@ -4478,51 +4475,51 @@
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Times New Roman" pitchFamily="16" charset="0"/>
               <a:tabLst>
                 <a:tab pos="723900" algn="l"/>
                 <a:tab pos="1447800" algn="l"/>
                 <a:tab pos="2171700" algn="l"/>
                 <a:tab pos="2895600" algn="l"/>
               </a:tabLst>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="16" charset="0"/>
                 <a:cs typeface="Arial" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="1000" smtClean="0">
+              <a:rPr lang="en-GB" sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>16/03/00</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="94211" name="Rectangle 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
           <a:ln/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
@@ -4726,51 +4723,51 @@
               <a:tabLst>
                 <a:tab pos="723900" algn="l"/>
                 <a:tab pos="1447800" algn="l"/>
                 <a:tab pos="2171700" algn="l"/>
                 <a:tab pos="2895600" algn="l"/>
               </a:tabLst>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="16" charset="0"/>
                 <a:cs typeface="Arial" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E34B8AAE-86EF-4924-B96E-7E0294101D47}" type="slidenum">
               <a:rPr lang="en-GB" sz="1000" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr/>
               <a:t>12</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-GB" sz="1000" smtClean="0">
+            <a:endParaRPr lang="en-GB" sz="1000">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="94212" name="Text Box 1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1292465" y="806451"/>
             <a:ext cx="4273070" cy="3187700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
@@ -4950,51 +4947,51 @@
           <a:ln/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:round/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" smtClean="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3911487573"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5113,54 +5110,53 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="2130425"/>
             <a:ext cx="7772400" cy="1470025"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="3886200"/>
             <a:ext cx="6400800" cy="1752600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr/>
@@ -5178,160 +5174,157 @@
               <a:defRPr/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="175534528"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1867041380"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -5343,111 +5336,109 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6877050" y="609600"/>
             <a:ext cx="2038350" cy="5486400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="762000" y="609600"/>
             <a:ext cx="5962650" cy="5486400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1442782556"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="txAndObj" preserve="1">
   <p:cSld name="Title, Text, and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -5459,168 +5450,165 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="762000" y="609600"/>
             <a:ext cx="8153400" cy="990600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="762000" y="1752600"/>
             <a:ext cx="4000500" cy="4343400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4914900" y="1752600"/>
             <a:ext cx="4000500" cy="4343400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2687089038"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="1_Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -5924,51 +5912,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="2130425"/>
             <a:ext cx="7772400" cy="1470025"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr cap="small" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="3886200"/>
             <a:ext cx="6400800" cy="1752600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -6044,51 +6032,51 @@
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="16200000">
             <a:off x="7586910" y="4048760"/>
             <a:ext cx="2367281" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -6473,51 +6461,51 @@
           <a:xfrm>
             <a:off x="722313" y="4406900"/>
             <a:ext cx="7772400" cy="1362075"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr lang="en-GB" sz="4400" kern="1200" cap="small" baseline="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" pitchFamily="18" charset="0"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="722313" y="2906713"/>
             <a:ext cx="7772400" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:normAutofit/>
@@ -6602,51 +6590,51 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="16200000">
             <a:off x="7586910" y="4048760"/>
             <a:ext cx="2367281" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -6714,54 +6702,53 @@
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent2"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Title 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Date Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="16200000">
             <a:off x="7551351" y="1645920"/>
             <a:ext cx="2438399" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -6867,54 +6854,53 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="2130425"/>
             <a:ext cx="7772400" cy="1470025"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="3886200"/>
             <a:ext cx="6400800" cy="1752600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr/>
@@ -6932,160 +6918,157 @@
               <a:defRPr/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1814922074"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3100284402"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -7101,54 +7084,53 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="722313" y="4406900"/>
             <a:ext cx="7772400" cy="1362075"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="4000" b="1" cap="all"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="722313" y="2906713"/>
             <a:ext cx="7772400" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
@@ -7167,51 +7149,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3037452907"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -7220,54 +7202,53 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="762000" y="1752600"/>
             <a:ext cx="4000500" cy="4343400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2800"/>
             </a:lvl1pPr>
@@ -7277,82 +7258,81 @@
             <a:lvl3pPr>
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1800"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1800"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1800"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1800"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1800"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1800"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4914900" y="1752600"/>
             <a:ext cx="4000500" cy="4343400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2800"/>
             </a:lvl1pPr>
@@ -7362,188 +7342,185 @@
             <a:lvl3pPr>
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1800"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1800"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1800"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1800"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1800"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1800"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1431116490"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2601289921"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -7559,54 +7536,53 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="8229600" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1535113"/>
             <a:ext cx="4040188" cy="639762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
@@ -7625,51 +7601,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2174875"/>
             <a:ext cx="4040188" cy="3951288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -7681,82 +7657,81 @@
             <a:lvl3pPr>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4645025" y="1535113"/>
             <a:ext cx="4041775" cy="639762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
@@ -7775,51 +7750,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4645025" y="2174875"/>
             <a:ext cx="4041775" cy="3951288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -7831,136 +7806,134 @@
             <a:lvl3pPr>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1131703267"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1859048169"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -8007,54 +7980,53 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="273050"/>
             <a:ext cx="3008313" cy="1162050"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3575050" y="273050"/>
             <a:ext cx="5111750" cy="5853113"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
@@ -8064,82 +8036,81 @@
             <a:lvl3pPr>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1435100"/>
             <a:ext cx="3008313" cy="4691063"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
@@ -8158,51 +8129,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3653644002"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -8220,54 +8191,53 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1792288" y="4800600"/>
             <a:ext cx="5486400" cy="566738"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1792288" y="612775"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
@@ -8285,51 +8255,51 @@
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click icon to add picture</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1792288" y="5367338"/>
             <a:ext cx="5486400" cy="804862"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -8351,51 +8321,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1405087710"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -8404,106 +8374,104 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3219229836"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -8515,111 +8483,109 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6877050" y="609600"/>
             <a:ext cx="2038350" cy="5486400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="762000" y="609600"/>
             <a:ext cx="5962650" cy="5486400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1379638333"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="txAndObj" preserve="1">
   <p:cSld name="Title, Text, and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -8631,168 +8597,165 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="762000" y="609600"/>
             <a:ext cx="8153400" cy="990600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="762000" y="1752600"/>
             <a:ext cx="4000500" cy="4343400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4914900" y="1752600"/>
             <a:ext cx="4000500" cy="4343400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1524084257"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -8808,54 +8771,53 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="722313" y="4406900"/>
             <a:ext cx="7772400" cy="1362075"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="4000" b="1" cap="all"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="722313" y="2906713"/>
             <a:ext cx="7772400" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
@@ -8874,51 +8836,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2567228392"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -8927,54 +8889,53 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="762000" y="1752600"/>
             <a:ext cx="4000500" cy="4343400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2800"/>
             </a:lvl1pPr>
@@ -8984,82 +8945,81 @@
             <a:lvl3pPr>
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1800"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1800"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1800"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1800"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1800"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1800"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4914900" y="1752600"/>
             <a:ext cx="4000500" cy="4343400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2800"/>
             </a:lvl1pPr>
@@ -9069,82 +9029,81 @@
             <a:lvl3pPr>
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1800"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1800"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1800"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1800"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1800"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1800"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="612332909"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -9160,54 +9119,53 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="8229600" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1535113"/>
             <a:ext cx="4040188" cy="639762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
@@ -9226,51 +9184,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2174875"/>
             <a:ext cx="4040188" cy="3951288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -9282,82 +9240,81 @@
             <a:lvl3pPr>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4645025" y="1535113"/>
             <a:ext cx="4041775" cy="639762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
@@ -9376,51 +9333,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4645025" y="2174875"/>
             <a:ext cx="4041775" cy="3951288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -9432,136 +9389,134 @@
             <a:lvl3pPr>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1272929298"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2731570613"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -9608,54 +9563,53 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="273050"/>
             <a:ext cx="3008313" cy="1162050"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3575050" y="273050"/>
             <a:ext cx="5111750" cy="5853113"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
@@ -9665,82 +9619,81 @@
             <a:lvl3pPr>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1435100"/>
             <a:ext cx="3008313" cy="4691063"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
@@ -9759,51 +9712,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1614548217"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -9821,54 +9774,53 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1792288" y="4800600"/>
             <a:ext cx="5486400" cy="566738"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1792288" y="612775"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
@@ -9886,51 +9838,51 @@
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click icon to add picture</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1792288" y="5367338"/>
             <a:ext cx="5486400" cy="804862"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -9952,51 +9904,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2793575006"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/></Relationships>
@@ -10042,143 +9994,143 @@
             <a:off x="762000" y="609600"/>
             <a:ext cx="8153400" cy="990600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="90488" tIns="44450" rIns="90488" bIns="44450" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="157699" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="762000" y="1752600"/>
             <a:ext cx="8153400" cy="4343400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="90488" tIns="44450" rIns="90488" bIns="44450" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>This will be the basic slide template</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>for Why Should Managers box slides, use </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>for Ethics and Society box slides, use</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>for Look into the Future box slides use </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>(this refers to background colors)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="157700" name="Rectangle 4"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="838200" y="1447800"/>
             <a:ext cx="2209800" cy="76200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F6BF69"/>
           </a:solidFill>
           <a:ln w="9525">
@@ -11098,143 +11050,143 @@
             <a:off x="762000" y="609600"/>
             <a:ext cx="8153400" cy="990600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="90488" tIns="44450" rIns="90488" bIns="44450" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="157699" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="762000" y="1752600"/>
             <a:ext cx="8153400" cy="4343400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="90488" tIns="44450" rIns="90488" bIns="44450" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>This will be the basic slide template</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>for Why Should Managers box slides, use </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>for Ethics and Society box slides, use</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>for Look into the Future box slides use </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>(this refers to background colors)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" smtClean="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="157700" name="Rectangle 4"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="838200" y="1447800"/>
             <a:ext cx="2209800" cy="76200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F6BF69"/>
           </a:solidFill>
           <a:ln w="9525">
@@ -12231,122 +12183,109 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Title 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="822325" y="404664"/>
             <a:ext cx="7772400" cy="1470025"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>PROJECT LIFE CYCLE</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Subtitle 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="827584" y="2708919"/>
             <a:ext cx="6400800" cy="2939405"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>To Cover</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200" algn="l">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" b="0" dirty="0"/>
               <a:t>Definition</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200" algn="l">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" b="0" dirty="0"/>
               <a:t>Project phases</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200" algn="l">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="0" dirty="0"/>
-              <a:t>The </a:t>
-[...11 lines deleted...]
-              <a:t>project phases and management reviews</a:t>
+              <a:t>The importance of project phases and management reviews</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200" algn="l">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8594725" y="5648325"/>
             <a:ext cx="549275" cy="396875"/>
@@ -12396,79 +12335,72 @@
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent6">
                     <a:lumMod val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Project Life Cycle</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent6">
                     <a:lumMod val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Overview</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
-[...5 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Curved Left Arrow 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="7434320" y="2798929"/>
             <a:ext cx="864095" cy="1692190"/>
           </a:xfrm>
           <a:prstGeom prst="curvedLeftArrow">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:lumMod val="40000"/>
               <a:lumOff val="60000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:style>
@@ -12489,57 +12421,50 @@
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2272562459"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Oval 13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -12662,66 +12587,59 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4880592" y="2483604"/>
             <a:ext cx="1643074" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Planning</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...5 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="U-Turn Arrow 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="3643307" y="3929066"/>
             <a:ext cx="3714777" cy="1571636"/>
           </a:xfrm>
           <a:prstGeom prst="uturnArrow">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent3">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
@@ -12748,66 +12666,59 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5000628" y="5131370"/>
             <a:ext cx="1643074" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Execution</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...5 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Right Arrow 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7572396" y="3571876"/>
             <a:ext cx="1500198" cy="1500198"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent3">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
@@ -12875,308 +12786,293 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="TextBox 11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2285984" y="3774048"/>
             <a:ext cx="1643074" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>Initiation</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="TextBox 12"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7643834" y="4131238"/>
             <a:ext cx="1428760" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Close Out</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...5 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="TextBox 14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4857752" y="3639925"/>
             <a:ext cx="1643074" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="bg2">
                 <a:lumMod val="60000"/>
                 <a:lumOff val="40000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Monitoring &amp; Control</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...5 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="Rounded Rectangular Callout 21"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="714380" y="692696"/>
             <a:ext cx="5369788" cy="1728192"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val -13383"/>
               <a:gd name="adj2" fmla="val 116923"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:lumMod val="60000"/>
               <a:lumOff val="40000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="1200" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" sz="1200" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1500" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1500" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Involves</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1500" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1500" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1500" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1500" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> Definition of initial scope.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1500" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1500" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> High level financial resources commitment.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1500" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1500" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>  Identification of high level stakeholders (internal &amp; external)</a:t>
+              <a:t> Identification of high level stakeholders (internal &amp; external)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1500" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1500" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> Setting high level requirements (Business case analysis)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1500" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1500" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t> setting high level project duration</a:t>
+              <a:t> Setting high level project duration</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1500" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1500" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> PM selection</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1200" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Rounded Rectangle 22"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="142844" y="4286256"/>
             <a:ext cx="1928826" cy="1357322"/>
           </a:xfrm>
@@ -13188,119 +13084,118 @@
               <a:lumMod val="60000"/>
               <a:lumOff val="40000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="1" u="sng" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Output</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> –</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> Approved Project Charter</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="TextBox 23"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="71406" y="5786680"/>
             <a:ext cx="2340354" cy="738664"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:lumMod val="60000"/>
               <a:lumOff val="40000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0"/>
               <a:t>Note</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
               <a:t>: A project team may help in writing charter, but approval is required</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:wipe dir="r"/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
@@ -13464,51 +13359,51 @@
                 <a:tab pos="0" algn="l"/>
                 <a:tab pos="457200" algn="l"/>
                 <a:tab pos="914400" algn="l"/>
                 <a:tab pos="1371600" algn="l"/>
                 <a:tab pos="1828800" algn="l"/>
                 <a:tab pos="2286000" algn="l"/>
                 <a:tab pos="2743200" algn="l"/>
                 <a:tab pos="3200400" algn="l"/>
                 <a:tab pos="3657600" algn="l"/>
                 <a:tab pos="4114800" algn="l"/>
                 <a:tab pos="4572000" algn="l"/>
                 <a:tab pos="5029200" algn="l"/>
                 <a:tab pos="5486400" algn="l"/>
                 <a:tab pos="5943600" algn="l"/>
                 <a:tab pos="6400800" algn="l"/>
                 <a:tab pos="6858000" algn="l"/>
                 <a:tab pos="7315200" algn="l"/>
                 <a:tab pos="7772400" algn="l"/>
                 <a:tab pos="8229600" algn="l"/>
                 <a:tab pos="8686800" algn="l"/>
                 <a:tab pos="9144000" algn="l"/>
               </a:tabLst>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
               <a:t>Sample Project Charter</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10243" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect t="3101"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
@@ -13634,51 +13529,51 @@
                 <a:tab pos="0" algn="l"/>
                 <a:tab pos="457200" algn="l"/>
                 <a:tab pos="914400" algn="l"/>
                 <a:tab pos="1371600" algn="l"/>
                 <a:tab pos="1828800" algn="l"/>
                 <a:tab pos="2286000" algn="l"/>
                 <a:tab pos="2743200" algn="l"/>
                 <a:tab pos="3200400" algn="l"/>
                 <a:tab pos="3657600" algn="l"/>
                 <a:tab pos="4114800" algn="l"/>
                 <a:tab pos="4572000" algn="l"/>
                 <a:tab pos="5029200" algn="l"/>
                 <a:tab pos="5486400" algn="l"/>
                 <a:tab pos="5943600" algn="l"/>
                 <a:tab pos="6400800" algn="l"/>
                 <a:tab pos="6858000" algn="l"/>
                 <a:tab pos="7315200" algn="l"/>
                 <a:tab pos="7772400" algn="l"/>
                 <a:tab pos="8229600" algn="l"/>
                 <a:tab pos="8686800" algn="l"/>
                 <a:tab pos="9144000" algn="l"/>
               </a:tabLst>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Sample Project Charter... </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11267" name="Picture 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect t="8636"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
@@ -13903,54 +13798,53 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4929190" y="2488164"/>
             <a:ext cx="1643074" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>Planning</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="U-Turn Arrow 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="3643307" y="3929066"/>
             <a:ext cx="3714777" cy="1571636"/>
           </a:xfrm>
           <a:prstGeom prst="uturnArrow">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent3">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
@@ -13977,66 +13871,59 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5000628" y="5131370"/>
             <a:ext cx="1643074" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Execution</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...5 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Right Arrow 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7572396" y="3571876"/>
             <a:ext cx="1500198" cy="1500198"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent3">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
@@ -14100,326 +13987,305 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="TextBox 11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2285984" y="3774048"/>
             <a:ext cx="1214448" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Initiation</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...5 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="TextBox 12"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7643834" y="4131238"/>
             <a:ext cx="1428760" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Close Out</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...5 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="TextBox 14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4822033" y="3574757"/>
             <a:ext cx="1643074" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="bg2">
                 <a:lumMod val="60000"/>
                 <a:lumOff val="40000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Monitoring &amp; Control</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...5 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="Rounded Rectangular Callout 21"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="428596" y="332656"/>
             <a:ext cx="5857916" cy="1855084"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val 33606"/>
               <a:gd name="adj2" fmla="val 67181"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:lumMod val="60000"/>
               <a:lumOff val="40000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="1200" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" sz="1200" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="1200" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" sz="1200" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Involves</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> Establish total project scope,  d</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>efining and refining the high level objectives provided  in the charter.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Example of tasks</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> Solicitation – obtaining quotations, bids or proposals as appropriate. (RFP, RFQ - Open bids or selectively)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> Vendor selection – choosing from among potential sellers/vendor</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1400" dirty="0" smtClean="0">
+              <a:rPr lang="en-GB" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Contracting process</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="1200" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Rounded Rectangle 22"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="142844" y="4390926"/>
             <a:ext cx="2071702" cy="982290"/>
           </a:xfrm>
@@ -14431,59 +14297,59 @@
               <a:lumMod val="60000"/>
               <a:lumOff val="40000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="1" u="sng" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Output</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> – Project management plan</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Rounded Rectangle 17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7143768" y="1000108"/>
@@ -14498,102 +14364,102 @@
               <a:lumOff val="40000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> Planning is an ongoing effort throughout the PJ life.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Folded Corner 18"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="142844" y="5517232"/>
             <a:ext cx="3133012" cy="1209675"/>
           </a:xfrm>
           <a:prstGeom prst="foldedCorner">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:lumMod val="60000"/>
               <a:lumOff val="40000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Planning is not an exact science, two different teams could generate different plans for the same Project.  However, a well thought out plan contributes greatly to Project success</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:wipe dir="r"/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
@@ -14828,695 +14694,641 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="357158" y="159023"/>
             <a:ext cx="7858180" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0"/>
               <a:t>Project Management Plan</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="785794"/>
             <a:ext cx="8929718" cy="1200329"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>It is a description of how a project shall be carried out – integrating all process groups.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>It is a living document (rolling wave planning), which can be updated as more information becomes clear. </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="7-Point Star 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="928662" y="2857496"/>
             <a:ext cx="1428760" cy="1214446"/>
           </a:xfrm>
           <a:prstGeom prst="star7">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>PJ Scope Mgt</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="7-Point Star 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3143240" y="3581400"/>
             <a:ext cx="2571768" cy="1214446"/>
           </a:xfrm>
           <a:prstGeom prst="star7">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>PJ procurement</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> Mgt</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="7-Point Star 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4666741" y="2514302"/>
             <a:ext cx="1428760" cy="1214446"/>
           </a:xfrm>
           <a:prstGeom prst="star7">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>PJ </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>HR Mgt</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="7-Point Star 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="20749148">
             <a:off x="1587489" y="3942698"/>
             <a:ext cx="1428760" cy="1214446"/>
           </a:xfrm>
           <a:prstGeom prst="star7">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>PJ </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>cost Mgt</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="7-Point Star 12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2500298" y="4929198"/>
             <a:ext cx="1643074" cy="1214446"/>
           </a:xfrm>
           <a:prstGeom prst="star7">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>PJ Quality</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> Mgt</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="7-Point Star 13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4143372" y="4857760"/>
             <a:ext cx="1428760" cy="1214446"/>
           </a:xfrm>
           <a:prstGeom prst="star7">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>PJ </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Risk Mgt</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="7-Point Star 14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2571736" y="2500306"/>
             <a:ext cx="1428760" cy="1214446"/>
           </a:xfrm>
           <a:prstGeom prst="star7">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>PJ Time Mgt</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="7-Point Star 15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="19104242">
             <a:off x="5168341" y="3581400"/>
             <a:ext cx="3000396" cy="1214446"/>
           </a:xfrm>
           <a:prstGeom prst="star7">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>PJ Communication </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Mgt</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Oval Callout 18"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7215206" y="1714488"/>
             <a:ext cx="1785950" cy="1143008"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeEllipseCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val -25313"/>
               <a:gd name="adj2" fmla="val 82500"/>
             </a:avLst>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>PJ mgt section for serious bid </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Oval 13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -15639,68 +15451,60 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4929190" y="2488164"/>
             <a:ext cx="1643074" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Planning</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="U-Turn Arrow 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="3643307" y="3929066"/>
             <a:ext cx="3714777" cy="1571636"/>
           </a:xfrm>
           <a:prstGeom prst="uturnArrow">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:lumMod val="60000"/>
               <a:lumOff val="40000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
@@ -15732,54 +15536,53 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5000628" y="5131370"/>
             <a:ext cx="1643074" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>Execution</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Right Arrow 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7572396" y="3571876"/>
             <a:ext cx="1500198" cy="1500198"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent3">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
@@ -15843,404 +15646,380 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="TextBox 11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2285984" y="3774048"/>
             <a:ext cx="1643074" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Initiation</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="TextBox 12"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7643834" y="4131238"/>
             <a:ext cx="1248646" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Close Out</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="TextBox 14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4729126" y="3645024"/>
             <a:ext cx="1643074" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="bg2">
                 <a:lumMod val="60000"/>
                 <a:lumOff val="40000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Monitoring &amp; Control</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="Rounded Rectangular Callout 21"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="395536" y="202148"/>
             <a:ext cx="8496944" cy="2083844"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val 14386"/>
               <a:gd name="adj2" fmla="val 184922"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:lumMod val="60000"/>
               <a:lumOff val="40000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="1200" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" sz="1200" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="1200" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" sz="1200" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Involves</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> P</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>erforming</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>  work/activities defined in the PJ Mgt Plan to satisfy PJ specifications;  coordinating people &amp; resources. Including managing stakeholders expectations.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Quality assurance </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>– evaluating PJ performance on a regular basis to provide confidence that the PJ will satisfy the required quality standards</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Team development </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>– developing skill/competencies to enhance PJ performance</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Communication Mgt </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>(Information distribution) – making needed information available to PJ stakeholders (accurately and timely) to guide their decisions</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1400" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-GB" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Contract management </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1400" dirty="0" smtClean="0">
+              <a:rPr lang="en-GB" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>– legal counsel is required</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1200" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Rounded Rectangle 22"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="124604" y="4573148"/>
             <a:ext cx="2143140" cy="2096212"/>
           </a:xfrm>
@@ -16252,111 +16031,111 @@
               <a:lumMod val="60000"/>
               <a:lumOff val="40000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="1" u="sng" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Output</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>– Deliverables</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Change requests</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> Work performance information</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> PJ updates </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:wipe dir="r"/>
   </p:transition>
   <p:timing>
@@ -16586,68 +16365,60 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4929190" y="2488164"/>
             <a:ext cx="1643074" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Planning</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="U-Turn Arrow 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="3643307" y="3929066"/>
             <a:ext cx="3714777" cy="1571636"/>
           </a:xfrm>
           <a:prstGeom prst="uturnArrow">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent3">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
@@ -16674,68 +16445,60 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5000628" y="5131370"/>
             <a:ext cx="1643074" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Execution</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Right Arrow 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7572396" y="3571876"/>
             <a:ext cx="1500198" cy="1500198"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent3">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
@@ -16798,332 +16561,315 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="TextBox 11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2285984" y="3774048"/>
             <a:ext cx="1643074" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Initiation</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="TextBox 12"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7643834" y="4131238"/>
             <a:ext cx="1643074" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Close Out</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="TextBox 14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4857752" y="3808072"/>
             <a:ext cx="1643074" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:lumMod val="60000"/>
               <a:lumOff val="40000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>Monitoring &amp; Control</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="Rounded Rectangular Callout 21"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="142844" y="129742"/>
             <a:ext cx="8929750" cy="2169360"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val 11818"/>
               <a:gd name="adj2" fmla="val 119949"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:lumMod val="60000"/>
               <a:lumOff val="40000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>       Involves</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> Tracking, reviewing, m</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>onitoring and measuring progress to identify variances (baseline- schedule, cost, quality) so that corrective action can be taken accordingly in order to meet performance objectives defined in the PJ Mgt Plan</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> Integrating change control – coordinating changes across the PJ</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> Schedule control – controlling changes to the PJ schedule</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> Cost control – controlling changes to the PJ budget</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> Quality control – monitoring specific PJ results to determine if they comply with set quality standards and identifying ways to eliminate causes of unsatisfactory performance</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> Status performance reporting – progress measurement and forecasting</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> Risk monitoring and control – keeping track of identified risks and how to reduce/eliminate risks</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Rounded Rectangle 22"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="142844" y="4604498"/>
             <a:ext cx="1928826" cy="2064862"/>
           </a:xfrm>
@@ -17135,97 +16881,97 @@
               <a:lumMod val="60000"/>
               <a:lumOff val="40000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="1" u="sng" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Output</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>– Performance reports</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Change requests</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> PJ Mgt Plan updates </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:wipe dir="r"/>
   </p:transition>
   <p:timing>
@@ -17450,68 +17196,60 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4929190" y="2488164"/>
             <a:ext cx="1643074" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Planning</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="U-Turn Arrow 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="3643307" y="3929066"/>
             <a:ext cx="3714777" cy="1571636"/>
           </a:xfrm>
           <a:prstGeom prst="uturnArrow">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent3">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
@@ -17538,68 +17276,60 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5000628" y="5131370"/>
             <a:ext cx="1643074" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Execution</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Right Arrow 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7572396" y="3571876"/>
             <a:ext cx="1500198" cy="1500198"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:lumMod val="60000"/>
               <a:lumOff val="40000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
@@ -17671,272 +17401,255 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="TextBox 11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2285984" y="3774048"/>
             <a:ext cx="1643074" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Initiation</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="TextBox 12"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7643834" y="4131238"/>
             <a:ext cx="1643074" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>Close Out</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="TextBox 14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4714877" y="3639925"/>
             <a:ext cx="1643074" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent3">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent3"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent3"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Monitoring &amp; Control</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="Rounded Rectangular Callout 21"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1071538" y="285728"/>
             <a:ext cx="8001056" cy="1500198"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val 38595"/>
               <a:gd name="adj2" fmla="val 194554"/>
               <a:gd name="adj3" fmla="val 16667"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:lumMod val="60000"/>
               <a:lumOff val="40000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Involves</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Formalizing acceptance of the PJ or phase and bringing it to an end.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> Contract close out – completion and settlement of the contract, including resolution of any open tasks/items.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> Administrative closure – documentation (As Built Doc - ABD, evaluating the PJ; and compiling lessons learned for use in planning future PJs</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Rounded Rectangle 22"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="142844" y="5229200"/>
             <a:ext cx="1928826" cy="1357322"/>
           </a:xfrm>
@@ -17948,69 +17661,69 @@
               <a:lumMod val="60000"/>
               <a:lumOff val="40000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="1" u="sng" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Output</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>– Final product, service or result transition</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:wipe dir="r"/>
   </p:transition>
   <p:timing>
@@ -18306,534 +18019,479 @@
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> Innovations</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> Company strategy</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> Market demand/share</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> Service improvement</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> Technological advancement</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> Organizational Change initiatives</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> Legal requirements</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> Etc.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="285720" y="1706032"/>
             <a:ext cx="8858280" cy="1938992"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t> How/why are projects initiated?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t>How are projects scoped?</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t> How are projects approved?</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Oval Callout 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="179512" y="4074991"/>
             <a:ext cx="2643206" cy="642942"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeEllipseCallout">
             <a:avLst>
               <a:gd name="adj1" fmla="val 36632"/>
               <a:gd name="adj2" fmla="val -134119"/>
             </a:avLst>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Business case</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="TextBox 9"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="395536" y="5147900"/>
             <a:ext cx="8605620" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t>What does a business case contain?</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="8" presetClass="entr" presetSubtype="16" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="5" presetID="6" presetClass="entr" presetSubtype="16" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="6"/>
+                                          <p:spTgt spid="8"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
-                                    <p:animEffect transition="in" filter="diamond(in)">
+                                    <p:animEffect transition="in" filter="circle(in)">
                                       <p:cBhvr>
                                         <p:cTn id="7" dur="2000"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="6"/>
+                                          <p:spTgt spid="8"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="8" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="9" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="10" presetID="6" presetClass="entr" presetSubtype="16" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="11" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="8"/>
+                                          <p:spTgt spid="9"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="circle(in)">
                                       <p:cBhvr>
                                         <p:cTn id="12" dur="2000"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="8"/>
+                                          <p:spTgt spid="9"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="13" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="14" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="15" presetID="6" presetClass="entr" presetSubtype="16" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="15" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="16" dur="1" fill="hold">
-                                          <p:stCondLst>
-[...51 lines deleted...]
-                                        <p:cTn id="21" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="10"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr additive="base">
-                                        <p:cTn id="22" dur="500" fill="hold"/>
+                                        <p:cTn id="17" dur="500" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="10"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_x</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="#ppt_x"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_x"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr additive="base">
-                                        <p:cTn id="23" dur="500" fill="hold"/>
+                                        <p:cTn id="18" dur="500" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="10"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_y</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="1+#ppt_h/2"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_y"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
@@ -18842,51 +18500,50 @@
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="8" grpId="0" animBg="1"/>
-      <p:bldP spid="6" grpId="0"/>
       <p:bldP spid="9" grpId="0" animBg="1"/>
       <p:bldP spid="10" grpId="0"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -18917,132 +18574,72 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="304800" y="1700808"/>
             <a:ext cx="7924800" cy="4776192"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" b="0" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
-              <a:t>primary aim </a:t>
-[...7 lines deleted...]
-              <a:t>to provide information on the </a:t>
+              <a:t>Its primary aim is to provide information on the </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" b="0" u="sng" dirty="0"/>
               <a:t>benefits, costs and risks </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" b="0" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
-              <a:t>with a proposal. It forms the basis for effective decision making</a:t>
-[...6 lines deleted...]
-            </a:r>
+              <a:t>involved with a proposal. It forms the basis for effective decision making</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
-              <a:t>captures the reasoning for initiating an investment. Whenever resources are </a:t>
-[...4 lines deleted...]
-            </a:r>
+              <a:t>It captures the reasoning for initiating an investment. Whenever resources are consumed, they should be in support of a specific business need. A compelling business case adequately captures both the business need and how the proposed investment meets that need.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
-              <a:t>, they should be in support of a specific business need. A compelling business case </a:t>
-[...37 lines deleted...]
-              <a:t>case.</a:t>
+              <a:t>The business case provides a basis for planning and implementation. It provides the justification for the investment, so the on-going viability of the investment should be measured against the business case.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8594725" y="5648325"/>
             <a:ext cx="549275" cy="396875"/>
           </a:xfrm>
           <a:prstGeom prst="bracketPair">
             <a:avLst>
               <a:gd name="adj" fmla="val 17949"/>
             </a:avLst>
           </a:prstGeom>
         </p:spPr>
@@ -19053,57 +18650,50 @@
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{7D70C607-64CB-4DA8-9FA5-80056A90ACB3}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>19</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1328452127"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="60417" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
@@ -19629,140 +19219,107 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="624408" y="476672"/>
             <a:ext cx="7620000" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="3200" dirty="0"/>
-              <a:t>Business cases are evaluated to ensure</a:t>
-[...5 lines deleted...]
-            <a:endParaRPr lang="en-GB" sz="3200" dirty="0"/>
+              <a:t>Business cases are evaluated to ensure:</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457199" y="1744216"/>
             <a:ext cx="8137525" cy="4349080"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="571500" indent="-457200"/>
             <a:r>
-              <a:rPr lang="en-GB" b="0" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
-              <a:t>investment has value, importance and relevance</a:t>
+              <a:t>The investment has value, importance and relevance</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="571500" indent="-457200"/>
             <a:r>
-              <a:rPr lang="en-GB" b="0" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
-              <a:t>implementation will be properly managed</a:t>
+              <a:t>The implementation will be properly managed</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="571500" indent="-457200"/>
             <a:r>
-              <a:rPr lang="en-GB" b="0" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
-              <a:t>organisation has the capability to deliver </a:t>
-[...4 lines deleted...]
-            </a:r>
+              <a:t>The organisation has the capability to deliver the benefits</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="571500" indent="-457200"/>
             <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
-              <a:t>benefits</a:t>
+              <a:t>The organisation’s resources are working on the highest value opportunities</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="571500" indent="-457200"/>
             <a:r>
-              <a:rPr lang="en-GB" b="0" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
-              <a:t>organisation’s resources are working on the highest value opportunities</a:t>
-[...10 lines deleted...]
-              <a:t>with inter-dependencies are undertaken in the optimum sequence</a:t>
+              <a:t>Initiatives with inter-dependencies are undertaken in the optimum sequence</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8594725" y="5648325"/>
             <a:ext cx="549275" cy="396875"/>
           </a:xfrm>
           <a:prstGeom prst="bracketPair">
             <a:avLst>
               <a:gd name="adj" fmla="val 17949"/>
             </a:avLst>
           </a:prstGeom>
         </p:spPr>
@@ -19773,102 +19330,94 @@
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{7D70C607-64CB-4DA8-9FA5-80056A90ACB3}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>20</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3075356299"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="83972" name="Rectangle 5"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="760040" y="692696"/>
             <a:ext cx="7772400" cy="720080"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
-          <a:extLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="90488" tIns="44450" rIns="90488" bIns="44450" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="500093"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:rPr>
               <a:t>Business Case Sample  </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3200" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="500093"/>
               </a:solidFill>
@@ -19881,51 +19430,50 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="83973" name="TextBox 14"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="381000" y="1692091"/>
             <a:ext cx="8079432" cy="4487382"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
-          <a:extLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="90488" tIns="44450" rIns="90488" bIns="44450" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="571500" indent="-457200" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="993300"/>
               </a:buClr>
               <a:buSzPct val="127000"/>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
               <a:defRPr sz="2800" b="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="742950" indent="-285750" eaLnBrk="1" hangingPunct="1">
@@ -20060,147 +19608,102 @@
                 <a:srgbClr val="FF9900"/>
               </a:buClr>
               <a:buSzPct val="127000"/>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="114300" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>By using this Business Case you can:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
-[...4 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>the business problem or opportunity.</a:t>
-[...8 lines deleted...]
-            </a:r>
+              <a:t>Research the business problem or opportunity.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>the alternative solutions available.</a:t>
-[...8 lines deleted...]
-            </a:r>
+              <a:t>Identify the alternative solutions available.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>the benefits and costs of each solution. </a:t>
-[...11 lines deleted...]
-            </a:r>
+              <a:t>Quantify the benefits and costs of each solution. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>a financial solution (NPV) for the business </a:t>
-[...8 lines deleted...]
-            </a:r>
+              <a:t>Provide a financial solution (NPV) for the business </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>a preferred solution to your sponsor.</a:t>
-[...8 lines deleted...]
-            </a:r>
+              <a:t>Recommend a preferred solution to your sponsor.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>any risks and issues with implementation.</a:t>
-[...8 lines deleted...]
-            </a:r>
+              <a:t>Identify any risks and issues with implementation.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>the solution for funding approval.</a:t>
+              <a:t>Present the solution for funding approval.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8594725" y="5648325"/>
             <a:ext cx="549275" cy="396875"/>
           </a:xfrm>
           <a:prstGeom prst="bracketPair">
             <a:avLst>
               <a:gd name="adj" fmla="val 17949"/>
             </a:avLst>
           </a:prstGeom>
         </p:spPr>
@@ -20211,57 +19714,50 @@
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{52A0454A-4217-48B4-956A-6FF2B746E92B}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="499948601"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -20397,56 +19893,52 @@
                 <a:latin typeface="Arial" charset="0"/>
                 <a:cs typeface="Arial" charset="0"/>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" charset="0"/>
                 <a:cs typeface="Arial" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" charset="0"/>
                 <a:cs typeface="Arial" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>of Project Initiation</a:t>
+              <a:t>Output of Project Initiation</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Text Box 6"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="288032" y="1752198"/>
             <a:ext cx="8244408" cy="2717667"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
@@ -20623,351 +20115,240 @@
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FF9900"/>
               </a:buClr>
               <a:buSzPct val="127000"/>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" charset="0"/>
                 <a:cs typeface="Arial" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="571500" indent="-457200">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0" smtClean="0">
-[...4 lines deleted...]
-            <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>charter – A document that formally authorizes the project &amp; its scope.  </a:t>
+              <a:t>Project charter – A document that formally authorizes the project &amp; its scope.  </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Key stakeholders must sign this document.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0" smtClean="0">
-[...4 lines deleted...]
-            <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>manager identification / assigned – should always be assigned prior to the start of project plan.</a:t>
+              <a:t>Project manager identification / assigned – should always be assigned prior to the start of project plan.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
-            <a:r>
-[...4 lines deleted...]
-            </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
-              <a:t>and supporting details</a:t>
+              <a:t>Assumptions and supporting details</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="467544" y="4841865"/>
             <a:ext cx="8064896" cy="1569660"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent3"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent3"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t>In your assignment groups, develop templates for the following documents and include them in your report as attachments:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t> Project charter</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t> Business case</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="5" presetID="8" presetClass="entr" presetSubtype="16" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
-                                          <p:stCondLst>
-[...89 lines deleted...]
-                                        <p:cTn id="12" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="7"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="diamond(in)">
                                       <p:cBhvr>
-                                        <p:cTn id="13" dur="2000"/>
+                                        <p:cTn id="7" dur="2000"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="7"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
-      <p:bldP spid="6" grpId="0" animBg="1"/>
       <p:bldP spid="7" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
@@ -21027,94 +20408,94 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="228600" y="1600200"/>
             <a:ext cx="4270248" cy="4648200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Every project is constrained in different ways by its:</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2800" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-GB" sz="2400" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-GB" sz="2400" b="1" dirty="0"/>
               <a:t>Scope</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
               <a:t> goals:  What work will be done?</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-GB" sz="2400" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-GB" sz="2400" b="1" dirty="0"/>
               <a:t>Time </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
               <a:t>goals:  How long should it take to complete?</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-GB" sz="2400" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-GB" sz="2400" b="1" dirty="0"/>
               <a:t>Cost </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="2400" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-GB" sz="2400" dirty="0"/>
               <a:t>goals:  What should it cost?</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>It is the project manager’s duty to balance these three often-competing goals.</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB" sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Picture 3"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
@@ -21527,58 +20908,57 @@
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Content Placeholder 12"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4572000" y="1772816"/>
             <a:ext cx="4032448" cy="4065632"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="344488" indent="-344488">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Scope, Time and Cost are very key to the project and its success is dependent on the success of these. They ultimately affect our </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
               <a:t>Quality</a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8594725" y="5648325"/>
             <a:ext cx="549275" cy="396875"/>
           </a:xfrm>
           <a:prstGeom prst="bracketPair">
             <a:avLst>
               <a:gd name="adj" fmla="val 17949"/>
             </a:avLst>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -21588,57 +20968,50 @@
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{52A0454A-4217-48B4-956A-6FF2B746E92B}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>24</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2747190409"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -21696,78 +21069,66 @@
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" i="1" dirty="0"/>
               <a:t>Time</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" b="0" i="1" dirty="0"/>
               <a:t>: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
               <a:t>How long should it take to complete the project? What is the projects schedule? How will the team track actual schedule performance? Who can approve changes to the schedule?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" i="1" dirty="0"/>
               <a:t>Cost</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" b="0" i="1" dirty="0"/>
               <a:t>: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" b="0" dirty="0"/>
-              <a:t>What should it cost to complete the project? What is the project’s budget? How will costs be tracked? Who can authorize changes to the budget</a:t>
-[...5 lines deleted...]
-            <a:endParaRPr lang="en-GB" b="0" dirty="0"/>
+              <a:t>What should it cost to complete the project? What is the project’s budget? How will costs be tracked? Who can authorize changes to the budget?</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="970281441"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -21803,139 +21164,117 @@
               <a:t>Practice Assignment</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="611560" y="1752600"/>
             <a:ext cx="8153400" cy="4343400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="0" dirty="0"/>
-              <a:t>Assume your group was selected as a consulting team to advise on building a data center. </a:t>
-[...7 lines deleted...]
-            </a:r>
+              <a:t>Assume your group was selected as a consulting team to advise on building a data center. Advise on;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-US" b="0" dirty="0"/>
-              <a:t>scope of building  a complete data center (DC) within an existing new room, and a CRM system to be developed and implemented in the </a:t>
-[...10 lines deleted...]
-            </a:r>
+              <a:t>The scope of building  a complete data center (DC) within an existing new room, and a CRM system to be developed and implemented in the DC.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-US" b="0" dirty="0"/>
-              <a:t>scope of a website and a billing system to be deployed in this DC</a:t>
-[...5 lines deleted...]
-            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+              <a:t>The scope of a website and a billing system to be deployed in this DC.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8594725" y="5648325"/>
             <a:ext cx="549275" cy="396875"/>
           </a:xfrm>
           <a:prstGeom prst="bracketPair">
             <a:avLst>
               <a:gd name="adj" fmla="val 17949"/>
             </a:avLst>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{52A0454A-4217-48B4-956A-6FF2B746E92B}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="61441" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
@@ -22625,56 +21964,52 @@
               <a:tabLst>
                 <a:tab pos="0" algn="l"/>
                 <a:tab pos="457200" algn="l"/>
                 <a:tab pos="914400" algn="l"/>
                 <a:tab pos="1371600" algn="l"/>
                 <a:tab pos="1828800" algn="l"/>
                 <a:tab pos="2286000" algn="l"/>
                 <a:tab pos="2743200" algn="l"/>
                 <a:tab pos="3200400" algn="l"/>
                 <a:tab pos="3657600" algn="l"/>
                 <a:tab pos="4114800" algn="l"/>
                 <a:tab pos="4572000" algn="l"/>
                 <a:tab pos="5029200" algn="l"/>
                 <a:tab pos="5486400" algn="l"/>
                 <a:tab pos="5943600" algn="l"/>
                 <a:tab pos="6400800" algn="l"/>
                 <a:tab pos="6858000" algn="l"/>
                 <a:tab pos="7315200" algn="l"/>
                 <a:tab pos="7772400" algn="l"/>
                 <a:tab pos="8229600" algn="l"/>
                 <a:tab pos="8686800" algn="l"/>
                 <a:tab pos="9144000" algn="l"/>
               </a:tabLst>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="3200" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-GB" sz="3200" dirty="0"/>
-              <a:t>of the Traditional Project Life Cycle</a:t>
+              <a:t>Phases of the Traditional Project Life Cycle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8582025" y="6356350"/>
             <a:ext cx="561975" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
@@ -23822,108 +23157,100 @@
                 <a:srgbClr val="500093"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="+mj-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" b="0" dirty="0"/>
               <a:t>Evolved from RAD practices</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" b="0" dirty="0"/>
               <a:t>Provides ability to adapt change where products are evolving with little planning.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" b="0" dirty="0"/>
               <a:t>Phases are;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Speculate</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Collaborate</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Learn</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1907753309"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="66561" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
@@ -24346,54 +23673,53 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3643306" y="2130974"/>
             <a:ext cx="1643074" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Planning</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="U-Turn Arrow 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="2285985" y="3571876"/>
             <a:ext cx="3714777" cy="1571636"/>
           </a:xfrm>
           <a:prstGeom prst="uturnArrow">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
@@ -24418,54 +23744,53 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3643306" y="4774180"/>
             <a:ext cx="1643074" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Execution</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Right Arrow 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6215074" y="3214686"/>
             <a:ext cx="1500198" cy="1500198"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
@@ -24524,202 +23849,199 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="TextBox 11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1071538" y="3416858"/>
             <a:ext cx="1643074" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Initiation</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="TextBox 12"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6429388" y="3774048"/>
             <a:ext cx="1643074" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Close Out</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="TextBox 14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3275856" y="3450882"/>
             <a:ext cx="1643074" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Monitoring &amp; Control</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Rectangle 15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="282339"/>
             <a:ext cx="9001156" cy="1015663"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Project life cycle is composed of five process groups, each with a number of processes involved.  Note: A process group is different from a project phase. </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Rounded Rectangle 17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="5786454"/>
             <a:ext cx="2714612" cy="1071570"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Linked by the results they produce (milestone(s)), the out put of one becomes the input to another.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Rounded Rectangle 18"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5715008" y="5643578"/>
             <a:ext cx="3214710" cy="1214446"/>
           </a:xfrm>
@@ -24730,149 +24052,139 @@
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="50000"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Deliverable – Is a tangible verifiable work product. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Eg</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>. Feasibility study document/ business case, Scope of Work (SOW), Project plan, user requirements documents, detail design etc.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Rounded Rectangle 19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6643702" y="1071546"/>
             <a:ext cx="2428892" cy="1928826"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="50000"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>At the end of each process group, a review is performed of the key deliverables and Project performance to date to determine if the Project should continue into the next stage or not (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="008000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>GO / NO GO status</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>).</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:wipe dir="r"/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
@@ -27404,51 +26716,51 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Wisp</Template>
   <TotalTime></TotalTime>
-  <Words>1828</Words>
+  <Words>1847</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
   <Paragraphs>252</Paragraphs>
   <Slides>26</Slides>
   <Notes>8</Notes>
   <HiddenSlides>2</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>